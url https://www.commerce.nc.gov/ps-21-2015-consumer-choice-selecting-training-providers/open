--- v0 (2026-05-30)
+++ v1 (2026-06-19)
@@ -102,112 +102,102 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="932688" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4866204F" w14:textId="77777777" w:rsidR="003C7AA0" w:rsidRDefault="007726AA" w:rsidP="007726AA">
+    <w:p w14:paraId="4866204F" w14:textId="78F285A8" w:rsidR="003C7AA0" w:rsidRDefault="007726AA" w:rsidP="007726AA">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1935"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC4FAE" w:rsidRPr="00BC4FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>North Carolina</w:t>
       </w:r>
       <w:r w:rsidR="00BC4FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC4FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Division of Workforce Solutions Guidance </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Division of Workforce Solutions </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD0FFF9" w14:textId="5998724F" w:rsidR="007F7DA6" w:rsidRPr="003D62B7" w:rsidRDefault="00BC4FAE" w:rsidP="007726AA">
+    <w:p w14:paraId="7AD0FFF9" w14:textId="55827428" w:rsidR="007F7DA6" w:rsidRPr="003D62B7" w:rsidRDefault="00BC4FAE" w:rsidP="007726AA">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1935"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BE4001">
         <w:rPr>
@@ -217,68 +207,78 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Policy Statement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nu</w:t>
       </w:r>
       <w:r w:rsidR="006662FB" w:rsidRPr="003D62B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">mber: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76306">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">OG </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA56B4">
+        <w:t>PS</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA56B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>21-2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49BCD8F1" w14:textId="77777777" w:rsidR="007726AA" w:rsidRDefault="007726AA" w:rsidP="006662FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41FBEDB1" w14:textId="77777777" w:rsidR="007726AA" w:rsidRDefault="007726AA" w:rsidP="006662FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5733E6D4" w14:textId="31668403" w:rsidR="006662FB" w:rsidRPr="001B40E6" w:rsidRDefault="006662FB" w:rsidP="006662FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -442,67 +442,51 @@
       <w:r w:rsidRPr="00BC4FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FEF6A9B" w14:textId="77777777" w:rsidR="003C7AA0" w:rsidRPr="003C7AA0" w:rsidRDefault="003C7AA0" w:rsidP="003C7AA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>“Training services must be provided in a manner that maximizes informed consumer choice in selecting an eligible provider” (WIOA Section 134(c) (3) (F) (</w:t>
-[...15 lines deleted...]
-        <w:t>)).</w:t>
+        <w:t>“Training services must be provided in a manner that maximizes informed consumer choice in selecting an eligible provider” (WIOA Section 134(c) (3) (F) (i)).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F97178E" w14:textId="0ED97B1A" w:rsidR="007726AA" w:rsidRPr="003C7AA0" w:rsidRDefault="003C7AA0" w:rsidP="003C7AA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Section 108(b)(6)(A) of the Workforce Innovation and Opportunity Act requires Local Plans to describe how they will ensure providers meet customer needs and section 122 details ‘Identification of Eligible Providers of Training Services’.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756AA84A" w14:textId="77777777" w:rsidR="007726AA" w:rsidRPr="00BC4FAE" w:rsidRDefault="006662FB" w:rsidP="006662FB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -760,51 +744,50 @@
     <w:p w14:paraId="638CF823" w14:textId="77777777" w:rsidR="004A54AB" w:rsidRDefault="004A54AB" w:rsidP="006662FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="661C9CF8" w14:textId="77777777" w:rsidR="004A54AB" w:rsidRDefault="004A54AB" w:rsidP="006662FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -1410,98 +1393,99 @@
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="51925638">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="435366992">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="520750053">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1271012784">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="634335300">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006662FB"/>
     <w:rsid w:val="0007668C"/>
     <w:rsid w:val="001B40E6"/>
     <w:rsid w:val="003C0E54"/>
     <w:rsid w:val="003C7AA0"/>
     <w:rsid w:val="003D62B7"/>
     <w:rsid w:val="00496A34"/>
     <w:rsid w:val="004A54AB"/>
     <w:rsid w:val="0050440D"/>
     <w:rsid w:val="00661047"/>
     <w:rsid w:val="006662FB"/>
     <w:rsid w:val="006E07B4"/>
     <w:rsid w:val="00765A80"/>
     <w:rsid w:val="007726AA"/>
     <w:rsid w:val="007F3066"/>
     <w:rsid w:val="007F7DA6"/>
     <w:rsid w:val="0088650E"/>
     <w:rsid w:val="00B35815"/>
     <w:rsid w:val="00B60106"/>
     <w:rsid w:val="00BC4FAE"/>
     <w:rsid w:val="00BC7CDA"/>
     <w:rsid w:val="00BE1671"/>
     <w:rsid w:val="00BE4001"/>
+    <w:rsid w:val="00C34BDF"/>
     <w:rsid w:val="00CD1349"/>
     <w:rsid w:val="00D02678"/>
+    <w:rsid w:val="00D76306"/>
     <w:rsid w:val="00D90DFB"/>
     <w:rsid w:val="00EA56B4"/>
     <w:rsid w:val="00F2676A"/>
     <w:rsid w:val="00F84681"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -2095,50 +2079,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006662FB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -2782,69 +2767,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E46C2EC0-A68D-4E66-96B2-DEC2CD8A379F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>311</Words>
-  <Characters>1773</Characters>
+  <Words>309</Words>
+  <Characters>1765</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2080</CharactersWithSpaces>
+  <CharactersWithSpaces>2070</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Beal, Andrew</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>