--- v1 (2026-06-19)
+++ v2 (2026-08-26)
@@ -442,51 +442,67 @@
       <w:r w:rsidRPr="00BC4FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FEF6A9B" w14:textId="77777777" w:rsidR="003C7AA0" w:rsidRPr="003C7AA0" w:rsidRDefault="003C7AA0" w:rsidP="003C7AA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>“Training services must be provided in a manner that maximizes informed consumer choice in selecting an eligible provider” (WIOA Section 134(c) (3) (F) (i)).</w:t>
+        <w:t>“Training services must be provided in a manner that maximizes informed consumer choice in selecting an eligible provider” (WIOA Section 134(c) (3) (F) (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C7AA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C7AA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F97178E" w14:textId="0ED97B1A" w:rsidR="007726AA" w:rsidRPr="003C7AA0" w:rsidRDefault="003C7AA0" w:rsidP="003C7AA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Section 108(b)(6)(A) of the Workforce Innovation and Opportunity Act requires Local Plans to describe how they will ensure providers meet customer needs and section 122 details ‘Identification of Eligible Providers of Training Services’.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756AA84A" w14:textId="77777777" w:rsidR="007726AA" w:rsidRPr="00BC4FAE" w:rsidRDefault="006662FB" w:rsidP="006662FB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -501,51 +517,67 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Action: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F2B146" w14:textId="2236C469" w:rsidR="007726AA" w:rsidRPr="003C7AA0" w:rsidRDefault="003C7AA0" w:rsidP="003C7AA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5415"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Local Workforce Development Boards (WDBs) are to conduct a review of current eligible providers on a biennial (every two years) basis in their respective areas to assure that significant numbers of competent providers, offering a wide variety of training programs and occupational choices, are available to customers. Local WDBs must also take into account performance accountability measures as identified in WIOA Section 122(b)(1)(A-J). At their discretion, Local WDBs may impose more strict performance outcome measures on providers. WDBs should also ensure that service delivery staff understand the WIOA principles regarding customer choice and assist customers in making informed career decisions. Workforce Board staff desiring technical assistance are encouraged to contact the Division of Workforce Solutions.</w:t>
+        <w:t xml:space="preserve">Local Workforce Development Boards (WDBs) are to conduct a review of current eligible providers on a biennial (every two years) basis in their respective areas to assure that significant numbers of competent providers, offering a wide variety of training programs and occupational choices, are available to customers. Local WDBs must also </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C7AA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C7AA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> performance accountability measures as identified in WIOA Section 122(b)(1)(A-J). At their discretion, Local WDBs may impose more strict performance outcome measures on providers. WDBs should also ensure that service delivery staff understand the WIOA principles regarding customer choice and assist customers in making informed career decisions. Workforce Board staff desiring technical assistance are encouraged to contact the Division of Workforce Solutions.</w:t>
       </w:r>
       <w:r w:rsidR="003C0E54" w:rsidRPr="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB83D91" w14:textId="014E0885" w:rsidR="006662FB" w:rsidRPr="003D62B7" w:rsidRDefault="006662FB" w:rsidP="003C0E54">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="5220"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -876,74 +908,179 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6452AED6" w14:textId="77777777" w:rsidR="004A54AB" w:rsidRDefault="004A54AB" w:rsidP="006662FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4A129C22" w14:textId="77777777" w:rsidR="004A54AB" w:rsidRDefault="004A54AB" w:rsidP="006662FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="763A6C93" w14:textId="2BF512A4" w:rsidR="00D02678" w:rsidRDefault="00D02678">
+  <w:p w14:paraId="763A6C93" w14:textId="416BBE0A" w:rsidR="00D02678" w:rsidRDefault="007B7A29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="0EE6A59A">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject5210110" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:539.85pt;height:119.95pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33DB7F1F" w14:textId="73D8FA7D" w:rsidR="00D02678" w:rsidRDefault="00D02678">
+  <w:p w14:paraId="33DB7F1F" w14:textId="22114656" w:rsidR="00D02678" w:rsidRDefault="007B7A29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="60406937">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject5210111" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:539.85pt;height:119.95pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DD22857" w14:textId="25078138" w:rsidR="00D02678" w:rsidRDefault="00D02678">
+  <w:p w14:paraId="2DD22857" w14:textId="1BE44705" w:rsidR="00D02678" w:rsidRDefault="007B7A29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="27379F3A">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject5210109" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:539.85pt;height:119.95pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="255C7583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDD6D78A"/>
     <w:lvl w:ilvl="0" w:tplc="2BD4BD86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -1393,89 +1530,95 @@
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="51925638">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="435366992">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="520750053">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1271012784">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="634335300">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006662FB"/>
     <w:rsid w:val="0007668C"/>
     <w:rsid w:val="001B40E6"/>
     <w:rsid w:val="003C0E54"/>
     <w:rsid w:val="003C7AA0"/>
     <w:rsid w:val="003D62B7"/>
     <w:rsid w:val="00496A34"/>
     <w:rsid w:val="004A54AB"/>
     <w:rsid w:val="0050440D"/>
     <w:rsid w:val="00661047"/>
     <w:rsid w:val="006662FB"/>
     <w:rsid w:val="006E07B4"/>
     <w:rsid w:val="00765A80"/>
     <w:rsid w:val="007726AA"/>
+    <w:rsid w:val="007B7A29"/>
     <w:rsid w:val="007F3066"/>
     <w:rsid w:val="007F7DA6"/>
     <w:rsid w:val="0088650E"/>
+    <w:rsid w:val="00902678"/>
     <w:rsid w:val="00B35815"/>
     <w:rsid w:val="00B60106"/>
     <w:rsid w:val="00BC4FAE"/>
     <w:rsid w:val="00BC7CDA"/>
     <w:rsid w:val="00BE1671"/>
     <w:rsid w:val="00BE4001"/>
     <w:rsid w:val="00C34BDF"/>
     <w:rsid w:val="00CD1349"/>
     <w:rsid w:val="00D02678"/>
     <w:rsid w:val="00D76306"/>
     <w:rsid w:val="00D90DFB"/>
     <w:rsid w:val="00EA56B4"/>
     <w:rsid w:val="00F2676A"/>
     <w:rsid w:val="00F84681"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>