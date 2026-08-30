--- v0 (2026-06-30)
+++ v1 (2026-08-30)
@@ -32,51 +32,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7AD0FFF9" w14:textId="38333A30" w:rsidR="003C7AA0" w:rsidDel="00552852" w:rsidRDefault="00697E5A" w:rsidP="314D2A54">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1935"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F3B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BF29CE8" wp14:editId="60464590">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BF29CE8" wp14:editId="60464590">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5105400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:posOffset>-485775</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="932688" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1">
@@ -260,119 +260,113 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B40E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Subject</w:t>
       </w:r>
       <w:r w:rsidRPr="001B40E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00BE4001" w:rsidRPr="00BE4001">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Consumer Choice in Selecting Training Providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2523643D" w14:textId="7172FCD9" w:rsidR="006662FB" w:rsidRPr="001B40E6" w:rsidRDefault="006662FB" w:rsidP="006662FB">
+    <w:p w14:paraId="2523643D" w14:textId="4EEAA6D0" w:rsidR="006662FB" w:rsidRPr="001B40E6" w:rsidRDefault="006662FB" w:rsidP="006662FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="314D2A54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>From</w:t>
       </w:r>
       <w:r w:rsidRPr="314D2A54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00552852" w:rsidRPr="314D2A54">
-[...9 lines deleted...]
-        <w:t>, Assistant Secretary for Workforce</w:t>
+      <w:r w:rsidR="008D38D9" w:rsidRPr="001B40E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tom B. Rabon, Jr., Chair, NCWorks Commission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D3FA90" w14:textId="77777777" w:rsidR="006662FB" w:rsidRPr="00BC4FAE" w:rsidRDefault="006662FB" w:rsidP="006662FB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC4FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purpose:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC4FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB804F5" w14:textId="1F4B0DE1" w:rsidR="006662FB" w:rsidRDefault="003C7AA0" w:rsidP="003C7AA0">
+    <w:p w14:paraId="1CB804F5" w14:textId="674C34BF" w:rsidR="006662FB" w:rsidRDefault="003C7AA0" w:rsidP="003C7AA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">To ensure that Workforce Innovation and Opportunity Act (WIOA) consumers are positioned to make informed choices relative to training opportunities available through the </w:t>
       </w:r>
       <w:r w:rsidR="00D17076">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>WIOA E</w:t>
       </w:r>
       <w:r w:rsidRPr="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -411,192 +405,213 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ist</w:t>
       </w:r>
       <w:r w:rsidR="00B544A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ETPL)</w:t>
       </w:r>
       <w:r w:rsidRPr="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> which maintains the integrity of the WIOA system. To support a workforce system that is readily understood, accessible, and responsive to local and regional workers, job seekers, students, and businesses. To ensure customers receive information on the full array of services from public and private sources.</w:t>
+        <w:t xml:space="preserve"> which maintains the integrity of the WIOA system. To support a workforce system that is readily understood, accessible, and responsive to local and regional workers, job seekers, students, and businesses. To ensure customers </w:t>
+      </w:r>
+      <w:r w:rsidR="000D68B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>have access to quality training and education programs that prepare individuals for in-demand jobs in their local area.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCEB833" w14:textId="0B230E74" w:rsidR="00552852" w:rsidRPr="00BC4FAE" w:rsidRDefault="00552852" w:rsidP="003C7AA0">
+    <w:p w14:paraId="6FCEB833" w14:textId="0E8CC278" w:rsidR="00552852" w:rsidRPr="00BC4FAE" w:rsidRDefault="00552852" w:rsidP="003C7AA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>This Commission Policy Statement rescinds PS 21-2015. The procedures herein supersede all previous policy, procedures, and guidelines regarding consumer choice in selecting training providers.</w:t>
+        <w:t xml:space="preserve">This Commission Policy Statement </w:t>
+      </w:r>
+      <w:r w:rsidR="00536ABA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(CPS) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>rescinds PS 21-2015. The procedures herein supersede all previous policy, procedures, and guidelines regarding consumer choice in selecting training providers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E17FB4A" w14:textId="4F1F259B" w:rsidR="006662FB" w:rsidRPr="00BC4FAE" w:rsidRDefault="006662FB" w:rsidP="006662FB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC4FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Background:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC4FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEF6A9B" w14:textId="15B54D5E" w:rsidR="003C7AA0" w:rsidRPr="003C7AA0" w:rsidRDefault="007C6020" w:rsidP="003C7AA0">
+    <w:p w14:paraId="2FEF6A9B" w14:textId="1F08D806" w:rsidR="003C7AA0" w:rsidRPr="003C7AA0" w:rsidRDefault="007C6020" w:rsidP="003C7AA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to </w:t>
       </w:r>
       <w:r w:rsidRPr="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>WIOA Section 134(c)(3)(F)(i</w:t>
       </w:r>
       <w:r w:rsidR="00DC0118" w:rsidRPr="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC0118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="003C7AA0" w:rsidRPr="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>raining services must be provided in a manner that maximizes informed consumer choice in selecting an eligible provider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F97178E" w14:textId="550D9156" w:rsidR="007726AA" w:rsidRDefault="003C7AA0" w:rsidP="003C7AA0">
+    <w:p w14:paraId="0F97178E" w14:textId="17ABC00F" w:rsidR="007726AA" w:rsidRDefault="003C7AA0" w:rsidP="003C7AA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 108(b)(6)(A) of the </w:t>
       </w:r>
       <w:r w:rsidR="00657367">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>WIOA</w:t>
       </w:r>
       <w:r w:rsidRPr="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> requires Local Plans to describe how they will ensure providers meet customer needs and section 122 </w:t>
       </w:r>
-      <w:r w:rsidR="007F3788" w:rsidRPr="003C7AA0">
+      <w:r w:rsidR="00E83576" w:rsidRPr="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">details </w:t>
       </w:r>
-      <w:r w:rsidR="007F3788">
+      <w:r w:rsidR="00E83576">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
       <w:r w:rsidR="000B2D83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> regarding the </w:t>
       </w:r>
       <w:r w:rsidR="00DC0118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -666,760 +681,829 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Definitions</w:t>
       </w:r>
       <w:r w:rsidR="007D3EAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5A5B8A" w14:textId="66C763CE" w:rsidR="00B544A7" w:rsidRDefault="00657367" w:rsidP="003C7AA0">
+    <w:p w14:paraId="6B5A5B8A" w14:textId="5C53DA3F" w:rsidR="00B544A7" w:rsidRDefault="00657367" w:rsidP="003C7AA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F3788">
+      <w:r w:rsidRPr="00E83576">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
-      <w:r w:rsidR="00B544A7" w:rsidRPr="007F3788">
+      <w:r w:rsidR="00B544A7" w:rsidRPr="00E83576">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>defined by WIOA Section 3(23)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, the term in-demand industry sector or occupation means –(i) an industry sector that has a substantial current or potential impact (including through jobs that lead to economic or self-sufficiency and opportunities for advancement) on the State, regional, or local economy, as appropriate, and that contributes to the growth or stability of other supporting businesses, or the growth of other industry sectors; or</w:t>
+        <w:t>, the term in-demand industry sector or occupation means –</w:t>
+      </w:r>
+      <w:r w:rsidR="001C61B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(i) an industry sector that has a substantial current or potential impact (including through jobs that lead to economic or self-sufficiency and opportunities for advancement) on the State, regional, or local economy, as appropriate, and that contributes to the growth or stability of other supporting businesses, or the growth of other industry sectors; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="445FF0DF" w14:textId="3A20B65D" w:rsidR="00657367" w:rsidRDefault="00657367" w:rsidP="003C7AA0">
+    <w:p w14:paraId="445FF0DF" w14:textId="3A20B65D" w:rsidR="00657367" w:rsidRPr="00E83576" w:rsidRDefault="00657367" w:rsidP="003C7AA0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(ii) an occupation that currently has or is projected to have </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a number of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> positions (including positions that lead to economic self-sufficiency and opportunities for advancement) in an industry sector </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>so as to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> have a significant impact on the State, regional, or local economy, as appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9ADF5C" w14:textId="77777777" w:rsidR="00516546" w:rsidRPr="007F3788" w:rsidRDefault="00516546" w:rsidP="003C7AA0">
-[...8 lines deleted...]
-    <w:p w14:paraId="756AA84A" w14:textId="005E7403" w:rsidR="007726AA" w:rsidRPr="00BC4FAE" w:rsidRDefault="006662FB" w:rsidP="007F3788">
+    <w:p w14:paraId="756AA84A" w14:textId="77777777" w:rsidR="007726AA" w:rsidRPr="00BC4FAE" w:rsidRDefault="006662FB" w:rsidP="006662FB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk233013092"/>
       <w:r w:rsidRPr="070AAF22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Action: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A6A8769" w14:textId="72FCEA30" w:rsidR="007726AA" w:rsidRPr="00697E5A" w:rsidRDefault="5E0B86F8" w:rsidP="070AAF22">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5415"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="070AAF22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Program Review </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A54CB3" w14:textId="77777777" w:rsidR="007C1DB2" w:rsidRPr="007F3788" w:rsidRDefault="2EC99D08" w:rsidP="070AAF22">
+    <w:p w14:paraId="7B6BF265" w14:textId="6457480A" w:rsidR="000D68B4" w:rsidRDefault="2EC99D08" w:rsidP="070AAF22">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5415"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="423C070E">
+      <w:r w:rsidRPr="77D48E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Local Workforce Development Boards (WDBs) are </w:t>
       </w:r>
-      <w:r w:rsidR="33D7DBF3" w:rsidRPr="423C070E">
+      <w:r w:rsidR="33D7DBF3" w:rsidRPr="77D48E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">required </w:t>
       </w:r>
-      <w:r w:rsidRPr="423C070E">
+      <w:r w:rsidRPr="77D48E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">to conduct a review of </w:t>
       </w:r>
-      <w:r w:rsidR="768785F4" w:rsidRPr="423C070E">
+      <w:r w:rsidR="768785F4" w:rsidRPr="77D48E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
-      <w:r w:rsidRPr="423C070E">
+      <w:r w:rsidRPr="77D48E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>current</w:t>
       </w:r>
-      <w:r w:rsidR="3D483A96" w:rsidRPr="423C070E">
+      <w:r w:rsidR="3D483A96" w:rsidRPr="77D48E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> list of</w:t>
       </w:r>
-      <w:r w:rsidRPr="423C070E">
-[...13 lines deleted...]
-      <w:r w:rsidR="00697E5A" w:rsidRPr="007F3788">
+      <w:r w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eligible providers on a biennial (every two years) basis in their respective areas to </w:t>
+      </w:r>
+      <w:r w:rsidR="00697E5A" w:rsidRPr="77D48E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>assure a</w:t>
       </w:r>
-      <w:r w:rsidR="386C7732" w:rsidRPr="007F3788">
+      <w:r w:rsidR="386C7732" w:rsidRPr="77D48E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F3788">
+      <w:r w:rsidRPr="77D48E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>significant number of competent providers</w:t>
       </w:r>
-      <w:r w:rsidR="689DBDA1" w:rsidRPr="007F3788">
-[...13 lines deleted...]
-      <w:r w:rsidR="015A5B78" w:rsidRPr="007F3788">
+      <w:r w:rsidR="689DBDA1" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that are in alignment with </w:t>
+      </w:r>
+      <w:r w:rsidR="689DBDA1" w:rsidRPr="00E83576">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83576">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>top</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C83" w:rsidRPr="00E83576">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> five</w:t>
+      </w:r>
+      <w:r w:rsidR="00307226" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="015A5B78" w:rsidRPr="77D48E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">in-demand </w:t>
       </w:r>
-      <w:r w:rsidR="00697E5A" w:rsidRPr="007F3788">
-[...74 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidR="00697E5A" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>occupations</w:t>
+      </w:r>
+      <w:r w:rsidR="6AD58451" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in their local area</w:t>
+      </w:r>
+      <w:r w:rsidR="0028230E" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as defined and provided by </w:t>
+      </w:r>
+      <w:r w:rsidR="029E105A" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0028230E" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Division</w:t>
+      </w:r>
+      <w:r w:rsidR="00697E5A" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000D68B4" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WDBs will be required to complete a new section of the Local Area plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00647B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000D68B4" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00647B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="001C61B0" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="000D68B4" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this section, WDBs will be required to indicate the following for each in-demand occupation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB7C7AB" w14:textId="0A4CC615" w:rsidR="007C1DB2" w:rsidRPr="007F3788" w:rsidRDefault="5FDC4749" w:rsidP="007C1DB2">
+    <w:p w14:paraId="19EE490A" w14:textId="63B07E2D" w:rsidR="000D68B4" w:rsidRDefault="000D68B4" w:rsidP="000D68B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5415"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F3788">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> in-demand occupations</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The local ETPL programs that train for the </w:t>
+      </w:r>
+      <w:r w:rsidR="009B3265">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in-demand </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>occupation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A45530A" w14:textId="34A47E9B" w:rsidR="007C1DB2" w:rsidRPr="007F3788" w:rsidRDefault="00EF6EAF" w:rsidP="007C1DB2">
+    <w:p w14:paraId="4D03F209" w14:textId="132988E7" w:rsidR="000D68B4" w:rsidRDefault="000D68B4" w:rsidP="000D68B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5415"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F3788">
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> are approved at the state level, yet not included on the local ETPL, including Workforce Pell programs.</w:t>
+      <w:r w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any state level ETPL programs that train for the </w:t>
+      </w:r>
+      <w:r w:rsidR="009B3265">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in-demand </w:t>
+      </w:r>
+      <w:r w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>occupation</w:t>
+      </w:r>
+      <w:r w:rsidR="1BA8A0CA" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within the WDB’s service area</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and provide an explanation of why </w:t>
+      </w:r>
+      <w:r w:rsidR="06703ABA" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such </w:t>
+      </w:r>
+      <w:r w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>programs are not included at the local level.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CD83B5" w14:textId="540B85DA" w:rsidR="007C1DB2" w:rsidRPr="007F3788" w:rsidRDefault="007C1DB2" w:rsidP="00877057">
+    <w:p w14:paraId="7D13174E" w14:textId="35DF160E" w:rsidR="000D68B4" w:rsidRDefault="000D68B4" w:rsidP="000D68B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5415"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Identify which top ten in-demand occupations have registered apprenticeship programs on the ETPL. For occupations without a registered apprenticeship, provide an explanation for how the local board is working to address this.  </w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registered Apprenticeships Programs that train for the </w:t>
+      </w:r>
+      <w:r w:rsidR="009B3265">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in-demand </w:t>
+      </w:r>
+      <w:r w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>occupation</w:t>
+      </w:r>
+      <w:r w:rsidR="082B8E85" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  As a reminder, as indicated in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00647B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eligible Training Provider Guidelines, Penalties, Appeal Process and Performance Reporting </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CPS </w:t>
+      </w:r>
+      <w:r w:rsidR="082B8E85" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Attachment, “</w:t>
+      </w:r>
+      <w:r w:rsidR="034701E2" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>all Registered Apprenticeships (RAs) that have been approved and are on the statewide ETPL must also be certified by all WDBs without additional local requirements.”</w:t>
+      </w:r>
+      <w:r w:rsidR="082B8E85" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C348989" w14:textId="0909F196" w:rsidR="007726AA" w:rsidRPr="007F3788" w:rsidRDefault="4FE492C5" w:rsidP="007F3788">
-      <w:pPr>
+    <w:p w14:paraId="6E53EA17" w14:textId="7ABB0A72" w:rsidR="000D68B4" w:rsidRDefault="000D68B4" w:rsidP="000D68B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5415"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">to add all Workforce Pell programs at institutions located in their area to their local ETPLs. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe </w:t>
+      </w:r>
+      <w:r w:rsidR="003F347A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">action the local board is taking or plans to take to address gaps in training programs, including registered apprenticeships with local partners. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF85A1C" w14:textId="212A38F0" w:rsidR="007726AA" w:rsidRPr="003C7AA0" w:rsidRDefault="7FC31FF3" w:rsidP="423C070E">
+    <w:p w14:paraId="7BAF51F5" w14:textId="334DD462" w:rsidR="000D68B4" w:rsidRDefault="000D68B4" w:rsidP="070AAF22">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5415"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="423C070E">
-[...67 lines deleted...]
-        <w:t xml:space="preserve">with the first report due in November 2027. </w:t>
+      <w:r w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additionally, WDBs will need to identify the approved Workforce Pell Programs offered in their service </w:t>
+      </w:r>
+      <w:r w:rsidR="592C2F64" w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">area </w:t>
+      </w:r>
+      <w:r w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and provide an explanation for any approved Workforce Pell Programs that are not included on their local ETPL. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="77D48E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Local boards are strongly encouraged to add all Workforce Pell programs at institutions located in their area to their local ETPLs.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="5A2EAA6D" w14:textId="3C53D407" w:rsidR="007726AA" w:rsidRPr="00697E5A" w:rsidRDefault="68B5E65F" w:rsidP="070AAF22">
+    <w:p w14:paraId="4EF85A1C" w14:textId="2B4E8CC6" w:rsidR="007726AA" w:rsidRPr="003C7AA0" w:rsidRDefault="7FC31FF3" w:rsidP="423C070E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5415"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...11 lines deleted...]
-        <w:t>Local Accountability</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="423C070E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Division of Workforce Solutions </w:t>
+      </w:r>
+      <w:r w:rsidR="7FB43678" w:rsidRPr="423C070E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(DWS) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="423C070E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>is required to provide a b</w:t>
+      </w:r>
+      <w:r w:rsidR="619F4508" w:rsidRPr="423C070E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>iennial (every two years)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="423C070E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> report on ETPL </w:t>
+      </w:r>
+      <w:r w:rsidR="33D7DBF3" w:rsidRPr="423C070E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enrollments, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="423C070E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">performance and recommendations to the NCWorks Commission on state level </w:t>
+      </w:r>
+      <w:r w:rsidR="32CA1B5C" w:rsidRPr="423C070E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">performance accountability measures </w:t>
+      </w:r>
+      <w:r w:rsidR="7FB43678" w:rsidRPr="423C070E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for ETPs </w:t>
+      </w:r>
+      <w:r w:rsidR="32CA1B5C" w:rsidRPr="423C070E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with the first report due in November 2027. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F2B146" w14:textId="000CE5D0" w:rsidR="007726AA" w:rsidRPr="003C7AA0" w:rsidRDefault="003C7AA0" w:rsidP="00516546">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5A2EAA6D" w14:textId="3C53D407" w:rsidR="007726AA" w:rsidRPr="00697E5A" w:rsidRDefault="68B5E65F" w:rsidP="070AAF22">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5415"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="070AAF22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Local Accountability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F2B146" w14:textId="000CE5D0" w:rsidR="007726AA" w:rsidRPr="003C7AA0" w:rsidRDefault="003C7AA0" w:rsidP="00697E5A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5415"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="070AAF22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>1)(</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">A-J). At their discretion, Local WDBs may impose more strict performance outcome measures on providers. WDBs should also ensure that service delivery staff understand the WIOA principles regarding customer choice and assist customers in making informed career decisions. Workforce Board staff desiring technical assistance are encouraged to contact </w:t>
+        <w:t xml:space="preserve">Local WDBs must also take into account performance accountability measures as identified in WIOA Section 122(b)(1)(A-J). At their discretion, Local WDBs may impose more strict performance outcome measures on providers. WDBs should also ensure that service delivery staff understand the WIOA principles regarding customer choice and assist customers in making informed career decisions. Workforce Board staff desiring technical assistance are encouraged to contact </w:t>
       </w:r>
       <w:r w:rsidR="00AF7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>DWS</w:t>
       </w:r>
       <w:r w:rsidRPr="070AAF22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB83D91" w14:textId="014E0885" w:rsidR="006662FB" w:rsidRPr="003D62B7" w:rsidRDefault="006662FB" w:rsidP="003C0E54">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="5220"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC4FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Effective Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC4FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003C0E54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
@@ -1501,111 +1585,149 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC4FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contact:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC4FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C5595A" w14:textId="41CD4E68" w:rsidR="006662FB" w:rsidRPr="001B40E6" w:rsidRDefault="004A694A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="7147F839" w14:textId="7D77F03D" w:rsidR="00D90DFB" w:rsidRDefault="004A694A" w:rsidP="00E83576">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">DWS </w:t>
       </w:r>
       <w:r w:rsidR="003C7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Planner</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5C207E3B" w14:textId="02B1F3C8" w:rsidR="006D18F7" w:rsidRPr="00661047" w:rsidRDefault="006D18F7" w:rsidP="00D90DFB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Director of Performance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A63A75" w14:textId="77777777" w:rsidR="006662FB" w:rsidRPr="001B40E6" w:rsidRDefault="006662FB" w:rsidP="006662FB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25942E7D" w14:textId="5A356AFC" w:rsidR="006662FB" w:rsidRPr="001B40E6" w:rsidRDefault="006662FB" w:rsidP="006662FB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C5595A" w14:textId="77777777" w:rsidR="006662FB" w:rsidRPr="001B40E6" w:rsidRDefault="006662FB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006662FB" w:rsidRPr="001B40E6">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D35BD49" w14:textId="77777777" w:rsidR="006804BE" w:rsidRDefault="006804BE" w:rsidP="006662FB">
+    <w:p w14:paraId="35558C4F" w14:textId="77777777" w:rsidR="00F828C4" w:rsidRDefault="00F828C4" w:rsidP="006662FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0550B1D2" w14:textId="77777777" w:rsidR="006804BE" w:rsidRDefault="006804BE" w:rsidP="006662FB">
+    <w:p w14:paraId="19CBDB4A" w14:textId="77777777" w:rsidR="00F828C4" w:rsidRDefault="00F828C4" w:rsidP="006662FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="547AC193" w14:textId="77777777" w:rsidR="006804BE" w:rsidRDefault="006804BE">
+    <w:p w14:paraId="24AF0B1C" w14:textId="77777777" w:rsidR="00F828C4" w:rsidRDefault="00F828C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1620,50 +1742,51 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27E76345" w14:textId="77777777" w:rsidR="00ED075F" w:rsidRDefault="00ED075F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
@@ -1701,101 +1824,125 @@
     <w:r w:rsidRPr="001B40E6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Auxiliary aids and services available upon request to individuals with disabilities.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E01AE98" w14:textId="77777777" w:rsidR="00ED075F" w:rsidRDefault="00ED075F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20B2F106" w14:textId="77777777" w:rsidR="006804BE" w:rsidRDefault="006804BE" w:rsidP="006662FB">
+    <w:p w14:paraId="1D393AE4" w14:textId="77777777" w:rsidR="00F828C4" w:rsidRDefault="00F828C4" w:rsidP="006662FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10886F89" w14:textId="77777777" w:rsidR="006804BE" w:rsidRDefault="006804BE" w:rsidP="006662FB">
+    <w:p w14:paraId="680A4F8C" w14:textId="77777777" w:rsidR="00F828C4" w:rsidRDefault="00F828C4" w:rsidP="006662FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6C026CCA" w14:textId="77777777" w:rsidR="006804BE" w:rsidRDefault="006804BE">
+    <w:p w14:paraId="3EC6D0FA" w14:textId="77777777" w:rsidR="00F828C4" w:rsidRDefault="00F828C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="5CA21537" w14:textId="7AE0ABAC" w:rsidR="000D68B4" w:rsidRPr="00E83576" w:rsidRDefault="000D68B4">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83576">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E83576">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> According to CPS 04-2026 all Workforce Pell programs must first be approved on the state ETPL. </w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F31D624" w14:textId="77777777" w:rsidR="00ED075F" w:rsidRDefault="00ED075F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1152246418"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Watermarks"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="4F853D86" w14:textId="42EF6ED5" w:rsidR="00D02678" w:rsidRDefault="00000000">
+      <w:p w14:paraId="4F853D86" w14:textId="42EF6ED5" w:rsidR="00D02678" w:rsidRDefault="008D38D9">
         <w:pPr>
           <w:pStyle w:val="Header"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:pict w14:anchorId="5193EDFC">
             <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
               <v:formulas>
                 <v:f eqn="sum #0 0 10800"/>
                 <v:f eqn="prod #0 2 1"/>
                 <v:f eqn="sum 21600 0 @1"/>
                 <v:f eqn="sum 0 0 @2"/>
                 <v:f eqn="sum 21600 0 @3"/>
                 <v:f eqn="if @0 @3 0"/>
                 <v:f eqn="if @0 21600 @1"/>
                 <v:f eqn="if @0 0 @2"/>
                 <v:f eqn="if @0 @4 21600"/>
                 <v:f eqn="mid @5 @6"/>
                 <v:f eqn="mid @8 @5"/>
                 <v:f eqn="mid @7 @8"/>
                 <v:f eqn="mid @6 @7"/>
                 <v:f eqn="sum @6 0 @5"/>
               </v:formulas>
@@ -1815,139 +1962,50 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="33DB7F1F" w14:textId="14DA0B3F" w:rsidR="00D02678" w:rsidRDefault="00D02678">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68604DE2" w14:textId="77777777" w:rsidR="00ED075F" w:rsidRDefault="00ED075F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21946D32"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="255C7583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDD6D78A"/>
     <w:lvl w:ilvl="0" w:tplc="2BD4BD86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -1992,51 +2050,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27703365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDC420C2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2105,51 +2163,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B51EB71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="2CA2922A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E8661290">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -2218,62 +2276,151 @@
     <w:lvl w:ilvl="7" w:tplc="5D480316">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C10ED12C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E9235B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD8A38CE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52F65C83"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C1A101C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2483,323 +2630,359 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="849027441">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="51925638">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="435366992">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="520750053">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1271012784">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="634335300">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="327488472">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="7" w16cid:durableId="439305658">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006662FB"/>
     <w:rsid w:val="000105B9"/>
     <w:rsid w:val="000118D9"/>
     <w:rsid w:val="000610DE"/>
     <w:rsid w:val="0007668C"/>
+    <w:rsid w:val="00087F8F"/>
     <w:rsid w:val="00093899"/>
     <w:rsid w:val="000B2D83"/>
     <w:rsid w:val="000C1A58"/>
+    <w:rsid w:val="000D68B4"/>
     <w:rsid w:val="0010303C"/>
     <w:rsid w:val="001078BE"/>
     <w:rsid w:val="001204A9"/>
     <w:rsid w:val="00164A92"/>
     <w:rsid w:val="001B40E6"/>
+    <w:rsid w:val="001C61B0"/>
     <w:rsid w:val="001F6E5F"/>
     <w:rsid w:val="001F7B89"/>
+    <w:rsid w:val="00207C83"/>
     <w:rsid w:val="00207F9C"/>
     <w:rsid w:val="0025158B"/>
     <w:rsid w:val="00271BC6"/>
+    <w:rsid w:val="0028230E"/>
+    <w:rsid w:val="002B52E4"/>
+    <w:rsid w:val="002C06B3"/>
     <w:rsid w:val="002C6639"/>
+    <w:rsid w:val="002F12E6"/>
     <w:rsid w:val="00305DFA"/>
     <w:rsid w:val="00307226"/>
     <w:rsid w:val="00315748"/>
+    <w:rsid w:val="003332E2"/>
+    <w:rsid w:val="00343150"/>
+    <w:rsid w:val="00365C69"/>
+    <w:rsid w:val="00375FF1"/>
+    <w:rsid w:val="003869C1"/>
     <w:rsid w:val="003A19FB"/>
     <w:rsid w:val="003C0E54"/>
     <w:rsid w:val="003C7AA0"/>
     <w:rsid w:val="003D62B7"/>
+    <w:rsid w:val="003F347A"/>
     <w:rsid w:val="00400098"/>
     <w:rsid w:val="004017A2"/>
     <w:rsid w:val="004218D4"/>
     <w:rsid w:val="00423700"/>
     <w:rsid w:val="00425793"/>
     <w:rsid w:val="00465F7C"/>
     <w:rsid w:val="00496A34"/>
     <w:rsid w:val="004A54AB"/>
     <w:rsid w:val="004A694A"/>
     <w:rsid w:val="004D4CF6"/>
     <w:rsid w:val="004D6128"/>
     <w:rsid w:val="0050440D"/>
-    <w:rsid w:val="00516546"/>
     <w:rsid w:val="005171C3"/>
+    <w:rsid w:val="00536ABA"/>
     <w:rsid w:val="00552852"/>
+    <w:rsid w:val="00575A2D"/>
     <w:rsid w:val="00591F83"/>
     <w:rsid w:val="005E1958"/>
     <w:rsid w:val="006143B8"/>
+    <w:rsid w:val="00647B32"/>
     <w:rsid w:val="00647EFE"/>
+    <w:rsid w:val="00653E7B"/>
     <w:rsid w:val="00657367"/>
     <w:rsid w:val="00661047"/>
     <w:rsid w:val="006662FB"/>
-    <w:rsid w:val="006804BE"/>
     <w:rsid w:val="00692105"/>
     <w:rsid w:val="00697E5A"/>
     <w:rsid w:val="006A32A6"/>
+    <w:rsid w:val="006D18F7"/>
     <w:rsid w:val="006E07B4"/>
+    <w:rsid w:val="006E2A59"/>
     <w:rsid w:val="007132BA"/>
+    <w:rsid w:val="00744BC0"/>
     <w:rsid w:val="00765A80"/>
     <w:rsid w:val="007726AA"/>
+    <w:rsid w:val="007818EE"/>
     <w:rsid w:val="007820E8"/>
     <w:rsid w:val="00784B01"/>
+    <w:rsid w:val="00790739"/>
+    <w:rsid w:val="007A0704"/>
     <w:rsid w:val="007B55EE"/>
-    <w:rsid w:val="007C1DB2"/>
     <w:rsid w:val="007C6020"/>
+    <w:rsid w:val="007D11AF"/>
     <w:rsid w:val="007D3EAC"/>
     <w:rsid w:val="007D5FC2"/>
     <w:rsid w:val="007F3066"/>
-    <w:rsid w:val="007F3788"/>
     <w:rsid w:val="007F7DA6"/>
     <w:rsid w:val="00853D0D"/>
     <w:rsid w:val="00857DDD"/>
-    <w:rsid w:val="00877057"/>
     <w:rsid w:val="0088650E"/>
     <w:rsid w:val="00891074"/>
+    <w:rsid w:val="008D38D9"/>
+    <w:rsid w:val="008D4D12"/>
     <w:rsid w:val="00964AF1"/>
     <w:rsid w:val="00977D92"/>
     <w:rsid w:val="00994D2E"/>
-    <w:rsid w:val="009A085A"/>
+    <w:rsid w:val="009A0A0A"/>
     <w:rsid w:val="009A6B69"/>
+    <w:rsid w:val="009B3265"/>
+    <w:rsid w:val="009C73ED"/>
+    <w:rsid w:val="009D5FB4"/>
     <w:rsid w:val="00A10A18"/>
     <w:rsid w:val="00A435C8"/>
     <w:rsid w:val="00A72267"/>
     <w:rsid w:val="00AD3948"/>
     <w:rsid w:val="00AE3711"/>
     <w:rsid w:val="00AF7BA3"/>
     <w:rsid w:val="00B106D5"/>
     <w:rsid w:val="00B13C96"/>
     <w:rsid w:val="00B35815"/>
     <w:rsid w:val="00B544A7"/>
     <w:rsid w:val="00B60106"/>
     <w:rsid w:val="00B834B0"/>
     <w:rsid w:val="00BB6DC4"/>
     <w:rsid w:val="00BC4FAE"/>
     <w:rsid w:val="00BC5139"/>
     <w:rsid w:val="00BC7CDA"/>
     <w:rsid w:val="00BE1671"/>
     <w:rsid w:val="00BE2DF9"/>
     <w:rsid w:val="00BE4001"/>
-    <w:rsid w:val="00BF6E8D"/>
     <w:rsid w:val="00C55E9A"/>
     <w:rsid w:val="00C64FAA"/>
-    <w:rsid w:val="00C7467A"/>
     <w:rsid w:val="00CC325D"/>
     <w:rsid w:val="00CD1349"/>
     <w:rsid w:val="00D02678"/>
     <w:rsid w:val="00D17076"/>
     <w:rsid w:val="00D32E5B"/>
     <w:rsid w:val="00D53C62"/>
     <w:rsid w:val="00D90DFB"/>
     <w:rsid w:val="00D94A21"/>
+    <w:rsid w:val="00DB7AC2"/>
     <w:rsid w:val="00DC0118"/>
     <w:rsid w:val="00DD733C"/>
     <w:rsid w:val="00DF50B8"/>
     <w:rsid w:val="00E53C8E"/>
     <w:rsid w:val="00E650D6"/>
     <w:rsid w:val="00E72584"/>
+    <w:rsid w:val="00E83576"/>
     <w:rsid w:val="00EA56B4"/>
     <w:rsid w:val="00EC08A5"/>
     <w:rsid w:val="00ED075F"/>
-    <w:rsid w:val="00EF6EAF"/>
+    <w:rsid w:val="00ED34C6"/>
     <w:rsid w:val="00F2676A"/>
     <w:rsid w:val="00F37296"/>
     <w:rsid w:val="00F71160"/>
     <w:rsid w:val="00F80B49"/>
+    <w:rsid w:val="00F828C4"/>
     <w:rsid w:val="00F84681"/>
     <w:rsid w:val="00F84984"/>
     <w:rsid w:val="00F92DFA"/>
     <w:rsid w:val="00FA72A8"/>
     <w:rsid w:val="00FF6FA5"/>
     <w:rsid w:val="015A5B78"/>
     <w:rsid w:val="01BE5939"/>
+    <w:rsid w:val="029E105A"/>
+    <w:rsid w:val="034701E2"/>
+    <w:rsid w:val="06703ABA"/>
     <w:rsid w:val="070AAF22"/>
     <w:rsid w:val="0795DE7B"/>
+    <w:rsid w:val="082B8E85"/>
     <w:rsid w:val="0BCDCB9F"/>
     <w:rsid w:val="0C2D5081"/>
     <w:rsid w:val="110D4B8C"/>
     <w:rsid w:val="113E73E1"/>
     <w:rsid w:val="13916470"/>
     <w:rsid w:val="1428EB3A"/>
     <w:rsid w:val="152F3181"/>
+    <w:rsid w:val="1BA8A0CA"/>
     <w:rsid w:val="1C9D1823"/>
+    <w:rsid w:val="1D44B4B0"/>
     <w:rsid w:val="275D9D22"/>
     <w:rsid w:val="2ADC9837"/>
     <w:rsid w:val="2C3B4E64"/>
     <w:rsid w:val="2D38FEC9"/>
     <w:rsid w:val="2D625D75"/>
     <w:rsid w:val="2D769BC7"/>
     <w:rsid w:val="2E275AD7"/>
     <w:rsid w:val="2EC99D08"/>
     <w:rsid w:val="30B9B668"/>
     <w:rsid w:val="314D2A54"/>
     <w:rsid w:val="32CA1B5C"/>
     <w:rsid w:val="33D7DBF3"/>
     <w:rsid w:val="386C7732"/>
     <w:rsid w:val="3D483A96"/>
     <w:rsid w:val="3EF41C23"/>
     <w:rsid w:val="423C070E"/>
     <w:rsid w:val="42749F12"/>
     <w:rsid w:val="44CDEBA5"/>
     <w:rsid w:val="486B8CB4"/>
     <w:rsid w:val="4900EBA6"/>
     <w:rsid w:val="4A94B1D4"/>
     <w:rsid w:val="4D62B8DB"/>
     <w:rsid w:val="4FADD4A4"/>
     <w:rsid w:val="4FE492C5"/>
     <w:rsid w:val="5218BADD"/>
     <w:rsid w:val="536CDDF8"/>
     <w:rsid w:val="54BDD028"/>
     <w:rsid w:val="563BCB00"/>
+    <w:rsid w:val="592C2F64"/>
     <w:rsid w:val="593E3A9A"/>
     <w:rsid w:val="5C2322E4"/>
     <w:rsid w:val="5D2DB413"/>
     <w:rsid w:val="5E0B86F8"/>
     <w:rsid w:val="5FDC4749"/>
     <w:rsid w:val="619F4508"/>
     <w:rsid w:val="63F4148F"/>
     <w:rsid w:val="645793FC"/>
     <w:rsid w:val="674944DF"/>
     <w:rsid w:val="689DBDA1"/>
     <w:rsid w:val="68B5E65F"/>
     <w:rsid w:val="6AAA8C1C"/>
+    <w:rsid w:val="6AD58451"/>
     <w:rsid w:val="6CBED15F"/>
+    <w:rsid w:val="6DC7A9DE"/>
     <w:rsid w:val="6E88CAB2"/>
     <w:rsid w:val="714ABA44"/>
     <w:rsid w:val="7325480B"/>
     <w:rsid w:val="74246C3A"/>
     <w:rsid w:val="7465F155"/>
     <w:rsid w:val="766D9A6B"/>
     <w:rsid w:val="768785F4"/>
+    <w:rsid w:val="77D48E0D"/>
     <w:rsid w:val="79356DF1"/>
     <w:rsid w:val="7C1DF1E2"/>
     <w:rsid w:val="7D275470"/>
     <w:rsid w:val="7D8D78E9"/>
     <w:rsid w:val="7FB43678"/>
     <w:rsid w:val="7FC31FF3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="557E35E2"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F7D0E999-5C4E-4338-A8EB-3C2E8F1234D2}"/>
+  <w15:docId w15:val="{8D5C8760-8D97-4C99-9040-C02C60BB63D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3796,50 +3979,89 @@
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D5FC2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007D5FC2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000D68B4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D68B4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000D68B4"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -4125,70 +4347,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E46C2EC0-A68D-4E66-96B2-DEC2CD8A379F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3472</Characters>
+  <Pages>3</Pages>
+  <Words>700</Words>
+  <Characters>3996</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>8</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4072</CharactersWithSpaces>
+  <CharactersWithSpaces>4687</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Beal, Andrew</dc:creator>
+  <dc:creator>ygerman</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>