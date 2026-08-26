--- v0 (2026-06-03)
+++ v1 (2026-08-26)
@@ -1,39 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="115672A1" w14:textId="46CC543F" w:rsidR="00060944" w:rsidRDefault="00CA1227" w:rsidP="00060944">
       <w:pPr>
         <w:spacing w:after="200" w:line="287" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1206,51 +1211,56 @@
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date of Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4277B844" w14:textId="6D41891B" w:rsidR="006C7797" w:rsidRDefault="006C7797" w:rsidP="00225F1C">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C078E63" w14:textId="74AB5B1C" w:rsidR="006C7797" w:rsidRDefault="006C7797" w:rsidP="00225F1C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006C7797" w:rsidSect="000D779C">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="274" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="461640BF" w14:textId="77777777" w:rsidR="00B22154" w:rsidRDefault="00B22154" w:rsidP="002D5938">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="57028A29" w14:textId="77777777" w:rsidR="00B22154" w:rsidRDefault="00B22154" w:rsidP="002D5938">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1298,50 +1308,60 @@
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70C32B9B" w14:textId="77777777" w:rsidR="006A7154" w:rsidRDefault="006A7154">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="406426B7" w14:textId="76CD136C" w:rsidR="00DD4CCD" w:rsidRPr="002D5938" w:rsidRDefault="002D5938" w:rsidP="0039583B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AF71E2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Operational Guidance: </w:t>
     </w:r>
     <w:r w:rsidR="00DD4CCD" w:rsidRPr="0039583B">
       <w:rPr>
@@ -1368,80 +1388,225 @@
       <w:t>-2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="60A22B6D" w14:textId="0387E358" w:rsidR="002D5938" w:rsidRPr="0039583B" w:rsidRDefault="00AF71E2" w:rsidP="0039583B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Attachment</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="002FE71E" w14:textId="77777777" w:rsidR="006A7154" w:rsidRDefault="006A7154">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5E749CAD" w14:textId="77777777" w:rsidR="00B22154" w:rsidRDefault="00B22154" w:rsidP="002D5938">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="636C0148" w14:textId="77777777" w:rsidR="00B22154" w:rsidRDefault="00B22154" w:rsidP="002D5938">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="03A1447D" w14:textId="77777777" w:rsidR="00B22154" w:rsidRDefault="00B22154">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="715B97B9" w14:textId="301935E5" w:rsidR="006A7154" w:rsidRDefault="006A7154">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="757F4F7C">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject285146594" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.9pt;height:138.4pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CA87321" w14:textId="002A1789" w:rsidR="006A7154" w:rsidRDefault="006A7154">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="177BB70C">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject285146595" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.9pt;height:138.4pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09E4AABE" w14:textId="7656FB20" w:rsidR="006A7154" w:rsidRDefault="006A7154">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="7805172C">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject285146593" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.9pt;height:138.4pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E4B34A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93861A9C"/>
     <w:lvl w:ilvl="0" w:tplc="2C923B9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="81DA0E6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -1878,50 +2043,53 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1153183664">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1755977814">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1400904674">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="554119075">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="54A59EDF"/>
     <w:rsid w:val="00053376"/>
     <w:rsid w:val="00060944"/>
     <w:rsid w:val="0006661D"/>
     <w:rsid w:val="00080289"/>
@@ -1929,67 +2097,70 @@
     <w:rsid w:val="00103D01"/>
     <w:rsid w:val="001300F5"/>
     <w:rsid w:val="00133DBC"/>
     <w:rsid w:val="001919FB"/>
     <w:rsid w:val="001F5A67"/>
     <w:rsid w:val="00212C7F"/>
     <w:rsid w:val="00225F1C"/>
     <w:rsid w:val="002401A2"/>
     <w:rsid w:val="00260F61"/>
     <w:rsid w:val="00266616"/>
     <w:rsid w:val="00267704"/>
     <w:rsid w:val="00295174"/>
     <w:rsid w:val="002A18B7"/>
     <w:rsid w:val="002A7EF0"/>
     <w:rsid w:val="002D5938"/>
     <w:rsid w:val="00347B37"/>
     <w:rsid w:val="00354BE8"/>
     <w:rsid w:val="00354D62"/>
     <w:rsid w:val="00365461"/>
     <w:rsid w:val="00377B77"/>
     <w:rsid w:val="0039583B"/>
     <w:rsid w:val="003C2752"/>
     <w:rsid w:val="003EF46D"/>
     <w:rsid w:val="00403DFC"/>
     <w:rsid w:val="004051B1"/>
+    <w:rsid w:val="004078BB"/>
     <w:rsid w:val="00443A9B"/>
     <w:rsid w:val="0046707B"/>
     <w:rsid w:val="004676EF"/>
     <w:rsid w:val="00497208"/>
     <w:rsid w:val="004F61E7"/>
+    <w:rsid w:val="00520BF4"/>
     <w:rsid w:val="00531DC0"/>
     <w:rsid w:val="0055250A"/>
     <w:rsid w:val="00583D0D"/>
     <w:rsid w:val="00595E1B"/>
     <w:rsid w:val="006250CC"/>
     <w:rsid w:val="00647B10"/>
     <w:rsid w:val="00654265"/>
     <w:rsid w:val="00655273"/>
     <w:rsid w:val="00676630"/>
     <w:rsid w:val="006860E6"/>
     <w:rsid w:val="00693D92"/>
     <w:rsid w:val="00697F6C"/>
+    <w:rsid w:val="006A7154"/>
     <w:rsid w:val="006B6363"/>
     <w:rsid w:val="006C7797"/>
     <w:rsid w:val="006E25E8"/>
     <w:rsid w:val="006F3967"/>
     <w:rsid w:val="0070449A"/>
     <w:rsid w:val="00704F6B"/>
     <w:rsid w:val="007330D7"/>
     <w:rsid w:val="00735864"/>
     <w:rsid w:val="00782BA7"/>
     <w:rsid w:val="00784FD0"/>
     <w:rsid w:val="007A09DE"/>
     <w:rsid w:val="007D77B5"/>
     <w:rsid w:val="007E4D51"/>
     <w:rsid w:val="008155AE"/>
     <w:rsid w:val="008630FB"/>
     <w:rsid w:val="00871677"/>
     <w:rsid w:val="008A3931"/>
     <w:rsid w:val="008B4780"/>
     <w:rsid w:val="0094083B"/>
     <w:rsid w:val="00984ACF"/>
     <w:rsid w:val="0099566B"/>
     <w:rsid w:val="009F357F"/>
     <w:rsid w:val="00A2022D"/>
     <w:rsid w:val="00A230E6"/>
     <w:rsid w:val="00A70375"/>
@@ -2667,51 +2838,51 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0006661D"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>