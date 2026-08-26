--- v0 (2026-06-03)
+++ v1 (2026-08-26)
@@ -833,51 +833,51 @@
     </w:p>
     <w:p w14:paraId="756AA84A" w14:textId="77777777" w:rsidR="007726AA" w:rsidRPr="00BC4FAE" w:rsidRDefault="006662FB" w:rsidP="006662FB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC4FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Action: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F2B146" w14:textId="7D8306A0" w:rsidR="007726AA" w:rsidRPr="00BC4FAE" w:rsidRDefault="000855BE" w:rsidP="00627E01">
+    <w:p w14:paraId="06F2B146" w14:textId="7D8306A0" w:rsidR="007726AA" w:rsidRPr="00BC4FAE" w:rsidRDefault="00EE451C" w:rsidP="00627E01">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5415"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="OGTemplateFont"/>
           </w:rPr>
           <w:id w:val="-269391117"/>
           <w:placeholder>
             <w:docPart w:val="133A20F95DE34AAFADDDBCC663DE809A"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
             <w:spacing w:val="1"/>
           </w:rPr>
         </w:sdtEndPr>
@@ -1134,51 +1134,51 @@
           <w:strike/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:id w:val="-693465186"/>
         <w:placeholder>
           <w:docPart w:val="DF8760E27DBE4A0F8D20C1A7D362CA66"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="68B41048" w14:textId="5FB60799" w:rsidR="00627E01" w:rsidRPr="0045138F" w:rsidDel="00F91176" w:rsidRDefault="00627E01" w:rsidP="00627E01">
           <w:pPr>
             <w:pStyle w:val="BodyTextIndent"/>
             <w:framePr w:hSpace="187" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:x="-186" w:y="1"/>
             <w:ind w:left="180" w:firstLine="0"/>
             <w:suppressOverlap/>
             <w:rPr>
               <w:strike/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>NC Career Launch Youth Apprenticeship Grant Funding Request Form</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="72A63A75" w14:textId="5EE17FC2" w:rsidR="006662FB" w:rsidRPr="001B40E6" w:rsidRDefault="000855BE" w:rsidP="00627E01">
+        <w:p w14:paraId="72A63A75" w14:textId="5EE17FC2" w:rsidR="006662FB" w:rsidRPr="001B40E6" w:rsidRDefault="00EE451C" w:rsidP="00627E01">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="25942E7D" w14:textId="5A356AFC" w:rsidR="006662FB" w:rsidRPr="001B40E6" w:rsidRDefault="006662FB" w:rsidP="006662FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58C5595A" w14:textId="77777777" w:rsidR="006662FB" w:rsidRPr="001B40E6" w:rsidRDefault="006662FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006662FB" w:rsidRPr="001B40E6">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
@@ -1255,59 +1255,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7FF44E70" w14:textId="77777777" w:rsidR="003C0E54" w:rsidRDefault="003C0E54">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C82D507" w14:textId="1B1EB194" w:rsidR="006662FB" w:rsidRPr="001B40E6" w:rsidRDefault="006662FB" w:rsidP="006662FB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -1369,74 +1367,179 @@
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="39212B3E" w14:textId="77777777" w:rsidR="00A47D38" w:rsidRDefault="00A47D38" w:rsidP="006662FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="25B27634" w14:textId="77777777" w:rsidR="00A47D38" w:rsidRDefault="00A47D38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="763A6C93" w14:textId="09B2B2DA" w:rsidR="00D02678" w:rsidRDefault="00D02678">
+  <w:p w14:paraId="763A6C93" w14:textId="3814186E" w:rsidR="00D02678" w:rsidRDefault="00EE451C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="04BF4058">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject284954610" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:539.85pt;height:119.95pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33DB7F1F" w14:textId="278413D6" w:rsidR="00D02678" w:rsidRDefault="00D02678">
+  <w:p w14:paraId="33DB7F1F" w14:textId="17DE488A" w:rsidR="00D02678" w:rsidRDefault="00EE451C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="615869C3">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject284954611" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:539.85pt;height:119.95pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DD22857" w14:textId="621639C2" w:rsidR="00D02678" w:rsidRDefault="00D02678">
+  <w:p w14:paraId="2DD22857" w14:textId="61722FA3" w:rsidR="00D02678" w:rsidRDefault="00EE451C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="305FACBA">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject284954609" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:539.85pt;height:119.95pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="255C7583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDD6D78A"/>
     <w:lvl w:ilvl="0" w:tplc="2BD4BD86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -1891,128 +1994,133 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="435366992">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="520750053">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1271012784">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="634335300">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006662FB"/>
     <w:rsid w:val="0007668C"/>
     <w:rsid w:val="000855BE"/>
     <w:rsid w:val="001B40E6"/>
     <w:rsid w:val="001E1426"/>
     <w:rsid w:val="00256D3F"/>
     <w:rsid w:val="0027480C"/>
     <w:rsid w:val="002776BF"/>
     <w:rsid w:val="00372A98"/>
     <w:rsid w:val="003C0E54"/>
     <w:rsid w:val="003D62B7"/>
     <w:rsid w:val="003E0A58"/>
     <w:rsid w:val="003F4A21"/>
     <w:rsid w:val="00476D33"/>
     <w:rsid w:val="004841C7"/>
     <w:rsid w:val="00496A34"/>
     <w:rsid w:val="004A54AB"/>
     <w:rsid w:val="0050440D"/>
     <w:rsid w:val="00505FB7"/>
+    <w:rsid w:val="00520BF4"/>
     <w:rsid w:val="00595E1B"/>
     <w:rsid w:val="005B5D9F"/>
     <w:rsid w:val="00627E01"/>
     <w:rsid w:val="0065223D"/>
     <w:rsid w:val="00661047"/>
     <w:rsid w:val="006662FB"/>
     <w:rsid w:val="006B1349"/>
     <w:rsid w:val="006E07B4"/>
     <w:rsid w:val="00717AEC"/>
     <w:rsid w:val="007726AA"/>
     <w:rsid w:val="007F3066"/>
     <w:rsid w:val="007F7DA6"/>
     <w:rsid w:val="00837A40"/>
     <w:rsid w:val="00847049"/>
     <w:rsid w:val="0088650E"/>
     <w:rsid w:val="00901A86"/>
     <w:rsid w:val="00922079"/>
     <w:rsid w:val="00A47D38"/>
     <w:rsid w:val="00A528C3"/>
     <w:rsid w:val="00A74168"/>
     <w:rsid w:val="00AC04E2"/>
     <w:rsid w:val="00AE70F7"/>
     <w:rsid w:val="00B14742"/>
     <w:rsid w:val="00B35815"/>
     <w:rsid w:val="00B60106"/>
     <w:rsid w:val="00B76EC8"/>
     <w:rsid w:val="00BC4FAE"/>
     <w:rsid w:val="00BC6511"/>
     <w:rsid w:val="00BC7CDA"/>
     <w:rsid w:val="00BE1671"/>
     <w:rsid w:val="00C209FA"/>
     <w:rsid w:val="00CD1349"/>
     <w:rsid w:val="00CE5F7E"/>
     <w:rsid w:val="00D02678"/>
     <w:rsid w:val="00D36106"/>
     <w:rsid w:val="00D41B12"/>
     <w:rsid w:val="00D5265A"/>
     <w:rsid w:val="00D90DFB"/>
     <w:rsid w:val="00EA12CB"/>
+    <w:rsid w:val="00EE451C"/>
     <w:rsid w:val="00F0448A"/>
     <w:rsid w:val="00F159F2"/>
     <w:rsid w:val="00F205F0"/>
     <w:rsid w:val="00F2676A"/>
     <w:rsid w:val="00F32AB5"/>
     <w:rsid w:val="00F84681"/>
     <w:rsid w:val="01014694"/>
     <w:rsid w:val="0E9B8FEA"/>
     <w:rsid w:val="0F2C7291"/>
     <w:rsid w:val="12E602E5"/>
     <w:rsid w:val="15567C97"/>
     <w:rsid w:val="1930BD5E"/>
     <w:rsid w:val="19D7B98A"/>
     <w:rsid w:val="1B5D579C"/>
     <w:rsid w:val="20ECE701"/>
     <w:rsid w:val="2834F930"/>
     <w:rsid w:val="2963F789"/>
     <w:rsid w:val="2D25A456"/>
     <w:rsid w:val="315D5BDF"/>
     <w:rsid w:val="33025387"/>
     <w:rsid w:val="3BB5A9E7"/>
     <w:rsid w:val="3D1E1A72"/>
     <w:rsid w:val="3E2336C5"/>
     <w:rsid w:val="40C78D4E"/>
     <w:rsid w:val="46A02D59"/>
@@ -3319,85 +3427,84 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F0448A"/>
     <w:rsid w:val="0027480C"/>
     <w:rsid w:val="004841C7"/>
+    <w:rsid w:val="00520BF4"/>
     <w:rsid w:val="00595E1B"/>
     <w:rsid w:val="006B1349"/>
     <w:rsid w:val="00901A86"/>
     <w:rsid w:val="00A528C3"/>
     <w:rsid w:val="00AC04E2"/>
     <w:rsid w:val="00AE70F7"/>
     <w:rsid w:val="00B14742"/>
     <w:rsid w:val="00CD3037"/>
     <w:rsid w:val="00DC26FC"/>
     <w:rsid w:val="00ED1661"/>
     <w:rsid w:val="00F0448A"/>
     <w:rsid w:val="00F931EF"/>
     <w:rsid w:val="00FE77BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>