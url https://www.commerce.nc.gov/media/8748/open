--- v0 (2026-06-03)
+++ v1 (2026-06-23)
@@ -17,51 +17,51 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="40605A68" w14:textId="77777777" w:rsidR="00962DD3" w:rsidRDefault="0038375F" w:rsidP="00C17525">
+    <w:p w14:paraId="40605A68" w14:textId="6D527F95" w:rsidR="00962DD3" w:rsidRDefault="0038375F" w:rsidP="00C17525">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F3B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42944C5B" wp14:editId="5458AF69">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
@@ -1510,155 +1510,95 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">rovider of training services who has met the eligibility requirements to receive WIOA Title I Adult, Dislocated Worker, and Youth funds to provide training services to eligible individuals. This includes: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A6A4F0" w14:textId="77777777" w:rsidR="4568D3DD" w:rsidRPr="00C17525" w:rsidRDefault="4568D3DD" w:rsidP="7DD7A86B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Post-secondary education </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Post-secondary education institutions; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2316B4AA" w14:textId="317F7870" w:rsidR="4568D3DD" w:rsidRPr="00C17525" w:rsidRDefault="4568D3DD" w:rsidP="7DD7A86B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Registered Apprenticeship </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Registered Apprenticeship programs; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE94E63" w14:textId="36E39BDF" w:rsidR="4568D3DD" w:rsidRPr="00C17525" w:rsidRDefault="4568D3DD" w:rsidP="7DD7A86B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Other public or private providers of training, which may include joint labor-management organizations and eligible providers of adult education and literacy activities under Title II, if such activities are provided in combination with occupational skills </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Other public or private providers of training, which may include joint labor-management organizations and eligible providers of adult education and literacy activities under Title II, if such activities are provided in combination with occupational skills training; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6928F00F" w14:textId="725421EC" w:rsidR="4568D3DD" w:rsidRPr="00C17525" w:rsidRDefault="4568D3DD" w:rsidP="7DD7A86B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Local Area </w:t>
       </w:r>
       <w:r w:rsidR="18C72F4F" w:rsidRPr="00C17525">
@@ -4619,53 +4559,53 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Education during the five years preceding the date of the determination</w:t>
       </w:r>
       <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D201150" w14:textId="28A2D0B6" w:rsidR="00B74A1A" w:rsidRDefault="00441D3F" w:rsidP="005F3E8D">
-[...1 lines deleted...]
-        <w:ind w:left="720" w:firstLine="720"/>
+    <w:p w14:paraId="2D201150" w14:textId="4473459E" w:rsidR="00B74A1A" w:rsidRDefault="00441D3F" w:rsidP="00C87703">
+      <w:pPr>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Limit on </w:t>
       </w:r>
       <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4676,318 +4616,275 @@
       <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Not more than 25% of the </w:t>
       </w:r>
       <w:r w:rsidR="00CF6877">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Short-term P</w:t>
       </w:r>
       <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">rogram </w:t>
-[...8 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">rogram is offered </w:t>
+      </w:r>
+      <w:r w:rsidR="0046214A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">through written agreement </w:t>
       </w:r>
       <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">is offered </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">through written agreement </w:t>
+        <w:t xml:space="preserve">by an </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74848">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entity that is not a Participating Institution</w:t>
       </w:r>
       <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">by an </w:t>
-[...7 lines deleted...]
-        <w:t>entity that is not a Participating Institution</w:t>
+        <w:t>, including an employer partner</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97807" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or a contractor that is not a Title IV institution</w:t>
+      </w:r>
+      <w:r w:rsidR="00E201CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E201CD" w:rsidRPr="00E201CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>unless the written arrangement is part of a Registered Apprenticeship</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Program</w:t>
       </w:r>
       <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>, including an employer partner</w:t>
-[...15 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF22C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  If the arrangement is part of a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4437E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Related Instruction component of a</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF22C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Registered Apprenticeship</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Progra</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7438A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF22C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35EA8" w:rsidRPr="00F35EA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E201CD" w:rsidRPr="00E201CD">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Program</w:t>
+      <w:r w:rsidR="00823DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entities that are not Participating Institutions</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35EA8" w:rsidRPr="00F35EA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be permitted to provide more than 25 percent, but less than 50 percent through a written arrangement</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02DBE" w:rsidRPr="00C02DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with the approval of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Participating I</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02DBE" w:rsidRPr="00C02DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nstitution’s accrediting agency</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35EA8" w:rsidRPr="00F35EA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...125 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...6 lines deleted...]
-        <w:tab/>
       </w:r>
       <w:r w:rsidR="1D6DE23D" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Program Start: </w:t>
       </w:r>
       <w:r w:rsidR="1D6DE23D" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Program has been in operation in its current format (length, </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">hours, </w:t>
+        <w:t xml:space="preserve">Program has been in operation in its current format (length, hours, </w:t>
       </w:r>
       <w:r w:rsidR="004B0482">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">delivery, </w:t>
       </w:r>
       <w:r w:rsidR="1D6DE23D" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00955531">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -6358,76 +6255,63 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Evidence of </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C17525">
+        <w:t>Evidence of Stack</w:t>
+      </w:r>
+      <w:r w:rsidR="5F0F5CA5" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Stack</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>ability</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="4B37E2A4" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00627E9F" w:rsidRPr="00B34BA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Portability</w:t>
       </w:r>
       <w:r w:rsidR="00BA6D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -6664,74 +6548,62 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA188E6" w14:textId="34B25F8F" w:rsidR="00E97982" w:rsidRPr="00A23C9D" w:rsidRDefault="7E853F7C" w:rsidP="005D56A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Evidence of </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A23C9D">
+        <w:t>Evidence of Stack</w:t>
+      </w:r>
+      <w:r w:rsidR="5F0F5CA5" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Stack</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>ability</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00586173" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="4B37E2A4" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54BD9E12" w14:textId="69A71364" w:rsidR="00E97982" w:rsidRDefault="26E23CEB" w:rsidP="001539F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -7209,72 +7081,61 @@
       <w:r w:rsidR="7ACEE35D" w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">or similar information </w:t>
       </w:r>
       <w:r w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>showing progression from entry-level credentials to certificates, diplomas, or degrees</w:t>
       </w:r>
       <w:r w:rsidR="00644520" w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that add labor market </w:t>
-[...9 lines deleted...]
-        <w:t>value</w:t>
+        <w:t xml:space="preserve"> that add labor market value</w:t>
       </w:r>
       <w:r w:rsidR="35378E15" w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1226FC7E" w14:textId="73B7745D" w:rsidR="00B97680" w:rsidRPr="00D40304" w:rsidRDefault="0C336366" w:rsidP="00D40304">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Written evidence that the career pathway </w:t>
       </w:r>
       <w:r w:rsidR="1ED81F49" w:rsidRPr="0F9C8AF7">
         <w:rPr>
@@ -7299,70 +7160,68 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">has been in existence for at least </w:t>
       </w:r>
       <w:r w:rsidR="63D05AB3" w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>year</w:t>
       </w:r>
       <w:r w:rsidR="207E5605" w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5D25C383" w14:textId="4EA2CF44" w:rsidR="00B97680" w:rsidRPr="00D40304" w:rsidRDefault="713879B2" w:rsidP="00D40304">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Public-facing information (e.g., </w:t>
       </w:r>
       <w:r w:rsidR="76F43CF5" w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10834,72 +10693,61 @@
       <w:r w:rsidR="00BC0E0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and approved to operate</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, if </w:t>
       </w:r>
       <w:r w:rsidR="71746B6A" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">the Governors of the two States </w:t>
-[...9 lines deleted...]
-        <w:t>enter</w:t>
+        <w:t>the Governors of the two States enter</w:t>
       </w:r>
       <w:r w:rsidR="00E87120">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> into</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="71746B6A" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> a publicly published bilateral agreement.</w:t>
       </w:r>
       <w:r w:rsidR="5A928D83" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C354D7" w14:textId="40F8FC7E" w:rsidR="38FAC065" w:rsidRPr="00C17525" w:rsidRDefault="38FAC065" w:rsidP="6AC3DCA2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11123,123 +10971,110 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Data Sharing</w:t>
       </w:r>
       <w:r w:rsidR="3E89DA57" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The bilateral agreement must include provisions for data sharing between the States to support the calculation of program completion and job placement rates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661CFBC6" w14:textId="4307EC6D" w:rsidR="49E3B148" w:rsidRPr="00C17525" w:rsidRDefault="49E3B148" w:rsidP="00A07EC8">
+    <w:p w14:paraId="661CFBC6" w14:textId="23EEBA51" w:rsidR="49E3B148" w:rsidRPr="00C17525" w:rsidRDefault="49E3B148" w:rsidP="00A07EC8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00AB4C98" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Participating I</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nstitution m</w:t>
       </w:r>
       <w:r w:rsidR="1008EF1E" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ust request the development of such bilateral agreement by letter sent via email to </w:t>
       </w:r>
-      <w:r w:rsidR="00A07EC8" w:rsidRPr="00C17525">
-[...22 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="009B0D56" w:rsidRPr="00BA06E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>workforcepell@ncworks.gov</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00A07EC8" w:rsidRPr="00556B22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A07EC8" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5A66B044" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Letters must include the following:</w:t>
@@ -12204,70 +12039,68 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> submitted to </w:t>
       </w:r>
       <w:r w:rsidR="005F5667" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007E4418">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ED</w:t>
       </w:r>
       <w:r w:rsidR="008857D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="00000046" w14:textId="197C2C32" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="00BC197C" w:rsidP="00A23C9D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">They receive a decision from </w:t>
       </w:r>
       <w:r w:rsidR="005F5667" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -12695,51 +12528,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Review Process </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5461A42E" w14:textId="3878B604" w:rsidR="009B05AB" w:rsidRPr="002A4357" w:rsidRDefault="0008383A" w:rsidP="009B05AB">
+    <w:p w14:paraId="5461A42E" w14:textId="7467C1A4" w:rsidR="009B05AB" w:rsidRPr="002A4357" w:rsidRDefault="0008383A" w:rsidP="009B05AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Applications </w:t>
       </w:r>
       <w:r w:rsidR="000C4BA8" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">will be reviewed and approved by the NCWorks Commission. </w:t>
@@ -12812,68 +12645,65 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ble</w:t>
       </w:r>
       <w:r w:rsidR="0040533F" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> here</w:t>
       </w:r>
       <w:r w:rsidR="032F4A6B" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="0040533F" w:rsidRPr="01865C51">
-[...16 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00D158E0" w:rsidRPr="00D158E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00D158E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Workforce Pell Website</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="0040533F" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F90FD0" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CE1A9C" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -13380,51 +13210,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All appeals must be forwarded, via email, to the following address: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C4CEEB4" w14:textId="77777777" w:rsidR="00BA06E2" w:rsidRDefault="00BA06E2" w:rsidP="0497DE4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00BA06E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>workforcepell@ncworks.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B45157" w14:textId="77777777" w:rsidR="00BA06E2" w:rsidRDefault="00BA06E2" w:rsidP="0497DE4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -14044,239 +13874,239 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F0932A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix B</w:t>
       </w:r>
       <w:r w:rsidR="003B6263">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Workforce Pell Occupations </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B22BC0" w:rsidRPr="00C17525">
-      <w:headerReference w:type="even" r:id="rId17"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35C0C217" w14:textId="77777777" w:rsidR="00E14023" w:rsidRDefault="00E14023" w:rsidP="00FD4A45">
+    <w:p w14:paraId="2A3359C9" w14:textId="77777777" w:rsidR="00803DC8" w:rsidRDefault="00803DC8" w:rsidP="00FD4A45">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DCBB2FA" w14:textId="77777777" w:rsidR="00E14023" w:rsidRDefault="00E14023" w:rsidP="00FD4A45">
+    <w:p w14:paraId="484194E7" w14:textId="77777777" w:rsidR="00803DC8" w:rsidRDefault="00803DC8" w:rsidP="00FD4A45">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="03B27B9D" w14:textId="77777777" w:rsidR="00E14023" w:rsidRDefault="00E14023">
+    <w:p w14:paraId="1788C206" w14:textId="77777777" w:rsidR="00803DC8" w:rsidRDefault="00803DC8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{DB25F0E3-AD01-44F3-9039-0467DFF170C0}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{A490061B-7CE7-4F2F-A1B4-05E95CF3E2B3}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{DF1BE82F-188F-4158-AE17-D035EC5E50E3}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{AF77BD2F-3500-4BB4-BC3F-D89FBE33CDEE}"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{49ED9652-72EC-438D-ABAB-77FB1CF5737A}"/>
-    <w:embedBold r:id="rId4" w:fontKey="{8E486206-5663-42C3-8E19-4AD5BE58C734}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{D43CF3D0-226A-4A0E-86F2-6780B8249F03}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{B5AF12C7-A615-43C1-86A5-9580140D107D}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{297E8C8A-F68C-491D-ACAB-0ED4BD3FD788}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{E85E4FF8-48E5-4521-ACF8-C743E80FEB68}"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="673B8E52" w14:textId="77777777" w:rsidR="007646DC" w:rsidRDefault="007646DC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2B0D6DBE" w14:textId="77777777" w:rsidR="007646DC" w:rsidRDefault="007646DC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21557D84" w14:textId="77777777" w:rsidR="007646DC" w:rsidRDefault="007646DC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11566F7B" w14:textId="77777777" w:rsidR="00E14023" w:rsidRDefault="00E14023" w:rsidP="00FD4A45">
+    <w:p w14:paraId="6BD9322E" w14:textId="77777777" w:rsidR="00803DC8" w:rsidRDefault="00803DC8" w:rsidP="00FD4A45">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5277F4FB" w14:textId="77777777" w:rsidR="00E14023" w:rsidRDefault="00E14023" w:rsidP="00FD4A45">
+    <w:p w14:paraId="370DC2DC" w14:textId="77777777" w:rsidR="00803DC8" w:rsidRDefault="00803DC8" w:rsidP="00FD4A45">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5473D175" w14:textId="77777777" w:rsidR="00E14023" w:rsidRDefault="00E14023">
+    <w:p w14:paraId="6960580D" w14:textId="77777777" w:rsidR="00803DC8" w:rsidRDefault="00803DC8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="11633170" w14:textId="412D48ED" w:rsidR="7DD7A86B" w:rsidRPr="009B2C2B" w:rsidRDefault="7DD7A86B" w:rsidP="7DD7A86B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
@@ -14309,71 +14139,85 @@
       </w:pPr>
       <w:r w:rsidRPr="00E23E83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E23E83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Additional criteria for Distance Education courses can be found in Section 3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6136219F" w14:textId="228503CF" w:rsidR="7DD7A86B" w:rsidRPr="009B2C2B" w:rsidRDefault="7DD7A86B" w:rsidP="7DD7A86B">
+    <w:p w14:paraId="6136219F" w14:textId="4A4D66E3" w:rsidR="7DD7A86B" w:rsidRPr="009B2C2B" w:rsidRDefault="7DD7A86B" w:rsidP="7DD7A86B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Additional guidance on data requested is available in CPS 11-2021.</w:t>
+        <w:t xml:space="preserve"> Additional guidance on data requested is available in CPS 11-2021</w:t>
+      </w:r>
+      <w:r w:rsidR="002372CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Change 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="119BD81D" w14:textId="3B73B84A" w:rsidR="00FD4A45" w:rsidRDefault="00FD4A45">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="027671C8" w14:textId="6C914D7B" w:rsidR="00FD4A45" w:rsidRDefault="00FD4A45">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -17489,54 +17333,54 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1919747679">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1713574063">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="76900956">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="483620792">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1865904343">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1035928736">
     <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="220"/>
   <w:displayBackgroundShape/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F44623"/>
     <w:rsid w:val="00001501"/>
     <w:rsid w:val="000022F4"/>
     <w:rsid w:val="00002A18"/>
@@ -17776,50 +17620,51 @@
     <w:rsid w:val="001901C3"/>
     <w:rsid w:val="00194A55"/>
     <w:rsid w:val="00196665"/>
     <w:rsid w:val="00196A4D"/>
     <w:rsid w:val="001A0031"/>
     <w:rsid w:val="001A0160"/>
     <w:rsid w:val="001A1457"/>
     <w:rsid w:val="001A1EAD"/>
     <w:rsid w:val="001A26D9"/>
     <w:rsid w:val="001A2F9E"/>
     <w:rsid w:val="001A3293"/>
     <w:rsid w:val="001A3442"/>
     <w:rsid w:val="001A3F26"/>
     <w:rsid w:val="001A40E0"/>
     <w:rsid w:val="001A44FA"/>
     <w:rsid w:val="001A4B11"/>
     <w:rsid w:val="001A4E28"/>
     <w:rsid w:val="001A4F1E"/>
     <w:rsid w:val="001A5E00"/>
     <w:rsid w:val="001A614D"/>
     <w:rsid w:val="001B0840"/>
     <w:rsid w:val="001B119D"/>
     <w:rsid w:val="001B1493"/>
     <w:rsid w:val="001B18AA"/>
     <w:rsid w:val="001B18F0"/>
+    <w:rsid w:val="001B28A4"/>
     <w:rsid w:val="001B2B0D"/>
     <w:rsid w:val="001B2FCF"/>
     <w:rsid w:val="001B37E6"/>
     <w:rsid w:val="001B3F8C"/>
     <w:rsid w:val="001B4C3D"/>
     <w:rsid w:val="001B506D"/>
     <w:rsid w:val="001B5312"/>
     <w:rsid w:val="001B68CA"/>
     <w:rsid w:val="001BFA03"/>
     <w:rsid w:val="001C2C44"/>
     <w:rsid w:val="001C3847"/>
     <w:rsid w:val="001C428A"/>
     <w:rsid w:val="001C44B7"/>
     <w:rsid w:val="001C51E2"/>
     <w:rsid w:val="001C6E65"/>
     <w:rsid w:val="001C7005"/>
     <w:rsid w:val="001D0B00"/>
     <w:rsid w:val="001D11AC"/>
     <w:rsid w:val="001D1620"/>
     <w:rsid w:val="001D1C26"/>
     <w:rsid w:val="001D1E24"/>
     <w:rsid w:val="001D4595"/>
     <w:rsid w:val="001D5238"/>
     <w:rsid w:val="001D52C2"/>
     <w:rsid w:val="001D543F"/>
@@ -17871,50 +17716,51 @@
     <w:rsid w:val="00213BFF"/>
     <w:rsid w:val="00213EB1"/>
     <w:rsid w:val="002150F4"/>
     <w:rsid w:val="00215D85"/>
     <w:rsid w:val="00216893"/>
     <w:rsid w:val="002176E4"/>
     <w:rsid w:val="0022115D"/>
     <w:rsid w:val="00222C29"/>
     <w:rsid w:val="00223719"/>
     <w:rsid w:val="002244C9"/>
     <w:rsid w:val="00224FD5"/>
     <w:rsid w:val="00225051"/>
     <w:rsid w:val="00225B6B"/>
     <w:rsid w:val="00226678"/>
     <w:rsid w:val="0022692F"/>
     <w:rsid w:val="00227008"/>
     <w:rsid w:val="0022716E"/>
     <w:rsid w:val="00230F44"/>
     <w:rsid w:val="00233447"/>
     <w:rsid w:val="0023374F"/>
     <w:rsid w:val="00233C5E"/>
     <w:rsid w:val="00234ABD"/>
     <w:rsid w:val="0023520C"/>
     <w:rsid w:val="00236242"/>
     <w:rsid w:val="00236F71"/>
+    <w:rsid w:val="002372CD"/>
     <w:rsid w:val="00240DEB"/>
     <w:rsid w:val="00242E5D"/>
     <w:rsid w:val="0024414F"/>
     <w:rsid w:val="002455FC"/>
     <w:rsid w:val="00247059"/>
     <w:rsid w:val="002473D3"/>
     <w:rsid w:val="002476E5"/>
     <w:rsid w:val="00247A9E"/>
     <w:rsid w:val="002543F2"/>
     <w:rsid w:val="00254FDB"/>
     <w:rsid w:val="00255D45"/>
     <w:rsid w:val="00257CED"/>
     <w:rsid w:val="0026026D"/>
     <w:rsid w:val="002604BE"/>
     <w:rsid w:val="00261CD2"/>
     <w:rsid w:val="00261DC6"/>
     <w:rsid w:val="00262877"/>
     <w:rsid w:val="0026298D"/>
     <w:rsid w:val="00263B02"/>
     <w:rsid w:val="00265897"/>
     <w:rsid w:val="002664B8"/>
     <w:rsid w:val="0026652E"/>
     <w:rsid w:val="0026747F"/>
     <w:rsid w:val="002702CC"/>
     <w:rsid w:val="002725D7"/>
@@ -18051,50 +17897,51 @@
     <w:rsid w:val="00351D4C"/>
     <w:rsid w:val="00352782"/>
     <w:rsid w:val="00352ED9"/>
     <w:rsid w:val="00353010"/>
     <w:rsid w:val="00353737"/>
     <w:rsid w:val="00354972"/>
     <w:rsid w:val="00355A73"/>
     <w:rsid w:val="003567FB"/>
     <w:rsid w:val="003574C9"/>
     <w:rsid w:val="00357FE4"/>
     <w:rsid w:val="00360EA4"/>
     <w:rsid w:val="00361EB1"/>
     <w:rsid w:val="00362CD6"/>
     <w:rsid w:val="003644C6"/>
     <w:rsid w:val="00365E39"/>
     <w:rsid w:val="003664A0"/>
     <w:rsid w:val="0036674D"/>
     <w:rsid w:val="00366F8D"/>
     <w:rsid w:val="00367CC4"/>
     <w:rsid w:val="00372DE5"/>
     <w:rsid w:val="0037354B"/>
     <w:rsid w:val="0037367F"/>
     <w:rsid w:val="00374CFA"/>
     <w:rsid w:val="003762B3"/>
     <w:rsid w:val="00382319"/>
+    <w:rsid w:val="00382588"/>
     <w:rsid w:val="003830BD"/>
     <w:rsid w:val="003836CB"/>
     <w:rsid w:val="0038375F"/>
     <w:rsid w:val="00384926"/>
     <w:rsid w:val="003850FD"/>
     <w:rsid w:val="00385133"/>
     <w:rsid w:val="00385892"/>
     <w:rsid w:val="0038614F"/>
     <w:rsid w:val="003868B2"/>
     <w:rsid w:val="00386C39"/>
     <w:rsid w:val="0038784C"/>
     <w:rsid w:val="00391A76"/>
     <w:rsid w:val="00393A17"/>
     <w:rsid w:val="00395308"/>
     <w:rsid w:val="0039668E"/>
     <w:rsid w:val="003A0883"/>
     <w:rsid w:val="003A1A4D"/>
     <w:rsid w:val="003A2DC9"/>
     <w:rsid w:val="003A4494"/>
     <w:rsid w:val="003A4B38"/>
     <w:rsid w:val="003A4F53"/>
     <w:rsid w:val="003A5ED6"/>
     <w:rsid w:val="003B086A"/>
     <w:rsid w:val="003B251C"/>
     <w:rsid w:val="003B25F8"/>
@@ -18133,50 +17980,51 @@
     <w:rsid w:val="003F0333"/>
     <w:rsid w:val="003F233A"/>
     <w:rsid w:val="003F4110"/>
     <w:rsid w:val="003F49BC"/>
     <w:rsid w:val="003F4B0E"/>
     <w:rsid w:val="003F4E43"/>
     <w:rsid w:val="003F646C"/>
     <w:rsid w:val="004003C3"/>
     <w:rsid w:val="004004B9"/>
     <w:rsid w:val="00404A1D"/>
     <w:rsid w:val="0040533F"/>
     <w:rsid w:val="0040673C"/>
     <w:rsid w:val="00406743"/>
     <w:rsid w:val="0040725A"/>
     <w:rsid w:val="004113DA"/>
     <w:rsid w:val="00411E6B"/>
     <w:rsid w:val="0041520B"/>
     <w:rsid w:val="004157CC"/>
     <w:rsid w:val="00416B08"/>
     <w:rsid w:val="00420BF0"/>
     <w:rsid w:val="00421306"/>
     <w:rsid w:val="004215FC"/>
     <w:rsid w:val="004226CE"/>
     <w:rsid w:val="00422920"/>
     <w:rsid w:val="004229A6"/>
+    <w:rsid w:val="00423700"/>
     <w:rsid w:val="0042395F"/>
     <w:rsid w:val="004254C7"/>
     <w:rsid w:val="00426373"/>
     <w:rsid w:val="004300B6"/>
     <w:rsid w:val="0043011D"/>
     <w:rsid w:val="00430ABB"/>
     <w:rsid w:val="004317F5"/>
     <w:rsid w:val="00431FB3"/>
     <w:rsid w:val="004328FC"/>
     <w:rsid w:val="00433AF7"/>
     <w:rsid w:val="00434824"/>
     <w:rsid w:val="00434C57"/>
     <w:rsid w:val="00434E2D"/>
     <w:rsid w:val="00435679"/>
     <w:rsid w:val="00435700"/>
     <w:rsid w:val="0043669D"/>
     <w:rsid w:val="00437B17"/>
     <w:rsid w:val="00437C88"/>
     <w:rsid w:val="00441D3F"/>
     <w:rsid w:val="00442612"/>
     <w:rsid w:val="004434D4"/>
     <w:rsid w:val="004440E2"/>
     <w:rsid w:val="004446F7"/>
     <w:rsid w:val="004447FB"/>
     <w:rsid w:val="004457FE"/>
@@ -18706,50 +18554,51 @@
     <w:rsid w:val="007D7E45"/>
     <w:rsid w:val="007D7FC1"/>
     <w:rsid w:val="007E1A3D"/>
     <w:rsid w:val="007E1C31"/>
     <w:rsid w:val="007E2FEA"/>
     <w:rsid w:val="007E4418"/>
     <w:rsid w:val="007E4A4A"/>
     <w:rsid w:val="007E4BB6"/>
     <w:rsid w:val="007E4F1E"/>
     <w:rsid w:val="007E5ED6"/>
     <w:rsid w:val="007E66FB"/>
     <w:rsid w:val="007E7342"/>
     <w:rsid w:val="007F013C"/>
     <w:rsid w:val="007F31F0"/>
     <w:rsid w:val="007F3420"/>
     <w:rsid w:val="007F3B25"/>
     <w:rsid w:val="007F4BE6"/>
     <w:rsid w:val="007F5353"/>
     <w:rsid w:val="007F5F16"/>
     <w:rsid w:val="007F6BC4"/>
     <w:rsid w:val="007F6EA0"/>
     <w:rsid w:val="0080047B"/>
     <w:rsid w:val="008015EE"/>
     <w:rsid w:val="00802E3F"/>
     <w:rsid w:val="008032BF"/>
+    <w:rsid w:val="00803DC8"/>
     <w:rsid w:val="00804154"/>
     <w:rsid w:val="00805146"/>
     <w:rsid w:val="0080640E"/>
     <w:rsid w:val="00806E22"/>
     <w:rsid w:val="00807BC2"/>
     <w:rsid w:val="008107C3"/>
     <w:rsid w:val="00811391"/>
     <w:rsid w:val="008133E3"/>
     <w:rsid w:val="008146C4"/>
     <w:rsid w:val="00815251"/>
     <w:rsid w:val="008160AD"/>
     <w:rsid w:val="00816F14"/>
     <w:rsid w:val="0081750D"/>
     <w:rsid w:val="00817E39"/>
     <w:rsid w:val="008203FF"/>
     <w:rsid w:val="008217F4"/>
     <w:rsid w:val="00822DF4"/>
     <w:rsid w:val="00823DB0"/>
     <w:rsid w:val="00824613"/>
     <w:rsid w:val="008246D1"/>
     <w:rsid w:val="00824C6B"/>
     <w:rsid w:val="00824F09"/>
     <w:rsid w:val="00825173"/>
     <w:rsid w:val="0082576E"/>
     <w:rsid w:val="008273E1"/>
@@ -18966,50 +18815,51 @@
     <w:rsid w:val="00980EED"/>
     <w:rsid w:val="00981787"/>
     <w:rsid w:val="009817A3"/>
     <w:rsid w:val="00981ED3"/>
     <w:rsid w:val="00981FA9"/>
     <w:rsid w:val="0098310B"/>
     <w:rsid w:val="00983324"/>
     <w:rsid w:val="0098350A"/>
     <w:rsid w:val="0098552F"/>
     <w:rsid w:val="009877BB"/>
     <w:rsid w:val="00987BF2"/>
     <w:rsid w:val="0099221C"/>
     <w:rsid w:val="00992231"/>
     <w:rsid w:val="00992E97"/>
     <w:rsid w:val="00993A4D"/>
     <w:rsid w:val="009958A0"/>
     <w:rsid w:val="00996C97"/>
     <w:rsid w:val="00997A52"/>
     <w:rsid w:val="009A0B70"/>
     <w:rsid w:val="009A20AC"/>
     <w:rsid w:val="009A3EE1"/>
     <w:rsid w:val="009A62F7"/>
     <w:rsid w:val="009B050F"/>
     <w:rsid w:val="009B05AB"/>
     <w:rsid w:val="009B0CCB"/>
+    <w:rsid w:val="009B0D56"/>
     <w:rsid w:val="009B18E2"/>
     <w:rsid w:val="009B1CF8"/>
     <w:rsid w:val="009B1EC9"/>
     <w:rsid w:val="009B2C2B"/>
     <w:rsid w:val="009B384D"/>
     <w:rsid w:val="009B41F8"/>
     <w:rsid w:val="009B454A"/>
     <w:rsid w:val="009B45B5"/>
     <w:rsid w:val="009B573E"/>
     <w:rsid w:val="009B5BFA"/>
     <w:rsid w:val="009B60CF"/>
     <w:rsid w:val="009B763C"/>
     <w:rsid w:val="009C17E9"/>
     <w:rsid w:val="009C1AC6"/>
     <w:rsid w:val="009C1B64"/>
     <w:rsid w:val="009C1D36"/>
     <w:rsid w:val="009C2B0C"/>
     <w:rsid w:val="009C2EFF"/>
     <w:rsid w:val="009C35F5"/>
     <w:rsid w:val="009C3AF1"/>
     <w:rsid w:val="009C4031"/>
     <w:rsid w:val="009C47AC"/>
     <w:rsid w:val="009D24E6"/>
     <w:rsid w:val="009D4527"/>
     <w:rsid w:val="009D4609"/>
@@ -19425,50 +19275,51 @@
     <w:rsid w:val="00C60B57"/>
     <w:rsid w:val="00C61339"/>
     <w:rsid w:val="00C61411"/>
     <w:rsid w:val="00C616CE"/>
     <w:rsid w:val="00C62945"/>
     <w:rsid w:val="00C63F12"/>
     <w:rsid w:val="00C64E19"/>
     <w:rsid w:val="00C64F9A"/>
     <w:rsid w:val="00C65039"/>
     <w:rsid w:val="00C65802"/>
     <w:rsid w:val="00C67745"/>
     <w:rsid w:val="00C67FF1"/>
     <w:rsid w:val="00C70AA5"/>
     <w:rsid w:val="00C7153A"/>
     <w:rsid w:val="00C7171A"/>
     <w:rsid w:val="00C71A8A"/>
     <w:rsid w:val="00C744C7"/>
     <w:rsid w:val="00C74B23"/>
     <w:rsid w:val="00C7678E"/>
     <w:rsid w:val="00C8218F"/>
     <w:rsid w:val="00C82AB0"/>
     <w:rsid w:val="00C8440D"/>
     <w:rsid w:val="00C84475"/>
     <w:rsid w:val="00C84652"/>
     <w:rsid w:val="00C86080"/>
+    <w:rsid w:val="00C87703"/>
     <w:rsid w:val="00C9156E"/>
     <w:rsid w:val="00C94F2F"/>
     <w:rsid w:val="00C97E27"/>
     <w:rsid w:val="00CA0972"/>
     <w:rsid w:val="00CA0E6C"/>
     <w:rsid w:val="00CA0F78"/>
     <w:rsid w:val="00CA10CE"/>
     <w:rsid w:val="00CA1263"/>
     <w:rsid w:val="00CA13B4"/>
     <w:rsid w:val="00CA1E18"/>
     <w:rsid w:val="00CA1F38"/>
     <w:rsid w:val="00CA26ED"/>
     <w:rsid w:val="00CA2FFC"/>
     <w:rsid w:val="00CA426F"/>
     <w:rsid w:val="00CA4277"/>
     <w:rsid w:val="00CA504C"/>
     <w:rsid w:val="00CA74E1"/>
     <w:rsid w:val="00CB2BAF"/>
     <w:rsid w:val="00CB4218"/>
     <w:rsid w:val="00CB560C"/>
     <w:rsid w:val="00CB56E8"/>
     <w:rsid w:val="00CB58C3"/>
     <w:rsid w:val="00CB6FF7"/>
     <w:rsid w:val="00CB717B"/>
     <w:rsid w:val="00CB7624"/>
@@ -19507,50 +19358,51 @@
     <w:rsid w:val="00CF1B01"/>
     <w:rsid w:val="00CF2043"/>
     <w:rsid w:val="00CF2408"/>
     <w:rsid w:val="00CF3A3B"/>
     <w:rsid w:val="00CF4487"/>
     <w:rsid w:val="00CF4A9D"/>
     <w:rsid w:val="00CF5E3F"/>
     <w:rsid w:val="00CF6877"/>
     <w:rsid w:val="00CF72E7"/>
     <w:rsid w:val="00CF736C"/>
     <w:rsid w:val="00D00558"/>
     <w:rsid w:val="00D0058C"/>
     <w:rsid w:val="00D00724"/>
     <w:rsid w:val="00D01C44"/>
     <w:rsid w:val="00D01F77"/>
     <w:rsid w:val="00D027A8"/>
     <w:rsid w:val="00D035B9"/>
     <w:rsid w:val="00D11F31"/>
     <w:rsid w:val="00D1217C"/>
     <w:rsid w:val="00D12541"/>
     <w:rsid w:val="00D125ED"/>
     <w:rsid w:val="00D13230"/>
     <w:rsid w:val="00D13958"/>
     <w:rsid w:val="00D145C2"/>
     <w:rsid w:val="00D14DB5"/>
+    <w:rsid w:val="00D158E0"/>
     <w:rsid w:val="00D174F2"/>
     <w:rsid w:val="00D17F0D"/>
     <w:rsid w:val="00D17F34"/>
     <w:rsid w:val="00D2244F"/>
     <w:rsid w:val="00D2329D"/>
     <w:rsid w:val="00D24131"/>
     <w:rsid w:val="00D252F1"/>
     <w:rsid w:val="00D2568E"/>
     <w:rsid w:val="00D2653C"/>
     <w:rsid w:val="00D26598"/>
     <w:rsid w:val="00D3019A"/>
     <w:rsid w:val="00D301AD"/>
     <w:rsid w:val="00D30B2B"/>
     <w:rsid w:val="00D318BD"/>
     <w:rsid w:val="00D31E0D"/>
     <w:rsid w:val="00D3286B"/>
     <w:rsid w:val="00D34247"/>
     <w:rsid w:val="00D34BEB"/>
     <w:rsid w:val="00D34C39"/>
     <w:rsid w:val="00D35123"/>
     <w:rsid w:val="00D35B0D"/>
     <w:rsid w:val="00D36A94"/>
     <w:rsid w:val="00D400D1"/>
     <w:rsid w:val="00D40304"/>
     <w:rsid w:val="00D4135E"/>
@@ -19708,50 +19560,51 @@
     <w:rsid w:val="00E4437E"/>
     <w:rsid w:val="00E44428"/>
     <w:rsid w:val="00E44C72"/>
     <w:rsid w:val="00E46507"/>
     <w:rsid w:val="00E516A5"/>
     <w:rsid w:val="00E5218B"/>
     <w:rsid w:val="00E528D6"/>
     <w:rsid w:val="00E54C34"/>
     <w:rsid w:val="00E55848"/>
     <w:rsid w:val="00E55C7A"/>
     <w:rsid w:val="00E56671"/>
     <w:rsid w:val="00E609C6"/>
     <w:rsid w:val="00E611B5"/>
     <w:rsid w:val="00E61226"/>
     <w:rsid w:val="00E61925"/>
     <w:rsid w:val="00E63474"/>
     <w:rsid w:val="00E65DE8"/>
     <w:rsid w:val="00E66610"/>
     <w:rsid w:val="00E66C94"/>
     <w:rsid w:val="00E7022E"/>
     <w:rsid w:val="00E713BE"/>
     <w:rsid w:val="00E71670"/>
     <w:rsid w:val="00E71A28"/>
     <w:rsid w:val="00E72561"/>
     <w:rsid w:val="00E726BC"/>
+    <w:rsid w:val="00E74F89"/>
     <w:rsid w:val="00E7534C"/>
     <w:rsid w:val="00E8195F"/>
     <w:rsid w:val="00E82313"/>
     <w:rsid w:val="00E83DB4"/>
     <w:rsid w:val="00E85CCB"/>
     <w:rsid w:val="00E86060"/>
     <w:rsid w:val="00E860A1"/>
     <w:rsid w:val="00E86334"/>
     <w:rsid w:val="00E86CB6"/>
     <w:rsid w:val="00E87120"/>
     <w:rsid w:val="00E8743E"/>
     <w:rsid w:val="00E9041D"/>
     <w:rsid w:val="00E90460"/>
     <w:rsid w:val="00E91652"/>
     <w:rsid w:val="00E92225"/>
     <w:rsid w:val="00E92A1B"/>
     <w:rsid w:val="00E93184"/>
     <w:rsid w:val="00E949EC"/>
     <w:rsid w:val="00E94BDA"/>
     <w:rsid w:val="00E959B6"/>
     <w:rsid w:val="00E97317"/>
     <w:rsid w:val="00E97982"/>
     <w:rsid w:val="00EA081B"/>
     <w:rsid w:val="00EA1A62"/>
     <w:rsid w:val="00EA3B80"/>
@@ -21796,51 +21649,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2142723692">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-34/section-600.5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-34/section-600.4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:workforcepell@ncworks.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commerce.nc.gov/data-tools-reports/labor-market-data-tools/employment-projections" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-34/section-600.6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-34/section-600.5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:workforcepell@ncworks.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-34/section-600.4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commerce.nc.gov/about-us/boards-commissions/ncworks-commission/workforce-pell-program-approval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:workforcepell@ncworks.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commerce.nc.gov/data-tools-reports/labor-market-data-tools/employment-projections" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-34/section-600.6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{3668F302-5005-4AFA-AB78-6742DC974C2D}">
     <t:Anchor>
       <t:Comment id="1751616260"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{7381F709-97DF-412B-885F-0F51574D7B65}" time="2026-03-02T14:56:31.802Z">
         <t:Attribution userId="S::andrea.desantis@commerce.nc.gov::456caa03-e7b8-4961-83da-b542494ca044" userProvider="AD" userName="DeSantis, Andrea"/>
         <t:Anchor>
           <t:Comment id="1751616260"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{E9DAA69D-7318-4303-BD71-8C99B8F45861}" time="2026-03-02T14:56:31.802Z">
         <t:Attribution userId="S::andrea.desantis@commerce.nc.gov::456caa03-e7b8-4961-83da-b542494ca044" userProvider="AD" userName="DeSantis, Andrea"/>
         <t:Anchor>
           <t:Comment id="1751616260"/>
         </t:Anchor>
@@ -22365,201 +22218,222 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100759F8C88AF85484D95177DD9BFF681BE" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2e72c8be7e53478447059be974864130">
-[...2 lines deleted...]
-    <xsd:import namespace="f231bbd2-68c1-42a9-9e68-8c8ef6bc6f36"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="32b4c873-e5b8-490d-a18e-e93d72331aaf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010090965975FD695A48AF39D3B26D0F58E1" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b3096849ddd254c3acdc195db6d82ee4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b" xmlns:ns3="32b4c873-e5b8-490d-a18e-e93d72331aaf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="163f85e90ead848996e47885fcdb19c1" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b"/>
+    <xsd:import namespace="32b4c873-e5b8-490d-a18e-e93d72331aaf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...14 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="27772f1a-b7ad-4ab1-9d58-b7adeba7c9d8" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="16" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
-[...16 lines deleted...]
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="17" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...42 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f231bbd2-68c1-42a9-9e68-8c8ef6bc6f36" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0dcec2b1-e72d-4d8d-9528-631c59300051}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f231bbd2-68c1-42a9-9e68-8c8ef6bc6f36">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6f40c594-9ef0-46d2-9908-d67a7775d69b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="32b4c873-e5b8-490d-a18e-e93d72331aaf" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -22617,142 +22491,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF849D3D-A962-4419-90C6-1EE707788A40}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10BC4F14-2BA8-4576-BA34-B19E97655F20}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F17E9B7-FF92-4AEA-B402-85C71CA6A8FB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE6350CE-1B8B-4544-B035-FF29AC527863}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f231bbd2-68c1-42a9-9e68-8c8ef6bc6f36"/>
     <ds:schemaRef ds:uri="27772f1a-b7ad-4ab1-9d58-b7adeba7c9d8"/>
-    <ds:schemaRef ds:uri="f231bbd2-68c1-42a9-9e68-8c8ef6bc6f36"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE6350CE-1B8B-4544-B035-FF29AC527863}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9506767B-3297-46B5-A5B1-18266E7B486C}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10BC4F14-2BA8-4576-BA34-B19E97655F20}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF849D3D-A962-4419-90C6-1EE707788A40}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>4240</Words>
-  <Characters>24173</Characters>
+  <Words>4261</Words>
+  <Characters>24294</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>201</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>202</Lines>
   <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28357</CharactersWithSpaces>
+  <CharactersWithSpaces>28499</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DeSantis, Andrea</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100759F8C88AF85484D95177DD9BFF681BE</vt:lpwstr>
+    <vt:lpwstr>0x01010090965975FD695A48AF39D3B26D0F58E1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>