--- v0 (2026-05-20)
+++ v1 (2026-09-07)
@@ -688,57 +688,51 @@
     <w:p w14:paraId="65267136" w14:textId="77777777" w:rsidR="006F50F9" w:rsidRPr="006F50F9" w:rsidRDefault="006F50F9" w:rsidP="006F50F9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DE991D0" w14:textId="77777777" w:rsidR="006F50F9" w:rsidRDefault="006F50F9" w:rsidP="006F50F9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006F50F9">
         <w:t xml:space="preserve">For PY 2024, WDBs that plan to implement the youth expenditure waiver must notify the assigned DWS Planner of the decision to implement. In addition, WDBs must review and submit any necessary revision to the 2024 Local Area Plan, specifically Youth Section Question 11. The notification must be provided on agency letterhead and may be transmitted by email. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC45EFF" w14:textId="77777777" w:rsidR="006F50F9" w:rsidRPr="006F50F9" w:rsidRDefault="006F50F9" w:rsidP="006F50F9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45EC32CC" w14:textId="6127838E" w:rsidR="006F50F9" w:rsidRPr="006F50F9" w:rsidRDefault="006F50F9" w:rsidP="006F50F9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006F50F9">
-        <w:t>WDBs that have not already submitted notification of implementation for</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">PY2024 must do so no later than September 30, 2024. </w:t>
+        <w:t xml:space="preserve">WDBs that have not already submitted notification of implementation for PY2024 must do so no later than September 30, 2024. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB83D91" w14:textId="014E0885" w:rsidR="006662FB" w:rsidRPr="003D62B7" w:rsidRDefault="006662FB" w:rsidP="003C0E54">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="5220"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC4FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -1023,59 +1017,57 @@
     <w:p w14:paraId="638CF823" w14:textId="77777777" w:rsidR="004A54AB" w:rsidRDefault="004A54AB" w:rsidP="006662FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="661C9CF8" w14:textId="77777777" w:rsidR="004A54AB" w:rsidRDefault="004A54AB" w:rsidP="006662FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:altName w:val="Symbol"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -1157,74 +1149,179 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6452AED6" w14:textId="77777777" w:rsidR="004A54AB" w:rsidRDefault="004A54AB" w:rsidP="006662FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4A129C22" w14:textId="77777777" w:rsidR="004A54AB" w:rsidRDefault="004A54AB" w:rsidP="006662FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="763A6C93" w14:textId="6CE314ED" w:rsidR="00D02678" w:rsidRDefault="00D02678">
+  <w:p w14:paraId="763A6C93" w14:textId="002151F8" w:rsidR="00D02678" w:rsidRDefault="00A2318D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="1742FE45">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject188536891" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:539.85pt;height:119.95pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33DB7F1F" w14:textId="5EA6ABAD" w:rsidR="00D02678" w:rsidRDefault="00D02678">
+  <w:p w14:paraId="33DB7F1F" w14:textId="290FF415" w:rsidR="00D02678" w:rsidRDefault="00A2318D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="330384F2">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject188536892" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:539.85pt;height:119.95pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DD22857" w14:textId="2786792A" w:rsidR="00D02678" w:rsidRDefault="00D02678">
+  <w:p w14:paraId="2DD22857" w14:textId="30C4FAA9" w:rsidR="00D02678" w:rsidRDefault="00A2318D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="4B204A08">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject188536890" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:539.85pt;height:119.95pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A47520D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DBA1640"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2000,86 +2097,91 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="634335300">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="631711365">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="140390392">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2107269713">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006662FB"/>
     <w:rsid w:val="0007668C"/>
     <w:rsid w:val="001B40E6"/>
     <w:rsid w:val="003C0E54"/>
     <w:rsid w:val="003D62B7"/>
     <w:rsid w:val="00496A34"/>
     <w:rsid w:val="004A54AB"/>
     <w:rsid w:val="004D6ED4"/>
     <w:rsid w:val="0050440D"/>
     <w:rsid w:val="00661047"/>
     <w:rsid w:val="006662FB"/>
     <w:rsid w:val="006E07B4"/>
     <w:rsid w:val="006F50F9"/>
+    <w:rsid w:val="007040B4"/>
     <w:rsid w:val="00755B76"/>
     <w:rsid w:val="007726AA"/>
     <w:rsid w:val="007F3066"/>
     <w:rsid w:val="007F7DA6"/>
     <w:rsid w:val="0088650E"/>
+    <w:rsid w:val="00A2318D"/>
     <w:rsid w:val="00B35815"/>
     <w:rsid w:val="00B60106"/>
     <w:rsid w:val="00BC4FAE"/>
     <w:rsid w:val="00BC7CDA"/>
     <w:rsid w:val="00BE1671"/>
     <w:rsid w:val="00CD1349"/>
     <w:rsid w:val="00D02678"/>
     <w:rsid w:val="00D65707"/>
     <w:rsid w:val="00D90DFB"/>
     <w:rsid w:val="00F2676A"/>
     <w:rsid w:val="00F84681"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2680,50 +2782,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006662FB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>