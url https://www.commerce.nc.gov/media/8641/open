--- v0 (2026-05-15)
+++ v1 (2026-08-11)
@@ -11477,81 +11477,78 @@
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3F13E39F" w14:textId="77777777" w:rsidR="00941C67" w:rsidRDefault="00941C67">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7B3F1AC7" w14:textId="77777777" w:rsidR="00941C67" w:rsidRDefault="00941C67">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:altName w:val="Symbol"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59B6E747" w14:textId="77777777" w:rsidR="00B870CD" w:rsidRDefault="00B870CD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
@@ -12098,74 +12095,179 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="43E75115" w14:textId="77777777" w:rsidR="00941C67" w:rsidRDefault="00941C67">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5414C1B5" w14:textId="77777777" w:rsidR="00941C67" w:rsidRDefault="00941C67">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4763D48B" w14:textId="77777777" w:rsidR="00B870CD" w:rsidRDefault="00B870CD">
+  <w:p w14:paraId="4763D48B" w14:textId="0DDF41E1" w:rsidR="00B870CD" w:rsidRDefault="00C933B7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="134309E5">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject169105532" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:581.4pt;height:129.2pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="630F5EEA" w14:textId="79CE3325" w:rsidR="00B870CD" w:rsidRDefault="00B870CD">
+  <w:p w14:paraId="630F5EEA" w14:textId="447E5722" w:rsidR="00B870CD" w:rsidRDefault="00C933B7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="7AD47AF7">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject169105533" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:581.4pt;height:129.2pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4505369F" w14:textId="77777777" w:rsidR="00B870CD" w:rsidRDefault="00B870CD">
+  <w:p w14:paraId="4505369F" w14:textId="43FF9977" w:rsidR="00B870CD" w:rsidRDefault="00C933B7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="2D2D7573">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject169105531" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:581.4pt;height:129.2pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BDC1C1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9007B54"/>
     <w:lvl w:ilvl="0" w:tplc="EAB4B464">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="979" w:hanging="361"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
@@ -12767,50 +12869,53 @@
   <w:num w:numId="2" w16cid:durableId="675501265">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1287784081">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1513686877">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="447284755">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B730B2"/>
     <w:rsid w:val="00013F57"/>
     <w:rsid w:val="000328B6"/>
     <w:rsid w:val="000576F2"/>
     <w:rsid w:val="00137138"/>
     <w:rsid w:val="0014547E"/>
     <w:rsid w:val="00225974"/>
     <w:rsid w:val="002934CC"/>
     <w:rsid w:val="002C5E87"/>
@@ -12821,53 +12926,55 @@
     <w:rsid w:val="00484635"/>
     <w:rsid w:val="004E36E4"/>
     <w:rsid w:val="004F5720"/>
     <w:rsid w:val="00515970"/>
     <w:rsid w:val="00555331"/>
     <w:rsid w:val="0056522C"/>
     <w:rsid w:val="00570C20"/>
     <w:rsid w:val="0058795C"/>
     <w:rsid w:val="005D4B22"/>
     <w:rsid w:val="00605BA7"/>
     <w:rsid w:val="00626EA9"/>
     <w:rsid w:val="006333CA"/>
     <w:rsid w:val="00645B30"/>
     <w:rsid w:val="006E46C8"/>
     <w:rsid w:val="007A4F2B"/>
     <w:rsid w:val="008035A2"/>
     <w:rsid w:val="00815C2C"/>
     <w:rsid w:val="00941C67"/>
     <w:rsid w:val="009F2C5F"/>
     <w:rsid w:val="009F7899"/>
     <w:rsid w:val="00AC113C"/>
     <w:rsid w:val="00AF69AA"/>
     <w:rsid w:val="00B730B2"/>
     <w:rsid w:val="00B870CD"/>
     <w:rsid w:val="00BA4BE9"/>
+    <w:rsid w:val="00C933B7"/>
     <w:rsid w:val="00DE575D"/>
     <w:rsid w:val="00E53271"/>
     <w:rsid w:val="00E565C0"/>
+    <w:rsid w:val="00EA5269"/>
     <w:rsid w:val="00EC1017"/>
     <w:rsid w:val="00EF279E"/>
     <w:rsid w:val="00F118F6"/>
     <w:rsid w:val="00F544CB"/>
     <w:rsid w:val="00F67376"/>
     <w:rsid w:val="00FA37AA"/>
     <w:rsid w:val="00FC4A83"/>
     <w:rsid w:val="043EBD49"/>
     <w:rsid w:val="0FCE2EB3"/>
     <w:rsid w:val="106BDFB5"/>
     <w:rsid w:val="3DB9CD1F"/>
     <w:rsid w:val="4C7C34A9"/>
     <w:rsid w:val="4F51FD1B"/>
     <w:rsid w:val="5E4F9596"/>
     <w:rsid w:val="72F27B37"/>
     <w:rsid w:val="75891256"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>