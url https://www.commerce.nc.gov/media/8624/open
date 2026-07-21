--- v0 (2026-05-15)
+++ v1 (2026-07-21)
@@ -1,38 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="408CB8D3" w14:textId="77777777" w:rsidR="00EB721D" w:rsidRDefault="00EB721D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="719B4B65" w14:textId="77777777" w:rsidR="00EB721D" w:rsidRDefault="00EB721D">
       <w:pPr>
@@ -137,50 +146,56 @@
           <w:i/>
           <w:spacing w:val="-36"/>
           <w:sz w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="56"/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44B2B017" w14:textId="77777777" w:rsidR="00EB721D" w:rsidRDefault="00EB721D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="56"/>
         </w:rPr>
         <w:sectPr w:rsidR="00EB721D">
+          <w:headerReference w:type="even" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1820" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="161A3634" w14:textId="77777777" w:rsidR="00EB721D" w:rsidRDefault="00402FC7">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
@@ -651,51 +666,54 @@
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> Grant</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="524D3902" w14:textId="77777777" w:rsidR="00EB721D" w:rsidRDefault="00EB721D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:sectPr w:rsidR="00EB721D">
-          <w:footerReference w:type="default" r:id="rId7"/>
+          <w:headerReference w:type="even" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1380" w:right="1080" w:bottom="1260" w:left="1080" w:header="0" w:footer="1064" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7790E3CE" w14:textId="77777777" w:rsidR="00EB721D" w:rsidRDefault="00402FC7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="60"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Introduction"/>
       <w:bookmarkStart w:id="1" w:name="_bookmark0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
@@ -800,54 +818,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>NCWorks</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Commission</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>includes representatives from the business community, heads of state workforce agencies, educators, and community leaders. The mission of the NCWorks Commission is to ensure that North Carolina has an innovative, relevant, effective, and efficient workforce development system that develops adaptable, work-ready, skilled talent to meet the current and future needs of workers and businesses to achieve and sustain economic prosper</w:t>
-[...2 lines deleted...]
-        <w:t>ity. This work complements Governor Roy Cooper’s NC Job Ready workforce initiative, which is built on three core principles: skills and education</w:t>
+        <w:t>includes representatives from the business community, heads of state workforce agencies, educators, and community leaders. The mission of the NCWorks Commission is to ensure that North Carolina has an innovative, relevant, effective, and efficient workforce development system that develops adaptable, work-ready, skilled talent to meet the current and future needs of workers and businesses to achieve and sustain economic prosperity. This work complements Governor Roy Cooper’s NC Job Ready workforce initiative, which is built on three core principles: skills and education</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>attainment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>so</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1367,54 +1382,51 @@
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">collaborative team to design and implement a set of solutions to target reentry workforce issues. Teams </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">include the WDB as the financial administrator, education, workforce, community, labor, and businesses leaders, and must use an equity </w:t>
-[...2 lines deleted...]
-        <w:t>lens in the design and delivery of the solution. The NCWorks Commission is especially interested in projects that address an underserved or under-resourced community or population currently disconnected from the education and workforce system; bring together diverse community organizations; increase educational attainment and address digital literacy needs, if relevant; and develop talent pipelines for in-demand, high-wage occupations. Successful grant applications must be:</w:t>
+        <w:t>include the WDB as the financial administrator, education, workforce, community, labor, and businesses leaders, and must use an equity lens in the design and delivery of the solution. The NCWorks Commission is especially interested in projects that address an underserved or under-resourced community or population currently disconnected from the education and workforce system; bring together diverse community organizations; increase educational attainment and address digital literacy needs, if relevant; and develop talent pipelines for in-demand, high-wage occupations. Successful grant applications must be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9DDA66" w14:textId="77777777" w:rsidR="00EB721D" w:rsidRDefault="00402FC7" w:rsidP="00F16319">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1079"/>
         </w:tabs>
         <w:spacing w:before="119"/>
         <w:ind w:left="1079" w:right="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Data</w:t>
       </w:r>
@@ -3377,54 +3389,51 @@
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>opportunity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>share their successes and challenges with other teams. There will be other phone and video meetings with team members and other resources as re</w:t>
-[...2 lines deleted...]
-        <w:t>quired.</w:t>
+        <w:t>share their successes and challenges with other teams. There will be other phone and video meetings with team members and other resources as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79417924" w14:textId="77777777" w:rsidR="00EB721D" w:rsidRDefault="00EB721D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="00EB721D">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="1080" w:bottom="1260" w:left="1080" w:header="0" w:footer="1064" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FD14A52" w14:textId="77777777" w:rsidR="00EB721D" w:rsidRDefault="00402FC7" w:rsidP="00F16319">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="79"/>
         <w:ind w:left="359" w:right="355"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Technical Assistance will be provided as a single point of contact for all grantees to avoid confusion and duplication, so all participants will receive uniform guidance. The assistance may involve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5283,51 +5292,51 @@
         </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A21DBE" w14:textId="77777777" w:rsidR="00EB721D" w:rsidRDefault="00402FC7" w:rsidP="00F16319">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:right="355"/>
       </w:pPr>
       <w:r>
         <w:t>WorkforceGPS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId17">
         <w:r>
           <w:t>https://strategies.workforcegps.org/)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>provides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
@@ -5754,51 +5763,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Commission</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>ncworkscommission@commerce.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1973A33E" w14:textId="77777777" w:rsidR="00EB721D" w:rsidRDefault="00EB721D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="044A409E" w14:textId="77777777" w:rsidR="00EB721D" w:rsidRDefault="00402FC7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1079"/>
       </w:pPr>
       <w:r>
         <w:t>By</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
@@ -11412,51 +11421,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="38"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="37"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId19">
         <w:r>
           <w:t>ncworkscommission@commerce.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="39"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="33"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>May</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="35"/>
@@ -11539,50 +11548,80 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D044375" w14:textId="77777777" w:rsidR="00CC6EEF" w:rsidRDefault="00CC6EEF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24DDBB5B" w14:textId="77777777" w:rsidR="00CC6EEF" w:rsidRDefault="00CC6EEF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FA950BB" w14:textId="77777777" w:rsidR="00CC6EEF" w:rsidRDefault="00CC6EEF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D18639C" w14:textId="77777777" w:rsidR="00EB721D" w:rsidRDefault="00402FC7">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487434240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68EA1DF3" wp14:editId="788BD86D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5016500</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9243002</wp:posOffset>
               </wp:positionV>
@@ -12063,50 +12102,320 @@
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6349FF68" w14:textId="77777777" w:rsidR="00402FC7" w:rsidRDefault="00402FC7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="07A4E907" w14:textId="77777777" w:rsidR="00402FC7" w:rsidRDefault="00402FC7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="433FAB0B" w14:textId="44BDF7CD" w:rsidR="00CC6EEF" w:rsidRDefault="00CC6EEF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="595FA15B">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject602539079" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:552.7pt;height:157.9pt;rotation:315;z-index:-15878144;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B2AF687" w14:textId="2C1CA2E9" w:rsidR="00CC6EEF" w:rsidRDefault="00CC6EEF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="053A640B">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject602539080" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:552.7pt;height:157.9pt;rotation:315;z-index:-15876096;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0877B51B" w14:textId="79A6FF58" w:rsidR="00CC6EEF" w:rsidRDefault="00CC6EEF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="42BD77BA">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject602539078" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:552.7pt;height:157.9pt;rotation:315;z-index:-15880192;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0422DFE0" w14:textId="152323E5" w:rsidR="00CC6EEF" w:rsidRDefault="00CC6EEF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="1F838F74">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject602539082" o:spid="_x0000_s2053" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:552.7pt;height:157.9pt;rotation:315;z-index:-15872000;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BB38722" w14:textId="11267CB5" w:rsidR="00CC6EEF" w:rsidRDefault="00CC6EEF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="3F4D3CE9">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject602539083" o:spid="_x0000_s2054" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:552.7pt;height:157.9pt;rotation:315;z-index:-15869952;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FF5FA5F" w14:textId="217BF4AB" w:rsidR="00CC6EEF" w:rsidRDefault="00CC6EEF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="0D376720">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject602539081" o:spid="_x0000_s2052" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:552.7pt;height:157.9pt;rotation:315;z-index:-15874048;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="071264B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBCCEA3A"/>
     <w:lvl w:ilvl="0" w:tplc="36884760">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
@@ -12474,89 +12783,97 @@
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1597129169">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1525482980">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="693386157">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2055"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB721D"/>
+    <w:rsid w:val="002A4288"/>
     <w:rsid w:val="00402FC7"/>
     <w:rsid w:val="009B73D4"/>
+    <w:rsid w:val="00CC6EEF"/>
     <w:rsid w:val="00EB721D"/>
     <w:rsid w:val="00F16319"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2055"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4D598529"/>
   <w15:docId w15:val="{1FCC5505-06F2-442A-B1B4-92962ADF69E7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -13064,59 +13381,107 @@
       <w:b/>
       <w:bCs/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1080" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="78"/>
       <w:ind w:left="107"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC6EEF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CC6EEF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC6EEF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CC6EEF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategies.workforcegps.org/)" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncworkscommission@commerce.nc.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncworkscommission@commerce.nc.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncworkscommission@commerce.nc.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strategies.workforcegps.org/)" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncworkscommission@commerce.nc.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>