--- v0 (2026-05-15)
+++ v1 (2026-07-21)
@@ -1,41 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5DCD5FFF" w14:textId="469E6000" w:rsidR="00BC45A7" w:rsidRPr="0086784C" w:rsidRDefault="003A1827" w:rsidP="0086784C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
@@ -810,51 +816,56 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="0086784C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="003A1827" w:rsidRPr="0086784C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please include additional pages as needed.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00563435" w:rsidRPr="0086784C" w:rsidSect="0068341B">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="34145896" w14:textId="77777777" w:rsidR="0068341B" w:rsidRDefault="0068341B" w:rsidP="006908CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="46AB86CD" w14:textId="77777777" w:rsidR="0068341B" w:rsidRDefault="0068341B" w:rsidP="006908CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -886,50 +897,60 @@
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74AC032C" w14:textId="77777777" w:rsidR="00A32F42" w:rsidRDefault="00A32F42">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="505022922"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="44846F0D" w14:textId="17DD47C1" w:rsidR="0026217B" w:rsidRPr="006908CE" w:rsidRDefault="0026217B" w:rsidP="0026217B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
@@ -1122,178 +1143,346 @@
             <w:r w:rsidR="00F347C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="0086784C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54B394AC" w14:textId="77777777" w:rsidR="00A32F42" w:rsidRDefault="00A32F42">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3B26D38A" w14:textId="77777777" w:rsidR="0068341B" w:rsidRDefault="0068341B" w:rsidP="006908CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="78A43884" w14:textId="77777777" w:rsidR="0068341B" w:rsidRDefault="0068341B" w:rsidP="006908CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="0DFCBE02" w14:textId="77777777" w:rsidR="0068341B" w:rsidRDefault="0068341B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E874D6D" w14:textId="4747C1E5" w:rsidR="00A32F42" w:rsidRDefault="00A32F42">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:ins w:id="1" w:author="Cassar, Salvatore" w:date="2026-07-01T09:32:00Z" w16du:dateUtc="2026-07-01T13:32:00Z">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="5721D07A">
+          <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+            <v:formulas>
+              <v:f eqn="sum #0 0 10800"/>
+              <v:f eqn="prod #0 2 1"/>
+              <v:f eqn="sum 21600 0 @1"/>
+              <v:f eqn="sum 0 0 @2"/>
+              <v:f eqn="sum 21600 0 @3"/>
+              <v:f eqn="if @0 @3 0"/>
+              <v:f eqn="if @0 21600 @1"/>
+              <v:f eqn="if @0 0 @2"/>
+              <v:f eqn="if @0 @4 21600"/>
+              <v:f eqn="mid @5 @6"/>
+              <v:f eqn="mid @8 @5"/>
+              <v:f eqn="mid @7 @8"/>
+              <v:f eqn="mid @6 @7"/>
+              <v:f eqn="sum @6 0 @5"/>
+            </v:formulas>
+            <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+            <v:textpath on="t" fitshape="t"/>
+            <v:handles>
+              <v:h position="#0,bottomRight" xrange="6629,14971"/>
+            </v:handles>
+            <o:lock v:ext="edit" text="t" shapetype="t"/>
+          </v:shapetype>
+          <v:shape id="PowerPlusWaterMarkObject603815485" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:513.2pt;height:146.6pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+            <v:fill opacity=".5"/>
+            <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:ins>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F7FF50A" w14:textId="5CC8CC40" w:rsidR="00A32F42" w:rsidRDefault="00A32F42">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:ins w:id="2" w:author="Cassar, Salvatore" w:date="2026-07-01T09:32:00Z" w16du:dateUtc="2026-07-01T13:32:00Z">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="7085EC57">
+          <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+            <v:formulas>
+              <v:f eqn="sum #0 0 10800"/>
+              <v:f eqn="prod #0 2 1"/>
+              <v:f eqn="sum 21600 0 @1"/>
+              <v:f eqn="sum 0 0 @2"/>
+              <v:f eqn="sum 21600 0 @3"/>
+              <v:f eqn="if @0 @3 0"/>
+              <v:f eqn="if @0 21600 @1"/>
+              <v:f eqn="if @0 0 @2"/>
+              <v:f eqn="if @0 @4 21600"/>
+              <v:f eqn="mid @5 @6"/>
+              <v:f eqn="mid @8 @5"/>
+              <v:f eqn="mid @7 @8"/>
+              <v:f eqn="mid @6 @7"/>
+              <v:f eqn="sum @6 0 @5"/>
+            </v:formulas>
+            <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+            <v:textpath on="t" fitshape="t"/>
+            <v:handles>
+              <v:h position="#0,bottomRight" xrange="6629,14971"/>
+            </v:handles>
+            <o:lock v:ext="edit" text="t" shapetype="t"/>
+          </v:shapetype>
+          <v:shape id="PowerPlusWaterMarkObject603815486" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:513.2pt;height:146.6pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+            <v:fill opacity=".5"/>
+            <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:ins>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3035941E" w14:textId="3BC921A3" w:rsidR="00A32F42" w:rsidRDefault="00A32F42">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:ins w:id="3" w:author="Cassar, Salvatore" w:date="2026-07-01T09:32:00Z" w16du:dateUtc="2026-07-01T13:32:00Z">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="18096735">
+          <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+            <v:formulas>
+              <v:f eqn="sum #0 0 10800"/>
+              <v:f eqn="prod #0 2 1"/>
+              <v:f eqn="sum 21600 0 @1"/>
+              <v:f eqn="sum 0 0 @2"/>
+              <v:f eqn="sum 21600 0 @3"/>
+              <v:f eqn="if @0 @3 0"/>
+              <v:f eqn="if @0 21600 @1"/>
+              <v:f eqn="if @0 0 @2"/>
+              <v:f eqn="if @0 @4 21600"/>
+              <v:f eqn="mid @5 @6"/>
+              <v:f eqn="mid @8 @5"/>
+              <v:f eqn="mid @7 @8"/>
+              <v:f eqn="mid @6 @7"/>
+              <v:f eqn="sum @6 0 @5"/>
+            </v:formulas>
+            <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+            <v:textpath on="t" fitshape="t"/>
+            <v:handles>
+              <v:h position="#0,bottomRight" xrange="6629,14971"/>
+            </v:handles>
+            <o:lock v:ext="edit" text="t" shapetype="t"/>
+          </v:shapetype>
+          <v:shape id="PowerPlusWaterMarkObject603815484" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:513.2pt;height:146.6pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+            <v:fill opacity=".5"/>
+            <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:ins>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Cassar, Salvatore">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::salvatore.cassar@commerce.nc.gov::7f1cd486-57d2-463f-aeb6-5e159047973a"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC45A7"/>
     <w:rsid w:val="000129E6"/>
     <w:rsid w:val="00026507"/>
     <w:rsid w:val="00061BC8"/>
     <w:rsid w:val="000A3B66"/>
     <w:rsid w:val="00114AB2"/>
     <w:rsid w:val="001F2E8B"/>
     <w:rsid w:val="0026217B"/>
     <w:rsid w:val="00291340"/>
     <w:rsid w:val="003904BA"/>
     <w:rsid w:val="003A1827"/>
     <w:rsid w:val="003C1D74"/>
     <w:rsid w:val="00426FFC"/>
     <w:rsid w:val="00475145"/>
     <w:rsid w:val="004A5CD3"/>
     <w:rsid w:val="004C51EB"/>
     <w:rsid w:val="00563435"/>
     <w:rsid w:val="0058369E"/>
     <w:rsid w:val="005A56ED"/>
     <w:rsid w:val="005D5398"/>
     <w:rsid w:val="00632FE5"/>
     <w:rsid w:val="0068341B"/>
     <w:rsid w:val="0068582A"/>
     <w:rsid w:val="006908CE"/>
     <w:rsid w:val="0078252E"/>
     <w:rsid w:val="0078479E"/>
     <w:rsid w:val="007D4E2D"/>
+    <w:rsid w:val="007E030F"/>
     <w:rsid w:val="007F7654"/>
     <w:rsid w:val="00805DF4"/>
     <w:rsid w:val="00840CE7"/>
     <w:rsid w:val="00857662"/>
     <w:rsid w:val="0086784C"/>
     <w:rsid w:val="009B5B14"/>
     <w:rsid w:val="009E4A8E"/>
     <w:rsid w:val="00A05AFF"/>
+    <w:rsid w:val="00A32F42"/>
     <w:rsid w:val="00A82F4F"/>
     <w:rsid w:val="00A937C8"/>
     <w:rsid w:val="00AA3459"/>
     <w:rsid w:val="00AD7235"/>
     <w:rsid w:val="00B15113"/>
     <w:rsid w:val="00BA7CCC"/>
     <w:rsid w:val="00BC45A7"/>
     <w:rsid w:val="00BE2ED8"/>
     <w:rsid w:val="00D142C9"/>
     <w:rsid w:val="00D67122"/>
     <w:rsid w:val="00DD3848"/>
     <w:rsid w:val="00DD6C56"/>
     <w:rsid w:val="00E256E6"/>
     <w:rsid w:val="00ED3BB8"/>
     <w:rsid w:val="00F347C8"/>
     <w:rsid w:val="00F74E7C"/>
     <w:rsid w:val="00F81DA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0660383E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{585D1C29-FBB2-475D-8580-2578D2198C25}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -1904,51 +2093,51 @@
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005D5398"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2181,89 +2370,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...37 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002981659B244BE342A92C3B1847F97C64" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b1a5eb9ef3d8b146aa2e625903053bc8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="2af2b31b-fcf0-44fb-a755-8016889d593d" xmlns:ns3="d410191d-dd08-4971-b00a-0585ce489b21" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4242c0563a9242a5b8766eb608defc2b" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="2af2b31b-fcf0-44fb-a755-8016889d593d"/>
     <xsd:import namespace="d410191d-dd08-4971-b00a-0585ce489b21"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -2477,86 +2627,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2af2b31b-fcf0-44fb-a755-8016889d593d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d410191d-dd08-4971-b00a-0585ce489b21" xsi:nil="true"/>
+    <SharedWithUsers xmlns="d410191d-dd08-4971-b00a-0585ce489b21">
+      <UserInfo>
+        <DisplayName>Izod, Annie</DisplayName>
+        <AccountId>13</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Green, Veronica H</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Bain, James W</DisplayName>
+        <AccountId>12</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C4BA21C-5657-4C54-A124-323A67C2194E}">
-[...18 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{820DC0B2-552A-4CD2-8C7F-4E33C7181B02}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="2af2b31b-fcf0-44fb-a755-8016889d593d"/>
     <ds:schemaRef ds:uri="d410191d-dd08-4971-b00a-0585ce489b21"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2CF153D-BD11-4E06-A871-E55E14CC8C0D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C4BA21C-5657-4C54-A124-323A67C2194E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="2af2b31b-fcf0-44fb-a755-8016889d593d"/>
+    <ds:schemaRef ds:uri="d410191d-dd08-4971-b00a-0585ce489b21"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>30</Words>
   <Characters>174</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>