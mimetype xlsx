--- v0 (2026-05-15)
+++ v1 (2026-07-21)
@@ -7,54 +7,54 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\DWS002\Users$\salvatore.cassar\Documents\Commission Policy Statements\CPSs - Accessibility Compliance\CPS 02-2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\DWS002\Users$\salvatore.cassar\Documents\Commission Policy Statements\Rescinded-Expired CPSs\CPS 02-2024 - Expired\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5F4B9DF3-775A-467C-9263-6F523747129F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{753E40DF-459C-4C68-9632-7B1F1CE4053C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -109,100 +109,119 @@
   <si>
     <t>Staff fringe benefits</t>
   </si>
   <si>
     <t>Travel</t>
   </si>
   <si>
     <t>Materials and supplies</t>
   </si>
   <si>
     <t>Training components</t>
   </si>
   <si>
     <t>Supportive services</t>
   </si>
   <si>
     <t>Direct participant expenses</t>
   </si>
   <si>
     <t>Other expenses – please specify</t>
   </si>
   <si>
     <t xml:space="preserve">*Up to 5% of the total grant award can be used for the Local Workforce Development Board Administration Fee.  </t>
   </si>
   <si>
-    <t>NCWorks Local Innovation Reentry Fund Grant Budget Summary</t>
+    <r>
+      <t xml:space="preserve">NCWorks Local Innovation Reentry Fund Grant Budget Summary - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>EXPIRED</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE7E6E6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
@@ -249,55 +268,55 @@
     </xf>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -547,68 +566,68 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="7" width="30.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="10" t="s">
+      <c r="A1" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="10"/>
-[...4 lines deleted...]
-      <c r="G1" s="10"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="11"/>
     </row>
     <row r="2" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="9"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
     </row>
     <row r="3" spans="1:7" ht="54.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>4</v>
@@ -802,122 +821,111 @@
     </row>
     <row r="13" spans="1:7" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="4">
         <f>SUM(B4:B12)</f>
         <v>0</v>
       </c>
       <c r="C13" s="4">
         <f>SUM(C4:C12)</f>
         <v>0</v>
       </c>
       <c r="D13" s="4"/>
       <c r="E13" s="4">
         <f>SUM(E4:E12)</f>
         <v>0</v>
       </c>
       <c r="F13" s="4"/>
       <c r="G13" s="4">
         <f>SUM(G4:G12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="56.5" x14ac:dyDescent="0.35">
-      <c r="A14" s="11" t="s">
+      <c r="A14" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="11"/>
-      <c r="C14" s="11"/>
+      <c r="B14" s="10"/>
+      <c r="C14" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter>
+    <oddHeader>&amp;C&amp;"-,Bold"&amp;24&amp;KFF0000Expired</oddHeader>
     <oddFooter>&amp;R&amp;"Times New Roman,Regular"&amp;8Commission Policy Statement: CPS 02-2024 
 Attachment 4 
 Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2af2b31b-fcf0-44fb-a755-8016889d593d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="d410191d-dd08-4971-b00a-0585ce489b21" xsi:nil="true"/>
     <SharedWithUsers xmlns="d410191d-dd08-4971-b00a-0585ce489b21">
       <UserInfo>
         <DisplayName>Izod, Annie</DisplayName>
         <AccountId>13</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Green, Veronica H</DisplayName>
         <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Bain, James W</DisplayName>
         <AccountId>12</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002981659B244BE342A92C3B1847F97C64" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b1a5eb9ef3d8b146aa2e625903053bc8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="2af2b31b-fcf0-44fb-a755-8016889d593d" xmlns:ns3="d410191d-dd08-4971-b00a-0585ce489b21" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4242c0563a9242a5b8766eb608defc2b" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="2af2b31b-fcf0-44fb-a755-8016889d593d"/>
     <xsd:import namespace="d410191d-dd08-4971-b00a-0585ce489b21"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -1131,92 +1139,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DE16B24-82E5-4E9D-AE59-E8F8EB2183EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="d410191d-dd08-4971-b00a-0585ce489b21"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="2af2b31b-fcf0-44fb-a755-8016889d593d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B87590C0-378A-4C8D-A198-DB4C20E6718E}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46ED3E92-D948-4428-8148-F83797696EE4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="2af2b31b-fcf0-44fb-a755-8016889d593d"/>
     <ds:schemaRef ds:uri="d410191d-dd08-4971-b00a-0585ce489b21"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B87590C0-378A-4C8D-A198-DB4C20E6718E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>