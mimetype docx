--- v0 (2026-04-19)
+++ v1 (2026-09-10)
@@ -1,41 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2C5A9B34" w14:textId="77777777" w:rsidR="00115F70" w:rsidRDefault="00115F70">
       <w:pPr>
         <w:spacing w:before="9" w:after="0" w:line="80" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AC4E2C5" w14:textId="77777777" w:rsidR="00115F70" w:rsidRDefault="00115F70">
@@ -4008,51 +4013,56 @@
         </w:rPr>
         <w:t>provider’s handbook or catalog</w:t>
       </w:r>
       <w:r w:rsidRPr="008D58CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3824BA21" w14:textId="77777777" w:rsidR="008D58CE" w:rsidRPr="008D58CE" w:rsidRDefault="008D58CE" w:rsidP="008D58CE">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008D58CE" w:rsidRPr="008D58CE" w:rsidSect="00862094">
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="-450" w:right="1440" w:bottom="360" w:left="1440" w:header="720" w:footer="310" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="64C843B4" w14:textId="77777777" w:rsidR="00224AE8" w:rsidRDefault="00224AE8" w:rsidP="00221323">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5AC39D65" w14:textId="77777777" w:rsidR="00224AE8" w:rsidRDefault="00224AE8" w:rsidP="00221323">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4151,88 +4161,243 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F2A7C92" w14:textId="77777777" w:rsidR="00734DC1" w:rsidRDefault="00734DC1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B745D8A" w14:textId="77777777" w:rsidR="00292C55" w:rsidRDefault="00292C55">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BFB604C" w14:textId="77777777" w:rsidR="00734DC1" w:rsidRDefault="00734DC1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5C7B9427" w14:textId="77777777" w:rsidR="00224AE8" w:rsidRDefault="00224AE8" w:rsidP="00221323">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="00CD8B84" w14:textId="77777777" w:rsidR="00224AE8" w:rsidRDefault="00224AE8" w:rsidP="00221323">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="60608649" w14:textId="77777777" w:rsidR="00224AE8" w:rsidRDefault="00224AE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="701CE71E" w14:textId="71C52FA5" w:rsidR="00734DC1" w:rsidRDefault="00734DC1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="19266A35">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject283678485" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:539.85pt;height:119.95pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B54E94D" w14:textId="2AD35B46" w:rsidR="00734DC1" w:rsidRDefault="00734DC1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="082C6961">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject283678486" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:539.85pt;height:119.95pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="071BE540" w14:textId="6EA8317B" w:rsidR="00734DC1" w:rsidRDefault="00734DC1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="26B45185">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject283678484" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:539.85pt;height:119.95pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E38724F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45785812"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4802,50 +4967,56 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1719165982">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1400665598">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="703941900">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2033451660">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00115F70"/>
     <w:rsid w:val="000203C2"/>
     <w:rsid w:val="00020AD8"/>
     <w:rsid w:val="00021857"/>
     <w:rsid w:val="00056613"/>
@@ -4905,73 +5076,75 @@
     <w:rsid w:val="003B7AA9"/>
     <w:rsid w:val="003C4249"/>
     <w:rsid w:val="003C5753"/>
     <w:rsid w:val="003D4C6F"/>
     <w:rsid w:val="003F4618"/>
     <w:rsid w:val="00402885"/>
     <w:rsid w:val="004142AF"/>
     <w:rsid w:val="00421EA3"/>
     <w:rsid w:val="004242D8"/>
     <w:rsid w:val="004434F6"/>
     <w:rsid w:val="0044425F"/>
     <w:rsid w:val="00452D9A"/>
     <w:rsid w:val="00471E20"/>
     <w:rsid w:val="00481AB7"/>
     <w:rsid w:val="00493C7B"/>
     <w:rsid w:val="00496866"/>
     <w:rsid w:val="004A251A"/>
     <w:rsid w:val="004A796C"/>
     <w:rsid w:val="004C30B7"/>
     <w:rsid w:val="004C48CD"/>
     <w:rsid w:val="004F5302"/>
     <w:rsid w:val="0050080F"/>
     <w:rsid w:val="00506422"/>
     <w:rsid w:val="0051282D"/>
     <w:rsid w:val="0051657F"/>
+    <w:rsid w:val="00520BF4"/>
     <w:rsid w:val="005549A4"/>
     <w:rsid w:val="005551B3"/>
     <w:rsid w:val="00575AAC"/>
     <w:rsid w:val="005822F1"/>
     <w:rsid w:val="005C6C30"/>
     <w:rsid w:val="005E09BE"/>
     <w:rsid w:val="005E17E3"/>
     <w:rsid w:val="005E2BEC"/>
     <w:rsid w:val="005E7750"/>
     <w:rsid w:val="005E7D52"/>
     <w:rsid w:val="005F4763"/>
     <w:rsid w:val="006213EA"/>
     <w:rsid w:val="006270E3"/>
     <w:rsid w:val="00654BFB"/>
     <w:rsid w:val="006828ED"/>
     <w:rsid w:val="006A027C"/>
     <w:rsid w:val="006B09E0"/>
     <w:rsid w:val="006B694F"/>
     <w:rsid w:val="006C0830"/>
     <w:rsid w:val="006D12D4"/>
     <w:rsid w:val="006D52B1"/>
     <w:rsid w:val="006F2ACB"/>
     <w:rsid w:val="00703774"/>
+    <w:rsid w:val="00734DC1"/>
     <w:rsid w:val="007353B3"/>
     <w:rsid w:val="00741090"/>
     <w:rsid w:val="007517A4"/>
     <w:rsid w:val="00763C10"/>
     <w:rsid w:val="0078071C"/>
     <w:rsid w:val="00790E14"/>
     <w:rsid w:val="007B40C5"/>
     <w:rsid w:val="007C15BC"/>
     <w:rsid w:val="007D0DF5"/>
     <w:rsid w:val="007D5489"/>
     <w:rsid w:val="007D6CDD"/>
     <w:rsid w:val="007E4678"/>
     <w:rsid w:val="00803C3C"/>
     <w:rsid w:val="00810FE5"/>
     <w:rsid w:val="00813822"/>
     <w:rsid w:val="00817383"/>
     <w:rsid w:val="00821B26"/>
     <w:rsid w:val="00822D0D"/>
     <w:rsid w:val="00852FEE"/>
     <w:rsid w:val="00853802"/>
     <w:rsid w:val="0086719C"/>
     <w:rsid w:val="00867BE6"/>
     <w:rsid w:val="00886F58"/>
     <w:rsid w:val="008A43A1"/>
     <w:rsid w:val="008A7E95"/>
@@ -5098,51 +5271,51 @@
     <w:rsid w:val="6FF788D7"/>
     <w:rsid w:val="70FE3B4D"/>
     <w:rsid w:val="710E9885"/>
     <w:rsid w:val="716247BA"/>
     <w:rsid w:val="730FECF5"/>
     <w:rsid w:val="78CDB8A1"/>
     <w:rsid w:val="7B578FF5"/>
     <w:rsid w:val="7CB2ADF0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="73FFB685"/>
   <w15:docId w15:val="{DBC1DF05-18F1-491E-8A24-94013C3DF168}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -9510,51 +9683,51 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2102947531">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9809,50 +9982,68 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100210CCAAE3D7E2B4BA2C9BEF226C0DFE7" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="34898d8deb95d968a6a6da48e0d0a0b4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns3="fbd75b59-e004-4ff8-9529-f0e5385aaad4" xmlns:ns4="826c830a-bd9a-4134-9ff1-cf35e93d01e9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7de811944dacdae88ccdc05f3e356970" ns1:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="fbd75b59-e004-4ff8-9529-f0e5385aaad4"/>
     <xsd:import namespace="826c830a-bd9a-4134-9ff1-cf35e93d01e9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
@@ -10034,102 +10225,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9686B7E4-7157-4B64-A5FD-F28B74E2113E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0A6C015-EA10-4758-8D35-4B2D85B7DA1F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{962FEF1E-A73D-49F8-9AA0-A49BCEAA2CAF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fbd75b59-e004-4ff8-9529-f0e5385aaad4"/>
     <ds:schemaRef ds:uri="826c830a-bd9a-4134-9ff1-cf35e93d01e9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>289</Words>
   <Characters>1650</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>