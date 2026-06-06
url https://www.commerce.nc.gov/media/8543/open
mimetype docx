--- v0 (2026-04-26)
+++ v1 (2026-06-06)
@@ -1,38 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="44BD451E" w14:textId="77777777" w:rsidR="00641E5D" w:rsidRPr="00C73093" w:rsidRDefault="00641E5D" w:rsidP="00641E5D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -1446,51 +1451,51 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="76"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:w w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C73093">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:w w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Type of Organization:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23AEEBDD" w14:textId="77777777" w:rsidR="00641E5D" w:rsidRPr="00C73093" w:rsidRDefault="00B3271D" w:rsidP="006D3A89">
+          <w:p w14:paraId="23AEEBDD" w14:textId="77777777" w:rsidR="00641E5D" w:rsidRPr="00C73093" w:rsidRDefault="00004492" w:rsidP="006D3A89">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="76"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="22"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="2132511694"/>
                 <w14:checkbox>
@@ -1542,51 +1547,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00641E5D" w:rsidRPr="00C73093">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="22"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00641E5D" w:rsidRPr="00C73093">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">    Private Non-Profit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="089B3E40" w14:textId="77777777" w:rsidR="00641E5D" w:rsidRPr="00C73093" w:rsidRDefault="00B3271D" w:rsidP="006D3A89">
+          <w:p w14:paraId="089B3E40" w14:textId="77777777" w:rsidR="00641E5D" w:rsidRPr="00C73093" w:rsidRDefault="00004492" w:rsidP="006D3A89">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="76"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="22"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="-1845006052"/>
                 <w14:checkbox>
@@ -9534,51 +9539,50 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Work Experience (WEX) Trainee Evaluation Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11FE4442" w14:textId="77777777" w:rsidR="00641E5D" w:rsidRPr="00C73093" w:rsidRDefault="00641E5D" w:rsidP="008E5AC5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C73093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>WDB Name: ________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="628D4588" w14:textId="77777777" w:rsidR="00641E5D" w:rsidRPr="00C73093" w:rsidRDefault="00641E5D" w:rsidP="008E5AC5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C73093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>WEX Provider Name: ________________</w:t>
       </w:r>
     </w:p>
@@ -14221,50 +14225,51 @@
       <w:tr w:rsidR="00641E5D" w:rsidRPr="00C73093" w14:paraId="2FACBACF" w14:textId="77777777" w:rsidTr="006D3A89">
         <w:trPr>
           <w:trHeight w:val="463"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57A205D1" w14:textId="77777777" w:rsidR="00641E5D" w:rsidRPr="00C73093" w:rsidRDefault="00641E5D" w:rsidP="006D3A89">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="169" w:lineRule="exact"/>
               <w:ind w:left="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C73093">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Trainee</w:t>
             </w:r>
             <w:r w:rsidRPr="00C73093">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C73093">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
@@ -14466,51 +14471,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>items)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C4D067" w14:textId="77777777" w:rsidR="00641E5D" w:rsidRPr="00C73093" w:rsidRDefault="00641E5D" w:rsidP="00641E5D">
       <w:pPr>
         <w:spacing w:before="171"/>
         <w:ind w:left="106"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C73093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E9A899" w14:textId="77777777" w:rsidR="00641E5D" w:rsidRPr="00C73093" w:rsidRDefault="00641E5D" w:rsidP="00641E5D">
       <w:pPr>
         <w:spacing w:before="92"/>
         <w:ind w:left="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BF5BA11" w14:textId="77777777" w:rsidR="00641E5D" w:rsidRPr="00C73093" w:rsidRDefault="00641E5D" w:rsidP="00641E5D">
       <w:pPr>
         <w:spacing w:before="92"/>
         <w:ind w:left="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -14785,51 +14789,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Work Experience (WEX) Worksite Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E16581D" w14:textId="77777777" w:rsidR="00641E5D" w:rsidRPr="00C73093" w:rsidRDefault="00641E5D" w:rsidP="00641E5D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C73093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Workforce Innovation and Opportunity Act (WIOA)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A3F1253" w14:textId="77777777" w:rsidR="00641E5D" w:rsidRPr="00C73093" w:rsidRDefault="00641E5D" w:rsidP="00641E5D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C73093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>WEX Worksite Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30AEC010" w14:textId="77777777" w:rsidR="00641E5D" w:rsidRPr="00C73093" w:rsidRDefault="00641E5D" w:rsidP="00641E5D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -16081,51 +16084,51 @@
             <w:tcW w:w="7203" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0BBF7F87" w14:textId="77777777" w:rsidR="002562CF" w:rsidRDefault="002562CF" w:rsidP="00A30473">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Work Schedule:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6190A557" w14:textId="2B305C6C" w:rsidR="002562CF" w:rsidRDefault="00B3271D" w:rsidP="002562CF">
+          <w:p w14:paraId="6190A557" w14:textId="2B305C6C" w:rsidR="002562CF" w:rsidRDefault="00004492" w:rsidP="002562CF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="41" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:kern w:val="0"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="-1726519845"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -16305,51 +16308,51 @@
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:kern w:val="0"/>
                     <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002562CF" w:rsidRPr="008E5AC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002562CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Friday </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EC8562D" w14:textId="192F75CC" w:rsidR="002562CF" w:rsidRPr="002562CF" w:rsidRDefault="00B3271D" w:rsidP="002562CF">
+          <w:p w14:paraId="0EC8562D" w14:textId="192F75CC" w:rsidR="002562CF" w:rsidRPr="002562CF" w:rsidRDefault="00004492" w:rsidP="002562CF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="41" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:kern w:val="0"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:id w:val="1126351007"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -17646,51 +17649,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5AC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5AC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5AC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>resolved</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ECDE419" w14:textId="77777777" w:rsidR="00641E5D" w:rsidRPr="008E5AC5" w:rsidRDefault="00641E5D" w:rsidP="007D599A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1619"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5AC5">
         <w:rPr>
@@ -20732,51 +20734,56 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>DATE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="525DB9F3" w14:textId="77777777" w:rsidR="00641E5D" w:rsidRPr="00C73093" w:rsidRDefault="00641E5D" w:rsidP="00641E5D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00641E5D" w:rsidRPr="00C73093" w:rsidSect="008E5AC5">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="630" w:bottom="630" w:left="990" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="772573DD" w14:textId="77777777" w:rsidR="00D75495" w:rsidRDefault="00D75495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4FFC5CAD" w14:textId="77777777" w:rsidR="00D75495" w:rsidRDefault="00D75495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -20836,50 +20843,60 @@
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="200AEFE9" w14:textId="77777777" w:rsidR="00004492" w:rsidRDefault="00004492">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32D1E3EB" w14:textId="293E774F" w:rsidR="00641E5D" w:rsidRDefault="00641E5D" w:rsidP="00AF18E0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Operational Guidance: OG </w:t>
     </w:r>
     <w:r w:rsidR="00606179">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>0</w:t>
@@ -21014,77 +21031,222 @@
     </w:r>
     <w:r w:rsidRPr="009172E1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="009172E1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="009172E1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B52246B" w14:textId="77777777" w:rsidR="00004492" w:rsidRDefault="00004492">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2F4E562F" w14:textId="77777777" w:rsidR="00D75495" w:rsidRDefault="00D75495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="047B93A6" w14:textId="77777777" w:rsidR="00D75495" w:rsidRDefault="00D75495">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F5CC4B1" w14:textId="08608947" w:rsidR="00004492" w:rsidRDefault="00004492">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="19C07BF8">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject510141719" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:544.45pt;height:204.15pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B40A2C4" w14:textId="4FACA987" w:rsidR="00004492" w:rsidRDefault="00004492">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="2C33861C">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject510141720" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:544.45pt;height:204.15pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C21DE2C" w14:textId="3D61DED7" w:rsidR="00004492" w:rsidRDefault="00004492">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="707115E5">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject510141718" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:544.45pt;height:204.15pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="052A56BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFC21720"/>
     <w:lvl w:ilvl="0" w:tplc="6EA8B320">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="505" w:hanging="174"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
@@ -26424,70 +26586,78 @@
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1882744801">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="575676634">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1537549685">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1564608068">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="497699118">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00641E5D"/>
+    <w:rsid w:val="00004492"/>
     <w:rsid w:val="00007F71"/>
     <w:rsid w:val="0015401B"/>
+    <w:rsid w:val="001556DB"/>
     <w:rsid w:val="002562CF"/>
     <w:rsid w:val="00274FDC"/>
     <w:rsid w:val="002875BE"/>
     <w:rsid w:val="00387EFF"/>
     <w:rsid w:val="003F5049"/>
     <w:rsid w:val="004103C8"/>
     <w:rsid w:val="0042016A"/>
     <w:rsid w:val="00425B28"/>
     <w:rsid w:val="00425B99"/>
     <w:rsid w:val="00481401"/>
     <w:rsid w:val="005C08D4"/>
     <w:rsid w:val="00606179"/>
     <w:rsid w:val="006171C2"/>
     <w:rsid w:val="00641E5D"/>
     <w:rsid w:val="0068020C"/>
     <w:rsid w:val="00696DC4"/>
     <w:rsid w:val="0071171F"/>
     <w:rsid w:val="00782E8D"/>
     <w:rsid w:val="00796731"/>
     <w:rsid w:val="007D599A"/>
     <w:rsid w:val="008521C5"/>
     <w:rsid w:val="00867AD1"/>
     <w:rsid w:val="008E5AC5"/>
     <w:rsid w:val="009A3C21"/>
     <w:rsid w:val="009C521B"/>
@@ -26500,51 +26670,51 @@
     <w:rsid w:val="00D75495"/>
     <w:rsid w:val="00D83718"/>
     <w:rsid w:val="00DD3D39"/>
     <w:rsid w:val="00FE79DF"/>
     <w:rsid w:val="04FE989D"/>
     <w:rsid w:val="4B38CC29"/>
     <w:rsid w:val="7567716E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="39EA5059"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5E0DE260-26F5-4BEF-8C41-1199AD1CB54D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -27629,51 +27799,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00641E5D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>