--- v0 (2026-04-26)
+++ v1 (2026-06-06)
@@ -1,38 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54B9B5E1" w14:textId="77777777" w:rsidR="00AA148B" w:rsidRDefault="00FA6298">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Customized</w:t>
       </w:r>
@@ -1742,51 +1747,56 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">necessary </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>for:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5782866D" w14:textId="77777777" w:rsidR="00AA148B" w:rsidRDefault="00AA148B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00AA148B">
-          <w:footerReference w:type="default" r:id="rId7"/>
+          <w:headerReference w:type="even" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1380" w:right="1080" w:bottom="1260" w:left="1440" w:header="0" w:footer="1064" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="456BD8F1" w14:textId="77777777" w:rsidR="00AA148B" w:rsidRDefault="00FA6298">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1439"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="1439" w:hanging="359"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4486,51 +4496,51 @@
                                   <a:pt x="5944349" y="0"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:solidFill>
                             <a:srgbClr val="E2E2E2"/>
                           </a:solidFill>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="0C04743D" id="Group 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1in;margin-top:20pt;width:468.1pt;height:1.55pt;z-index:-15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="59448,196" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRz1FbWwQAADcZAAAOAAAAZHJzL2Uyb0RvYy54bWzsWVFv2zYQfh+w/yDofZFl2U4sxCmGtgkG&#10;FG2BZtgzLVGWMEnUSNpy/v2OpI6SbCuR27QdBsOASZkfyePdfXcn+vbNvsidHeUiY+XK9a8mrkPL&#10;iMVZuVm5fz7e/3bjOkKSMiY5K+nKfaLCfXP36y+3dRXSKUtZHlPuwCKlCOtq5aZSVqHniSilBRFX&#10;rKIlDCaMF0TCI994MSc1rF7k3nQyWXg143HFWUSFgF/fmUH3Tq+fJDSSn5JEUOnkKxdkk/qb6++1&#10;+vbubkm44aRKs6gRg3yFFAXJStjULvWOSOJseXa0VJFFnAmWyKuIFR5Lkiyi+gxwGn9ycJoHzraV&#10;PssmrDeVVROo9kBPX71s9HH3wKsv1WdupIfuBxb9LUAvXl1twu64et604H3CCzUJDuHstUafrEbp&#10;XjoR/DhfzmY316D4CMb85eJmbjQepWCWo1lR+v7ZeR4JzaZaNCtKXYHviFY94tvU8yUlFdVaF+r4&#10;n7mTxSs3cJ2SFODBD42zBOokamvAKP01T6JR5UjtBIvJoXbsKUkYbYV8oEyrmew+CGncNcYeSbEX&#10;7UvscnB65e65dnfpOuDu3HXA3ddG+RWRap6yneo6tbaTkSRFM6nRgu3oI9M4qYwF1jQoMOZ0PlOr&#10;gbAtKi8P0H4w8V2nh0YMthWubLGalLAuIrA1yGAyg5CCnjYIA6WOxLQHwY2wNRualfS25rw4jG0X&#10;5i8B2OgFx7G1J7U6PA99LGiUM0GNUMqQ2hrWuKCarvsIlmfxfZbnypyCb9Zvc+7sCPjJ8l59GqE7&#10;MCCZCI07q96axU/AhRrcf+WKf7aEU9fJ/yiBbaAiiR2OnTV2uMzfMh1+tSdxIR/3fxFeORV0V66E&#10;WPGRIelIiH4O8iuAwaqZJft9K1mSKRJo2YxEzQMEAEPH7x4JZoeRQBt8dCQAEvmBD4ugf5IQo2Xg&#10;X89NqNQ9Y1kMJF1joo4g37x+LDBSQCDQHaX5luGWg9et/GCoFtB39vEsfJFfADB7jkceBpLXocv7&#10;qfpc6HJcriCHGyo0iRM8up84dQkwmi4dF2qJ0i8rFnMfTf3DyWIlUYlTCzJAGJO0Os77PGc6QKQU&#10;tr18A+UD+iKOY2u5arb2x0NPbH7EnV7tYGq8Z1WgFBXMlqPCxlGIHEzzXeQJqfuq6IpwFhi9C5c7&#10;UobKVVhUQb8bqjsJ9ZJ3R773nA4ki8NAslBBeHQgOXCVazW5jSht6vWDINAhCgz5w8OJzb1GioFY&#10;8trJ158u5/p1ZpBnQBez6RnQ78OaS/pVNx6nbgtOswbM1k+/2vFHs8akX5U7/CHCaJ+91KpMkdXm&#10;3P9GrXp5tTuPLFAp9clyc1aKGSSLqjzsNdjP5IsV5LnXO50pm4sbDOJD1aquo+yr7GD+6FTxL2Be&#10;LMzsji8iu+c4C4yHHqz3The/2rCnUrbS+qX27d45/Y+yuL6Lhtt5ffvW/JOgrv+7z/qOqv2/4+5f&#10;AAAA//8DAFBLAwQUAAYACAAAACEA183fBOAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvD&#10;MAyF74P9B6PBbqudNhsli1NK2XYqg7WDsZsbq0loLIfYTdJ/P/W0nsSTHk/fy1eTa8WAfWg8aUhm&#10;CgRS6W1DlYbv/fvTEkSIhqxpPaGGCwZYFfd3ucmsH+kLh12sBIdQyIyGOsYukzKUNToTZr5D4tvR&#10;985Eln0lbW9GDnetnCv1Ip1piD/UpsNNjeVpd3YaPkYzrhfJ27A9HTeX3/3z5882Qa0fH6b1K4iI&#10;U/w3wxWf0aFgpoM/kw2iZZ2m3CVqSBXPq0Et1RzEgTeLBGSRy9sKxR8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAUc9RW1sEAAA3GQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA183fBOAAAAAKAQAADwAAAAAAAAAAAAAAAAC1BgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMIHAAAAAA==&#10;">
+              <v:group w14:anchorId="7AD6EFE2" id="Group 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1in;margin-top:20pt;width:468.1pt;height:1.55pt;z-index:-15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="59448,196" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRz1FbWwQAADcZAAAOAAAAZHJzL2Uyb0RvYy54bWzsWVFv2zYQfh+w/yDofZFl2U4sxCmGtgkG&#10;FG2BZtgzLVGWMEnUSNpy/v2OpI6SbCuR27QdBsOASZkfyePdfXcn+vbNvsidHeUiY+XK9a8mrkPL&#10;iMVZuVm5fz7e/3bjOkKSMiY5K+nKfaLCfXP36y+3dRXSKUtZHlPuwCKlCOtq5aZSVqHniSilBRFX&#10;rKIlDCaMF0TCI994MSc1rF7k3nQyWXg143HFWUSFgF/fmUH3Tq+fJDSSn5JEUOnkKxdkk/qb6++1&#10;+vbubkm44aRKs6gRg3yFFAXJStjULvWOSOJseXa0VJFFnAmWyKuIFR5Lkiyi+gxwGn9ycJoHzraV&#10;PssmrDeVVROo9kBPX71s9HH3wKsv1WdupIfuBxb9LUAvXl1twu64et604H3CCzUJDuHstUafrEbp&#10;XjoR/DhfzmY316D4CMb85eJmbjQepWCWo1lR+v7ZeR4JzaZaNCtKXYHviFY94tvU8yUlFdVaF+r4&#10;n7mTxSs3cJ2SFODBD42zBOokamvAKP01T6JR5UjtBIvJoXbsKUkYbYV8oEyrmew+CGncNcYeSbEX&#10;7UvscnB65e65dnfpOuDu3HXA3ddG+RWRap6yneo6tbaTkSRFM6nRgu3oI9M4qYwF1jQoMOZ0PlOr&#10;gbAtKi8P0H4w8V2nh0YMthWubLGalLAuIrA1yGAyg5CCnjYIA6WOxLQHwY2wNRualfS25rw4jG0X&#10;5i8B2OgFx7G1J7U6PA99LGiUM0GNUMqQ2hrWuKCarvsIlmfxfZbnypyCb9Zvc+7sCPjJ8l59GqE7&#10;MCCZCI07q96axU/AhRrcf+WKf7aEU9fJ/yiBbaAiiR2OnTV2uMzfMh1+tSdxIR/3fxFeORV0V66E&#10;WPGRIelIiH4O8iuAwaqZJft9K1mSKRJo2YxEzQMEAEPH7x4JZoeRQBt8dCQAEvmBD4ugf5IQo2Xg&#10;X89NqNQ9Y1kMJF1joo4g37x+LDBSQCDQHaX5luGWg9et/GCoFtB39vEsfJFfADB7jkceBpLXocv7&#10;qfpc6HJcriCHGyo0iRM8up84dQkwmi4dF2qJ0i8rFnMfTf3DyWIlUYlTCzJAGJO0Os77PGc6QKQU&#10;tr18A+UD+iKOY2u5arb2x0NPbH7EnV7tYGq8Z1WgFBXMlqPCxlGIHEzzXeQJqfuq6IpwFhi9C5c7&#10;UobKVVhUQb8bqjsJ9ZJ3R773nA4ki8NAslBBeHQgOXCVazW5jSht6vWDINAhCgz5w8OJzb1GioFY&#10;8trJ158u5/p1ZpBnQBez6RnQ78OaS/pVNx6nbgtOswbM1k+/2vFHs8akX5U7/CHCaJ+91KpMkdXm&#10;3P9GrXp5tTuPLFAp9clyc1aKGSSLqjzsNdjP5IsV5LnXO50pm4sbDOJD1aquo+yr7GD+6FTxL2Be&#10;LMzsji8iu+c4C4yHHqz3The/2rCnUrbS+qX27d45/Y+yuL6Lhtt5ffvW/JOgrv+7z/qOqv2/4+5f&#10;AAAA//8DAFBLAwQUAAYACAAAACEA183fBOAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvD&#10;MAyF74P9B6PBbqudNhsli1NK2XYqg7WDsZsbq0loLIfYTdJ/P/W0nsSTHk/fy1eTa8WAfWg8aUhm&#10;CgRS6W1DlYbv/fvTEkSIhqxpPaGGCwZYFfd3ucmsH+kLh12sBIdQyIyGOsYukzKUNToTZr5D4tvR&#10;985Eln0lbW9GDnetnCv1Ip1piD/UpsNNjeVpd3YaPkYzrhfJ27A9HTeX3/3z5882Qa0fH6b1K4iI&#10;U/w3wxWf0aFgpoM/kw2iZZ2m3CVqSBXPq0Et1RzEgTeLBGSRy9sKxR8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAUc9RW1sEAAA3GQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA183fBOAAAAAKAQAADwAAAAAAAAAAAAAAAAC1BgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMIHAAAAAA==&#10;">
                 <v:shape id="Graphic 3" o:spid="_x0000_s1027" style="position:absolute;width:59436;height:196;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5943600,19685" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTnv4VwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvujEWW6KriFDjQQ8mBa+P7GuSmn0bstuY/vuuIPQ4zMw3zHo7mEb01LnasoL5LAJB&#10;XFhdc6ngM/+YvoNwHlljY5kU/JKD7WY8WmOi7Z0v1Ge+FAHCLkEFlfdtIqUrKjLoZrYlDt6X7Qz6&#10;ILtS6g7vAW4aGUfRUhqsOSxU2NK+ouKW/RgFb+hOeX5+Pfbf6fkyxGlsrulBqZfJsFuB8DT4//Cz&#10;fdQKFvC4Em6A3PwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA057+FcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m5943600,254r-2299,l5941301,,3048,,,,,254,,3048,,19304r5943600,l5943600,254xe" fillcolor="#9f9f9f" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 4" o:spid="_x0000_s1028" style="position:absolute;left:59413;width:31;height:31;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3175,3175" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLGfiHwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeAVvNdtSxK5GqZaCFxW37f2xeWaXbl6WJPvHb2+EQo/DzPyGWW1G24iefKgdK3ieZSCI&#10;S6drNgq+vz6fFiBCRNbYOCYFVwqwWU8eVphrN/CZ+iIakSAcclRQxdjmUoayIoth5lri5F2ctxiT&#10;9EZqj0OC20a+ZNlcWqw5LVTY0q6i8rforAJ5WLxtr6dd15ricPzw3fBz6o1S08fxfQki0hj/w3/t&#10;vVbwCvcr6QbI9Q0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCLGfiHwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m3047,l,,,3048r3047,l3047,xe" fillcolor="#e2e2e2" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 5" o:spid="_x0000_s1029" style="position:absolute;width:59448;height:165;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5944870,16510" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAcl6QzxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcgTv6sZCbEldRbSCEig0CqV3h+xpEsyeDdk1Pz59t1Do5TAz3zCrzWBq0VHrKssKFvMI&#10;BHFudcWFgsv58PgCwnlkjbVlUjCSg8168rDCRNueP6jLfCEChF2CCkrvm0RKl5dk0M1tQxy8b9sa&#10;9EG2hdQt9gFuavkURUtpsOKwUGJDu5Lya3YzgfK5v5txjGtT3LZV+vx+ytO3L6Vm02H7CsLT4P/D&#10;f+2jVhDD75VwA+T6BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAByXpDPEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m3048,3048l,3048,,16002r3048,l3048,3048xem5944349,r-3035,l5941314,3048r3035,l5944349,xe" fillcolor="#9f9f9f" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 6" o:spid="_x0000_s1030" style="position:absolute;left:59413;top:30;width:31;height:133;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3175,13335" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAeAjQowwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeAUvolkVrKxGEVHQm90K9fjcPHfXbl6WJOr6702h0OMwM98w82VranEn5yvLCoaDBARx&#10;bnXFhYLj17Y/BeEDssbaMil4koflovM2x1TbB3/SPQuFiBD2KSooQ2hSKX1ekkE/sA1x9C7WGQxR&#10;ukJqh48IN7UcJclEGqw4LpTY0Lqk/Ce7GQXnocx61/1h7C69j0O2aZPd9+moVPe9Xc1ABGrDf/iv&#10;vdMKJvB7Jd4AuXgBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHgI0KMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m3047,l,,,12953r3047,l3047,xe" fillcolor="#e2e2e2" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 7" o:spid="_x0000_s1031" style="position:absolute;top:160;width:31;height:31;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3175,3175" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB34MfPwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpgq60jWKCoK4J6uXvb1t3rbV5qUk0dZ/vxGEPQ4z8w2zXHemFg9yvrKsYDJOQBDn&#10;VldcKLic96MFCB+QNdaWScGTPKxX/d4SU21bPtEjC4WIEPYpKihDaFIpfV6SQT+2DXH0fq0zGKJ0&#10;hdQO2wg3tZwmyVwarDgulNjQrqT8lt2NArI5Zkl7/Pqx1/3t+5rN3FbPlBoOus0niEBd+A+/2wet&#10;4ANeV+INkKs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHfgx8/BAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m3047,l,,,3048r3047,l3047,xe" fillcolor="#9f9f9f" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 8" o:spid="_x0000_s1032" style="position:absolute;top:160;width:59448;height:31;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5944870,3175" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBq/dHlwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LFLw1mwqGNM0qIigeCq22JdcxOybB7GzMrkn677uHQo+P952vJ9OKgXrXWFbwHMUgiEur&#10;G64UfH3unlIQziNrbC2Tgh9ysF7NHnLMtB35SMPJVyKEsMtQQe19l0npypoMush2xIG72N6gD7Cv&#10;pO5xDOGmlYs4TqTBhkNDjR1tayqvp7tR0Hxfl+MxKdOX86V9S4t3LPYfN6Xmj9PmFYSnyf+L/9wH&#10;rSBsDVfCDZCrXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBq/dHlwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m5941301,l3048,,,,,3048r3048,l5941301,3048r,-3048xem5944349,r-3035,l5941314,3048r3035,l5944349,xe" fillcolor="#e2e2e2" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
@@ -5189,51 +5199,51 @@
                                   <a:pt x="5944349" y="0"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:solidFill>
                             <a:srgbClr val="E2E2E2"/>
                           </a:solidFill>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="6F506DF0" id="Group 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1in;margin-top:17.7pt;width:468.1pt;height:1.55pt;z-index:-15728128;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="59448,196" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5fBZ1XgQAAMYYAAAOAAAAZHJzL2Uyb0RvYy54bWzsWW2PmzgQ/n7S/QfE99vwErIJ2mx1arur&#10;k6q2Uvd0nx0wAR1gznZC9t/f2MbgQF7IdreVqihSbOLBnnk8z8zYuXu3K3JriynLSLm03RvHtnAZ&#10;kTgr10v776eHP+a2xTgqY5STEi/tZ8zsd/e//3ZXVyH2SEryGFMLJilZWFdLO+W8CicTFqW4QOyG&#10;VLiEwYTQAnF4pOtJTFENsxf5xHOc2aQmNK4oiTBj8OsHNWjfy/mTBEf8S5IwzK18aYNuXH5T+b0S&#10;35P7OxSuKarSLGrUQC/QokBZCYu2U31AHFkbmg2mKrKIEkYSfhORYkKSJIuwtAGscZ2eNY+UbCpp&#10;yzqs11ULE0Dbw+nF00aft4+0+lZ9pUp76H4i0b8McJnU1To0x8XzuhPeJbQQL4ER1k4i+twiinfc&#10;iuDHYDGdzm8B+AjG3MVsHijEoxS2ZfBWlH48+d4EhWpRqVqrSl2B77AOHvZ98HxLUYUl6kyY/5Va&#10;WQzKgxElKsCFHxtvgV8AJbE4SAkEmyfWgDkSH3/mtPg4gZyztROF0YbxR0wk0Gj7iXHlsLHuoVT3&#10;ol2puxTcXjh8Lh2e2xY4PLUtcPiVgr9CXLwndk90rVrulNIkFRslFBGjBdniJyLluNgu2E8lpbca&#10;VO1k8tKUBasMKT2m20rOp2S82UzoBXPpUd2aUr7veCPElPKnpjONuExa745WL8oJw2opgaM0ocUW&#10;zDF3j5E8ix+yPBdoMrpevc+ptUWwTYsH8WlMM8TAy1movEn0ViR+Bmeswf2WNvtvgyi2rfyvEtwd&#10;YOS6Q3VnpTuU5++JjH9yIynjT7t/EK2sCrpLmwNZPxPt9SjUbgb6CwElK94syZ8bTpJM+KDUTWnU&#10;PAADFRvenorugIquQG80FcEBXN+dSv/0gql4F4U6ZPnubaDileyp3dVcNjdU4wRB//XpqLQALsqO&#10;0K+jmSKF70xv9xjWCWj3NNnTd91DMnJKZbAe1m1vzfGS/XVfhzIfPfG5UmZYM2geN2TQ2csbUEai&#10;N5oye4G6I8t+fp8FKidC5PjhhGk1EflLKnKENFCQQlryHV+WIqDqad4YgpoLujXp5QaL+aLxRz2u&#10;25Y7aukLRA8sPuDPXgpXxdZJCARQ/nQxKnSYgbJP5H3rTMkDWg+EWxUuEu7rMABD5Cxd20DfDNdG&#10;Yr3m35EHkCPBxB8EE//F+ReqOpm8u5jSJWDX91uW/vCA0mZgpcWRaPLaKdj1FoEEE7xXk0a3bRxR&#10;i14g+ja8uSZhcflw6OB+hDdQcfaOkLL2vDAJuzMvaI7R15oVEvl0fi7vKr6Ml3wbulyPeRfSBY5h&#10;PbpIt/9+urS1oriVknH+J53yWkVOHfRkaQVJ0rxNOVazSh83BXXu0K1Zs/bd/JDMGNLoivoMEU07&#10;zk5rCvf1HFR9h0vgoydngfpbV8DnsWhVGINFK3wWixdVwL9QJpdXw3BZLu/imot9cRtvPssbq+7v&#10;h/v/AQAA//8DAFBLAwQUAAYACAAAACEAHb+HPOAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBm92kTSTEbEop6qkItoJ422anSWh2NmS3SfrvnZ70+N483nyvWM+2EyMOvnWk&#10;IF5EIJAqZ1qqFXwd3p4yED5oMrpzhAqu6GFd3t8VOjduok8c96EWXEI+1wqaEPpcSl81aLVfuB6J&#10;byc3WB1YDrU0g5643HZyGUXP0uqW+EOje9w2WJ33F6vgfdLTZhW/jrvzaXv9OaQf37sYlXp8mDcv&#10;IALO4S8MN3xGh5KZju5CxouOdZLwlqBglSYgboEoi5YgjuxkKciykP8nlL8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAuXwWdV4EAADGGAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAHb+HPOAAAAAKAQAADwAAAAAAAAAAAAAAAAC4BgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMUHAAAAAA==&#10;">
+              <v:group w14:anchorId="3D572670" id="Group 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1in;margin-top:17.7pt;width:468.1pt;height:1.55pt;z-index:-15728128;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="59448,196" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5fBZ1XgQAAMYYAAAOAAAAZHJzL2Uyb0RvYy54bWzsWW2PmzgQ/n7S/QfE99vwErIJ2mx1arur&#10;k6q2Uvd0nx0wAR1gznZC9t/f2MbgQF7IdreVqihSbOLBnnk8z8zYuXu3K3JriynLSLm03RvHtnAZ&#10;kTgr10v776eHP+a2xTgqY5STEi/tZ8zsd/e//3ZXVyH2SEryGFMLJilZWFdLO+W8CicTFqW4QOyG&#10;VLiEwYTQAnF4pOtJTFENsxf5xHOc2aQmNK4oiTBj8OsHNWjfy/mTBEf8S5IwzK18aYNuXH5T+b0S&#10;35P7OxSuKarSLGrUQC/QokBZCYu2U31AHFkbmg2mKrKIEkYSfhORYkKSJIuwtAGscZ2eNY+UbCpp&#10;yzqs11ULE0Dbw+nF00aft4+0+lZ9pUp76H4i0b8McJnU1To0x8XzuhPeJbQQL4ER1k4i+twiinfc&#10;iuDHYDGdzm8B+AjG3MVsHijEoxS2ZfBWlH48+d4EhWpRqVqrSl2B77AOHvZ98HxLUYUl6kyY/5Va&#10;WQzKgxElKsCFHxtvgV8AJbE4SAkEmyfWgDkSH3/mtPg4gZyztROF0YbxR0wk0Gj7iXHlsLHuoVT3&#10;ol2puxTcXjh8Lh2e2xY4PLUtcPiVgr9CXLwndk90rVrulNIkFRslFBGjBdniJyLluNgu2E8lpbca&#10;VO1k8tKUBasMKT2m20rOp2S82UzoBXPpUd2aUr7veCPElPKnpjONuExa745WL8oJw2opgaM0ocUW&#10;zDF3j5E8ix+yPBdoMrpevc+ptUWwTYsH8WlMM8TAy1movEn0ViR+Bmeswf2WNvtvgyi2rfyvEtwd&#10;YOS6Q3VnpTuU5++JjH9yIynjT7t/EK2sCrpLmwNZPxPt9SjUbgb6CwElK94syZ8bTpJM+KDUTWnU&#10;PAADFRvenorugIquQG80FcEBXN+dSv/0gql4F4U6ZPnubaDileyp3dVcNjdU4wRB//XpqLQALsqO&#10;0K+jmSKF70xv9xjWCWj3NNnTd91DMnJKZbAe1m1vzfGS/XVfhzIfPfG5UmZYM2geN2TQ2csbUEai&#10;N5oye4G6I8t+fp8FKidC5PjhhGk1EflLKnKENFCQQlryHV+WIqDqad4YgpoLujXp5QaL+aLxRz2u&#10;25Y7aukLRA8sPuDPXgpXxdZJCARQ/nQxKnSYgbJP5H3rTMkDWg+EWxUuEu7rMABD5Cxd20DfDNdG&#10;Yr3m35EHkCPBxB8EE//F+ReqOpm8u5jSJWDX91uW/vCA0mZgpcWRaPLaKdj1FoEEE7xXk0a3bRxR&#10;i14g+ja8uSZhcflw6OB+hDdQcfaOkLL2vDAJuzMvaI7R15oVEvl0fi7vKr6Ml3wbulyPeRfSBY5h&#10;PbpIt/9+urS1oriVknH+J53yWkVOHfRkaQVJ0rxNOVazSh83BXXu0K1Zs/bd/JDMGNLoivoMEU07&#10;zk5rCvf1HFR9h0vgoydngfpbV8DnsWhVGINFK3wWixdVwL9QJpdXw3BZLu/imot9cRtvPssbq+7v&#10;h/v/AQAA//8DAFBLAwQUAAYACAAAACEAHb+HPOAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBm92kTSTEbEop6qkItoJ422anSWh2NmS3SfrvnZ70+N483nyvWM+2EyMOvnWk&#10;IF5EIJAqZ1qqFXwd3p4yED5oMrpzhAqu6GFd3t8VOjduok8c96EWXEI+1wqaEPpcSl81aLVfuB6J&#10;byc3WB1YDrU0g5643HZyGUXP0uqW+EOje9w2WJ33F6vgfdLTZhW/jrvzaXv9OaQf37sYlXp8mDcv&#10;IALO4S8MN3xGh5KZju5CxouOdZLwlqBglSYgboEoi5YgjuxkKciykP8nlL8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAuXwWdV4EAADGGAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAHb+HPOAAAAAKAQAADwAAAAAAAAAAAAAAAAC4BgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMUHAAAAAA==&#10;">
                 <v:shape id="Graphic 10" o:spid="_x0000_s1027" style="position:absolute;width:59436;height:190;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5943600,19050" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCUcbRZxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwNB&#10;DIXvBf/DEMFbO6ugyNppKYIiqJRWhfYWdtLdxZ3MMhm3q7++OQi9JbyX977Ml2PozEBJ2sgOrmcF&#10;GOIq+pZrB58fT9N7MJKRPXaRycEvCSwXF5M5lj4eeUPDNtdGQ1hKdNDk3JfWStVQQJnFnli1Q0wB&#10;s66ptj7hUcNDZ2+K4s4GbFkbGuzpsaHqe/sTHGz6991zenv9W3f2K+xTkttBxLmry3H1ACbTmM/m&#10;/+sXr/hKr7/oAHZxAgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJRxtFnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m5943600,l,,,266,,3302,,19050r5943600,l5943600,xe" fillcolor="#9f9f9f" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 11" o:spid="_x0000_s1028" style="position:absolute;left:59413;top:2;width:31;height:32;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3175,3175" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB+xVx+wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X+h/CFHqrWT0UuxrFWoRerHTV+7AZs4ubyZJkH/77piB4m4/vOcv1aBvRkw+1YwXTSQaCuHS6&#10;ZqPgdNy9zUGEiKyxcUwKbhRgvXp+WmKu3cC/1BfRiBTCIUcFVYxtLmUoK7IYJq4lTtzFeYsxQW+k&#10;9jikcNvIWZa9S4s1p4YKW9pWVF6LziqQ+/nH5+2w7VpT7H++fDecD71R6vVl3CxARBrjQ3x3f+s0&#10;fwr/v6QD5OoPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfsVcfsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m3047,l,,,3047r3047,l3047,xe" fillcolor="#e2e2e2" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 12" o:spid="_x0000_s1029" style="position:absolute;top:2;width:59448;height:165;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5944870,16510" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBilIu6xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvhf6HZQq9mU2FWolZRVqFlkDBtCDehuyYhGZnQ3Y1ib/eFYTeZnjvffMmXQ2mEWfqXG1ZwUsU&#10;gyAurK65VPD7s53MQTiPrLGxTApGcrBaPj6kmGjb847OuS9FgLBLUEHlfZtI6YqKDLrItsRBO9rO&#10;oA9rV0rdYR/gppHTOJ5JgzWHCxW29F5R8ZefTKDsPy5mHF8bU57Wdfb2/VVkm4NSz0/DegHC0+D/&#10;zff0pw71p3D7JQwgl1cAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYpSLusYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m3048,3035l,3035,,15989r3048,l3048,3035xem5944349,r-3035,l5941314,3035r3035,l5944349,xe" fillcolor="#9f9f9f" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 13" o:spid="_x0000_s1030" style="position:absolute;left:59413;top:33;width:31;height:133;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3175,13335" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6RfFywwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hhF6kZq1Qy3ajiFiwN7td0OO4mX3UzWRJUt3+eyMUepuP7znZajCduJDzrWUFs2kCgri0&#10;uuVaQfH1/vQKwgdkjZ1lUvBLHlbL0UOGqbZX/qRLHmoRQ9inqKAJoU+l9GVDBv3U9sSRq6wzGCJ0&#10;tdQOrzHcdPI5SV6kwZZjQ4M9bRoqz/mPUXCayXzy/bGfu2qy2OfbIdkdjoVSj+Nh/QYi0BD+xX/u&#10;nY7z53D/JR4glzcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAekXxcsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m3047,l,,,12953r3047,l3047,xe" fillcolor="#e2e2e2" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 14" o:spid="_x0000_s1031" style="position:absolute;top:162;width:31;height:32;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3175,3175" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBuX3bvvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTdGUVqUbZXRAWPVm9eBubsa02k5JEW/+9EQRv83ifM192phY3cr6yrOBrmIAgzq2u&#10;uFCw360GUxA+IGusLZOCO3lYLj56c0y1bXlLtywUIoawT1FBGUKTSunzkgz6oW2II3eyzmCI0BVS&#10;O2xjuKnlKEkm0mDFsaHEhv5Kyi/Z1Sggm2OWtOvN0Z5Xl8M5G7tfPVaq/9n9zEAE6sJb/HL/6zj/&#10;G56/xAPk4gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBuX3bvvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m3047,l,,,3048r3047,l3047,xe" fillcolor="#9f9f9f" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 15" o:spid="_x0000_s1032" style="position:absolute;top:162;width:59448;height:32;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5944870,3175" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwvI8wwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LFHqrmwoJaXQVESw9FKq24nXMjklIdjbNbpP037uC0Ns83ucsVqNpRE+dqywreJlGIIhz&#10;qysuFHx/bZ9TEM4ja2wsk4I/crBaTh4WmGk78J76gy9ECGGXoYLS+zaT0uUlGXRT2xIH7mI7gz7A&#10;rpC6wyGEm0bOoiiRBisODSW2tCkprw+/RkF1rONhn+Tp6/nSfKSnTzy97X6Uenoc13MQnkb/L767&#10;33WYH8Ptl3CAXF4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8LyPMMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m5941301,l3048,,,,,3048r3048,l5941301,3048r,-3048xem5944349,r-3035,l5941314,3048r3035,l5944349,xe" fillcolor="#e2e2e2" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
@@ -6215,50 +6225,60 @@
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6911EFB1" w14:textId="77777777" w:rsidR="00C82D47" w:rsidRDefault="00C82D47">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2EEBAC63" w14:textId="77777777" w:rsidR="00AA148B" w:rsidRDefault="00FA6298">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487526912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44F679C2" wp14:editId="3EA9D10E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5386578</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9242919</wp:posOffset>
@@ -6693,67 +6713,212 @@
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>3</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79F00B69" w14:textId="77777777" w:rsidR="00C82D47" w:rsidRDefault="00C82D47">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="373D5E36" w14:textId="77777777" w:rsidR="00FA6298" w:rsidRDefault="00FA6298">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5B208BAD" w14:textId="77777777" w:rsidR="00FA6298" w:rsidRDefault="00FA6298">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19E4692B" w14:textId="5E895250" w:rsidR="00C82D47" w:rsidRDefault="00C82D47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="71F4FC8B">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509966532" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:560.65pt;height:124.55pt;rotation:315;z-index:-15785472;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1971E3D0" w14:textId="217BA8B5" w:rsidR="00C82D47" w:rsidRDefault="00C82D47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="6D77A180">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509966533" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:560.65pt;height:124.55pt;rotation:315;z-index:-15783424;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FF0C92F" w14:textId="5085966B" w:rsidR="00C82D47" w:rsidRDefault="00C82D47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="79D3E1AD">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509966531" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:560.65pt;height:124.55pt;rotation:315;z-index:-15787520;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06493F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9970D8BC"/>
     <w:lvl w:ilvl="0" w:tplc="358A4438">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -7253,90 +7418,98 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="712851099">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1058357360">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1569799066">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="17899301">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA148B"/>
+    <w:rsid w:val="001C4D32"/>
     <w:rsid w:val="00AA148B"/>
     <w:rsid w:val="00AE383E"/>
     <w:rsid w:val="00B10786"/>
+    <w:rsid w:val="00C82D47"/>
     <w:rsid w:val="00F82C53"/>
     <w:rsid w:val="00FA6298"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="482DC777"/>
   <w15:docId w15:val="{9FB188DE-7A82-44ED-B468-9F671640679A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -7800,59 +7973,107 @@
     <w:pPr>
       <w:spacing w:before="204"/>
       <w:ind w:left="720" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="204"/>
       <w:ind w:left="720" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C82D47"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C82D47"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C82D47"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C82D47"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>