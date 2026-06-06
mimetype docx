--- v0 (2026-04-26)
+++ v1 (2026-06-06)
@@ -1,44 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.ms-office.activeX"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX2.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/activeX/activeX3.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX4.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="40797EAE" w14:textId="77777777" w:rsidR="00FB1C76" w:rsidRPr="00C75017" w:rsidRDefault="005C21EA">
       <w:pPr>
         <w:spacing w:before="59"/>
         <w:ind w:left="256" w:right="256"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
@@ -100,51 +108,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75017">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Pre-Award-Analysis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FFDB740" w14:textId="77777777" w:rsidR="00FB1C76" w:rsidRPr="00C75017" w:rsidRDefault="00FB1C76">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="136BC428" w14:textId="33454CFC" w:rsidR="00FB1C76" w:rsidRPr="00C75017" w:rsidRDefault="005C21EA" w:rsidP="00C75017">
+    <w:p w14:paraId="136BC428" w14:textId="6E6A27D5" w:rsidR="00FB1C76" w:rsidRPr="00C75017" w:rsidRDefault="005C21EA" w:rsidP="00C75017">
       <w:pPr>
         <w:spacing w:line="322" w:lineRule="exact"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75017">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>WDB</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75017">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -179,51 +187,51 @@
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1033" type="#_x0000_t75" alt="Type the name of the Workforce Development Board here." style="width:1in;height:18pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
           <w:control r:id="rId9" w:name="TextBox1" w:shapeid="_x0000_i1033"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2850E4F6" w14:textId="3345A71F" w:rsidR="00FB1C76" w:rsidRPr="00C75017" w:rsidRDefault="005C21EA" w:rsidP="00C75017">
+    <w:p w14:paraId="2850E4F6" w14:textId="35509818" w:rsidR="00FB1C76" w:rsidRPr="00C75017" w:rsidRDefault="005C21EA" w:rsidP="00C75017">
       <w:pPr>
         <w:spacing w:line="322" w:lineRule="exact"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75017">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>OJT</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75017">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2375,51 +2383,56 @@
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>workers?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="04D5705A" w14:textId="77777777" w:rsidR="004C5B05" w:rsidRDefault="004C5B05" w:rsidP="004C5B05">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="469FA249" w14:textId="77777777" w:rsidR="00675ACA" w:rsidRPr="00675ACA" w:rsidRDefault="00675ACA" w:rsidP="00675ACA"/>
     <w:p w14:paraId="25E4D805" w14:textId="77777777" w:rsidR="00675ACA" w:rsidRPr="00675ACA" w:rsidRDefault="00675ACA" w:rsidP="00675ACA"/>
     <w:p w14:paraId="4C829347" w14:textId="77777777" w:rsidR="00675ACA" w:rsidRPr="00675ACA" w:rsidRDefault="00675ACA" w:rsidP="00675ACA"/>
     <w:p w14:paraId="1478F5D6" w14:textId="77777777" w:rsidR="00675ACA" w:rsidRPr="00675ACA" w:rsidRDefault="00675ACA" w:rsidP="00675ACA"/>
     <w:p w14:paraId="4E97B42A" w14:textId="77777777" w:rsidR="00675ACA" w:rsidRDefault="00675ACA" w:rsidP="00675ACA"/>
     <w:p w14:paraId="3F80418E" w14:textId="3103DF0E" w:rsidR="00675ACA" w:rsidRPr="00675ACA" w:rsidRDefault="00675ACA" w:rsidP="00675ACA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10360"/>
         </w:tabs>
         <w:sectPr w:rsidR="00675ACA" w:rsidRPr="00675ACA" w:rsidSect="004C5B05">
-          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="even" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="360" w:bottom="720" w:left="360" w:header="0" w:footer="1064" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="633" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -6115,51 +6128,54 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A4BA3E" w14:textId="77777777" w:rsidR="00FB1C76" w:rsidRDefault="00FB1C76">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00FB1C76" w:rsidSect="004C5B05">
-          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="even" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="540" w:right="360" w:bottom="1260" w:left="360" w:header="0" w:footer="1064" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1489D131" w14:textId="77777777" w:rsidR="00FB1C76" w:rsidRPr="00C75017" w:rsidRDefault="005C21EA">
       <w:pPr>
         <w:spacing w:before="59"/>
         <w:ind w:left="256" w:right="257"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75017">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -6209,144 +6225,144 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75017">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Employer-Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="062AF12A" w14:textId="77777777" w:rsidR="00FB1C76" w:rsidRPr="00C75017" w:rsidRDefault="00FB1C76">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="79"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D2A443B" w14:textId="72F6D2E8" w:rsidR="00C75017" w:rsidRDefault="00C75017" w:rsidP="00C75017">
+    <w:p w14:paraId="7D2A443B" w14:textId="55C8B879" w:rsidR="00C75017" w:rsidRDefault="00C75017" w:rsidP="00C75017">
       <w:pPr>
         <w:spacing w:line="266" w:lineRule="auto"/>
         <w:ind w:right="4283"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005C21EA" w:rsidRPr="00C75017">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">WDB Name: </w:t>
       </w:r>
       <w:r w:rsidR="00530356">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="4FE37927">
           <v:shape id="_x0000_i1037" type="#_x0000_t75" alt="Type the name of the Workforce Development Board here." style="width:1in;height:18pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <w:control r:id="rId13" w:name="TextBox4" w:shapeid="_x0000_i1037"/>
+          <w:control r:id="rId21" w:name="TextBox4" w:shapeid="_x0000_i1037"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387279C0" w14:textId="3107AAC7" w:rsidR="00FB1C76" w:rsidRPr="00C75017" w:rsidRDefault="005C21EA" w:rsidP="00C75017">
+    <w:p w14:paraId="387279C0" w14:textId="3F62C9B1" w:rsidR="00FB1C76" w:rsidRPr="00C75017" w:rsidRDefault="005C21EA" w:rsidP="00C75017">
       <w:pPr>
         <w:spacing w:line="266" w:lineRule="auto"/>
         <w:ind w:right="4283" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75017">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75017">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75017">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidR="00530356">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="6FDC4D81">
           <v:shape id="_x0000_i1039" type="#_x0000_t75" alt="Type the provider name here." style="width:1in;height:18pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <w:control r:id="rId14" w:name="TextBox5" w:shapeid="_x0000_i1039"/>
+          <w:control r:id="rId22" w:name="TextBox5" w:shapeid="_x0000_i1039"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="305CF672" w14:textId="77777777" w:rsidR="00C75017" w:rsidRDefault="00C75017">
       <w:pPr>
         <w:spacing w:after="51"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Section_1:_Contact_Information"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="51FDA59B" w14:textId="2FE2F1A4" w:rsidR="00FB1C76" w:rsidRDefault="005C21EA">
       <w:pPr>
         <w:spacing w:after="51"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -16202,55 +16218,51 @@
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="699C7523" w14:textId="77777777" w:rsidR="00101EAE" w:rsidRDefault="00101EAE" w:rsidP="00101EAE"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="79E5E9F1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:11.6pt;margin-top:.85pt;width:558.3pt;height:73.35pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4pp6yDgIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7406W6sOKtttqkq&#10;bS/Sth+AAceomKFAYm+/vgP2ZtP2rSoPiGGGMzNnDpubsdfkJJ1XYGpaLHJKpOEglDnU9NvX/atr&#10;SnxgRjANRtb0UXp6s335YjPYSpbQgRbSEQQxvhpsTbsQbJVlnneyZ34BVhp0tuB6FtB0h0w4NiB6&#10;r7Myz99kAzhhHXDpPd7eTU66TfhtK3n43LZeBqJrirWFtLu0N3HPthtWHRyzneJzGewfquiZMpj0&#10;DHXHAiNHp/6C6hV34KENCw59Bm2ruEw9YDdF/kc3Dx2zMvWC5Hh7psn/P1j+6fRgvzgSxrcw4gBT&#10;E97eA//uiYFdx8xB3joHQyeZwMRFpCwbrK/mp5FqX/kI0gwfQeCQ2TFAAhpb10dWsE+C6DiAxzPp&#10;cgyE4+VVvs6XBbo4+tavi7JcpxSsenptnQ/vJfQkHmrqcKgJnZ3ufYjVsOopJCbzoJXYK62T4Q7N&#10;TjtyYiiAfVoz+m9h2pABs6/KVUI2EN8nbfQqoEC16mt6ncc1SSay8c6IFBKY0tMZK9FmpicyMnET&#10;xmYkSszcRbYaEI/Il4NJj/h/8NCB+0nJgFqsqf9xZE5Soj8Y5HxdLJdRvMlYrq5KNNylp7n0MMMR&#10;qqaBkum4C0nwkQ4DtzibViXaniuZS0aNJTbn/xBFfGmnqOdfu/0FAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3za643gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1UhWHkBJI46C2&#10;UiuuUD5gE5skIl5HsSHh77uc2tvuzmj2Tb6dbCeuZvCtIwWLeQTCUOV0S7WC48/XyxqED0gaO0dG&#10;wc142BaPDzlm2o20N9dDqAWHkM9QQRNCn0npq8ZY9HPXG2Lt5AaLgdehlnrAkcNtJ+MoWkmLLfGH&#10;Bnvz2ZjqfLhYBafd+Py6GcvvcEz3yeoD27R0N6WeZtP7G4hgpvBnhjs+o0PBTKW7kPaiUxAvY3by&#10;PQVxlxfLDVcpeUrWCcgil/8bFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeKaesg4C&#10;AAD9AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAd82u&#10;uN4AAAAJAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="79E5E9F1" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:11.6pt;margin-top:.85pt;width:558.3pt;height:73.35pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4pp6yDgIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7406W6sOKtttqkq&#10;bS/Sth+AAceomKFAYm+/vgP2ZtP2rSoPiGGGMzNnDpubsdfkJJ1XYGpaLHJKpOEglDnU9NvX/atr&#10;SnxgRjANRtb0UXp6s335YjPYSpbQgRbSEQQxvhpsTbsQbJVlnneyZ34BVhp0tuB6FtB0h0w4NiB6&#10;r7Myz99kAzhhHXDpPd7eTU66TfhtK3n43LZeBqJrirWFtLu0N3HPthtWHRyzneJzGewfquiZMpj0&#10;DHXHAiNHp/6C6hV34KENCw59Bm2ruEw9YDdF/kc3Dx2zMvWC5Hh7psn/P1j+6fRgvzgSxrcw4gBT&#10;E97eA//uiYFdx8xB3joHQyeZwMRFpCwbrK/mp5FqX/kI0gwfQeCQ2TFAAhpb10dWsE+C6DiAxzPp&#10;cgyE4+VVvs6XBbo4+tavi7JcpxSsenptnQ/vJfQkHmrqcKgJnZ3ufYjVsOopJCbzoJXYK62T4Q7N&#10;TjtyYiiAfVoz+m9h2pABs6/KVUI2EN8nbfQqoEC16mt6ncc1SSay8c6IFBKY0tMZK9FmpicyMnET&#10;xmYkSszcRbYaEI/Il4NJj/h/8NCB+0nJgFqsqf9xZE5Soj8Y5HxdLJdRvMlYrq5KNNylp7n0MMMR&#10;qqaBkum4C0nwkQ4DtzibViXaniuZS0aNJTbn/xBFfGmnqOdfu/0FAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3za643gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1UhWHkBJI46C2&#10;UiuuUD5gE5skIl5HsSHh77uc2tvuzmj2Tb6dbCeuZvCtIwWLeQTCUOV0S7WC48/XyxqED0gaO0dG&#10;wc142BaPDzlm2o20N9dDqAWHkM9QQRNCn0npq8ZY9HPXG2Lt5AaLgdehlnrAkcNtJ+MoWkmLLfGH&#10;Bnvz2ZjqfLhYBafd+Py6GcvvcEz3yeoD27R0N6WeZtP7G4hgpvBnhjs+o0PBTKW7kPaiUxAvY3by&#10;PQVxlxfLDVcpeUrWCcgil/8bFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeKaesg4C&#10;AAD9AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAd82u&#10;uN4AAAAJAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="10985" w:type="dxa"/>
                         <w:tblBorders>
                           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                         </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblCellMar>
                           <w:left w:w="0" w:type="dxa"/>
                           <w:right w:w="0" w:type="dxa"/>
                         </w:tblCellMar>
                         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="4565"/>
                         <w:gridCol w:w="3754"/>
                         <w:gridCol w:w="2666"/>
                       </w:tblGrid>
@@ -30424,51 +30436,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="760633E5" w14:textId="77777777" w:rsidR="006D3543" w:rsidRDefault="006D3543" w:rsidP="00A76159">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>DATE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="030FB160" w14:textId="0BDCCC05" w:rsidR="00C75017" w:rsidRPr="00C75017" w:rsidRDefault="00BF3BA5" w:rsidP="00412CCD">
+    <w:p w14:paraId="030FB160" w14:textId="0BDCCC05" w:rsidR="00C75017" w:rsidRPr="00C75017" w:rsidRDefault="00AB1661" w:rsidP="00412CCD">
       <w:pPr>
         <w:ind w:left="5760"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-1961404247"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C75017">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
@@ -31018,50 +31030,60 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42F8D78E" w14:textId="77777777" w:rsidR="00AB1661" w:rsidRDefault="00AB1661">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="324FB58A" w14:textId="77777777" w:rsidR="004C5B05" w:rsidRDefault="004C5B05">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54586D5C" wp14:editId="10A6DAFF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5690235</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9451975</wp:posOffset>
               </wp:positionV>
@@ -31521,51 +31543,61 @@
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>14</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48A87B27" w14:textId="77777777" w:rsidR="00AB1661" w:rsidRDefault="00AB1661">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77692638" w14:textId="77777777" w:rsidR="00FB1C76" w:rsidRDefault="005C21EA">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71EE7BB0" wp14:editId="650BF583">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5582716</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9243002</wp:posOffset>
               </wp:positionV>
@@ -32042,50 +32074,320 @@
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1E01BDF8" w14:textId="77777777" w:rsidR="00B9368E" w:rsidRDefault="00B9368E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3EDD363C" w14:textId="77777777" w:rsidR="00B9368E" w:rsidRDefault="00B9368E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E546261" w14:textId="74C188BE" w:rsidR="00AB1661" w:rsidRDefault="00AB1661">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="65D34316">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509907532" o:spid="_x0000_s16386" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:664.45pt;height:147.65pt;rotation:315;z-index:-251651584;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00C84900" w14:textId="3F832B41" w:rsidR="00AB1661" w:rsidRDefault="00AB1661">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="7B77D715">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509907533" o:spid="_x0000_s16387" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:664.45pt;height:147.65pt;rotation:315;z-index:-251649536;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3BFC6960" w14:textId="1E1D8738" w:rsidR="00AB1661" w:rsidRDefault="00AB1661">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="2871502D">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509907531" o:spid="_x0000_s16385" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:664.45pt;height:147.65pt;rotation:315;z-index:-251653632;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DC719AB" w14:textId="4494927A" w:rsidR="00AB1661" w:rsidRDefault="00AB1661">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="12222FE8">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509907535" o:spid="_x0000_s16389" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:664.45pt;height:147.65pt;rotation:315;z-index:-251645440;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07F953F0" w14:textId="12BDFC0C" w:rsidR="00AB1661" w:rsidRDefault="00AB1661">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="0B85453D">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509907536" o:spid="_x0000_s16390" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:664.45pt;height:147.65pt;rotation:315;z-index:-251643392;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1376747A" w14:textId="3C54ED17" w:rsidR="00AB1661" w:rsidRDefault="00AB1661">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="573F8EC5">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509907534" o:spid="_x0000_s16388" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:664.45pt;height:147.65pt;rotation:315;z-index:-251647488;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02360464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63DC8782"/>
     <w:lvl w:ilvl="0" w:tplc="13BEA0DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2157" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
@@ -33217,51 +33519,54 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="652610718">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="26224185">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1376082852">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1026296774">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="16391"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="16"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB1C76"/>
     <w:rsid w:val="00041812"/>
     <w:rsid w:val="000A255A"/>
     <w:rsid w:val="000D0732"/>
     <w:rsid w:val="00101EAE"/>
     <w:rsid w:val="001457F6"/>
@@ -33270,84 +33575,86 @@
     <w:rsid w:val="002A34E5"/>
     <w:rsid w:val="00381ABC"/>
     <w:rsid w:val="00412CCD"/>
     <w:rsid w:val="00472C2C"/>
     <w:rsid w:val="00477BB6"/>
     <w:rsid w:val="004C5B05"/>
     <w:rsid w:val="004F3542"/>
     <w:rsid w:val="00530356"/>
     <w:rsid w:val="005B18AD"/>
     <w:rsid w:val="005B1CBB"/>
     <w:rsid w:val="005C21EA"/>
     <w:rsid w:val="006171C2"/>
     <w:rsid w:val="00675ACA"/>
     <w:rsid w:val="00680533"/>
     <w:rsid w:val="006D3543"/>
     <w:rsid w:val="006F1B21"/>
     <w:rsid w:val="0083709E"/>
     <w:rsid w:val="00854F77"/>
     <w:rsid w:val="008E28BB"/>
     <w:rsid w:val="0091329D"/>
     <w:rsid w:val="009546AA"/>
     <w:rsid w:val="00A05C30"/>
     <w:rsid w:val="00A64083"/>
     <w:rsid w:val="00A82EED"/>
     <w:rsid w:val="00A9012D"/>
+    <w:rsid w:val="00AB1661"/>
+    <w:rsid w:val="00AB460F"/>
     <w:rsid w:val="00AE6FA8"/>
     <w:rsid w:val="00B47D2E"/>
     <w:rsid w:val="00B5299D"/>
     <w:rsid w:val="00B9368E"/>
     <w:rsid w:val="00BF3BA5"/>
     <w:rsid w:val="00C36376"/>
     <w:rsid w:val="00C75017"/>
     <w:rsid w:val="00C83113"/>
     <w:rsid w:val="00CA462C"/>
     <w:rsid w:val="00CC31EA"/>
     <w:rsid w:val="00D061CF"/>
     <w:rsid w:val="00D32D7E"/>
     <w:rsid w:val="00DA5125"/>
     <w:rsid w:val="00F64591"/>
     <w:rsid w:val="00F7051E"/>
     <w:rsid w:val="00FB1C76"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="16391"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="434CF777"/>
   <w15:docId w15:val="{D3112DBB-DB7D-4801-8D52-25EACB10D405}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -33855,51 +34162,51 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000D0732"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX2.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX3.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX4.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/activeX1.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D10-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
 </file>
 
 <file path=word/activeX/activeX2.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D10-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
 </file>