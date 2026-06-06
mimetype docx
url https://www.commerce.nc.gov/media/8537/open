--- v0 (2026-04-26)
+++ v1 (2026-06-06)
@@ -1,38 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="467C889C" w14:textId="77777777" w:rsidR="002E5A3A" w:rsidRDefault="00B95DF7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>On-the-Job</w:t>
       </w:r>
@@ -338,54 +343,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>fill</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>skilled positions while building organizational productivity as the employee learns job requirements. An OJT arrangement can be the impetus for an employer to create a job opportunity. The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>WDBs should consider OJT placements in the context of in-demand occupations or industries where career pathways exist with emplo</w:t>
-[...2 lines deleted...]
-        <w:t>yer partners who have a documented plan to add jobs.</w:t>
+        <w:t>WDBs should consider OJT placements in the context of in-demand occupations or industries where career pathways exist with employer partners who have a documented plan to add jobs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160EE48B" w14:textId="77777777" w:rsidR="002E5A3A" w:rsidRDefault="00B95DF7" w:rsidP="00B95DF7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="157" w:line="278" w:lineRule="auto"/>
         <w:ind w:right="364"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>OJT, as defined in Section 3(44) of the WIOA, is training by an employer that is provided to a paid participant while engaged in productive work in a job that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54626869" w14:textId="77777777" w:rsidR="002E5A3A" w:rsidRDefault="00B95DF7" w:rsidP="00B95DF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="326"/>
         </w:tabs>
         <w:spacing w:before="159"/>
         <w:ind w:left="326" w:hanging="326"/>
@@ -2490,51 +2492,56 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>levels</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>above the 50% limit set in Section 3(44) of the WIOA; provided the reimbursement level cannot exceed 75% in any circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F5B838B" w14:textId="77777777" w:rsidR="002E5A3A" w:rsidRDefault="002E5A3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:sectPr w:rsidR="002E5A3A">
-          <w:footerReference w:type="default" r:id="rId7"/>
+          <w:headerReference w:type="even" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1380" w:right="720" w:bottom="1260" w:left="1080" w:header="0" w:footer="1064" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24D258F8" w14:textId="77777777" w:rsidR="002E5A3A" w:rsidRDefault="00B95DF7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Policy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34ABE41B" w14:textId="77777777" w:rsidR="002E5A3A" w:rsidRDefault="00B95DF7">
@@ -5721,51 +5728,51 @@
         <w:t>requirements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:i/>
             <w:color w:val="467885"/>
             <w:sz w:val="24"/>
             <w:u w:val="single" w:color="467885"/>
           </w:rPr>
           <w:t>§</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:i/>
             <w:color w:val="467885"/>
             <w:spacing w:val="-5"/>
             <w:sz w:val="24"/>
             <w:u w:val="single" w:color="467885"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:i/>
             <w:color w:val="467885"/>
             <w:sz w:val="24"/>
             <w:u w:val="single" w:color="467885"/>
@@ -6117,57 +6124,51 @@
       <w:r>
         <w:t>WIOA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and OJT eligibility determination. An individual referred as a potential candidate for OJT by an employer (reverse referral) may be considered for OJT with that employer only after the individual has met eligibility requirements for career services, has received an assessment, and for whom an IEP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or ISS has been developed that indicates OJT is appropriate. This must be done </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>prior to the hiring selection or extending an offer of e</w:t>
-[...5 lines deleted...]
-        <w:t>mployment</w:t>
+        <w:t>prior to the hiring selection or extending an offer of employment</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A7A6F72" w14:textId="77777777" w:rsidR="002E5A3A" w:rsidRDefault="002E5A3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="95"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76126252" w14:textId="77777777" w:rsidR="002E5A3A" w:rsidRDefault="00B95DF7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Employer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -14779,50 +14780,60 @@
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F407230" w14:textId="77777777" w:rsidR="001854F1" w:rsidRDefault="001854F1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0957348B" w14:textId="77777777" w:rsidR="002E5A3A" w:rsidRDefault="00B95DF7">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487478784" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="167B94A2" wp14:editId="1E01D076">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5615178</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9242919</wp:posOffset>
               </wp:positionV>
@@ -15242,67 +15253,212 @@
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>7</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B44F455" w14:textId="77777777" w:rsidR="001854F1" w:rsidRDefault="001854F1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="38C20CF5" w14:textId="77777777" w:rsidR="00B95DF7" w:rsidRDefault="00B95DF7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1AC69A2F" w14:textId="77777777" w:rsidR="00B95DF7" w:rsidRDefault="00B95DF7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10E639CD" w14:textId="3DC21323" w:rsidR="001854F1" w:rsidRDefault="001854F1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="0ADF90C9">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509867422" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:602.15pt;height:133.8pt;rotation:315;z-index:-15833600;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3203E12E" w14:textId="6B4024B9" w:rsidR="001854F1" w:rsidRDefault="001854F1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="1258945B">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509867423" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:602.15pt;height:133.8pt;rotation:315;z-index:-15831552;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59C753CE" w14:textId="6403DF70" w:rsidR="001854F1" w:rsidRDefault="001854F1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="53EDC74E">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509867421" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:602.15pt;height:133.8pt;rotation:315;z-index:-15835648;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A866C76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85A6983E"/>
     <w:lvl w:ilvl="0" w:tplc="12664DF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="327" w:hanging="328"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
@@ -15670,88 +15826,96 @@
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="477957678">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="357203598">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1753890254">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002E5A3A"/>
+    <w:rsid w:val="001854F1"/>
     <w:rsid w:val="00281D72"/>
     <w:rsid w:val="002E5A3A"/>
+    <w:rsid w:val="006F098D"/>
     <w:rsid w:val="00B95DF7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6CA22DAF"/>
   <w15:docId w15:val="{CD7B52C3-7333-4F0F-842B-C928BB4A66B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -16219,59 +16383,107 @@
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="43"/>
       <w:ind w:left="719" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="255" w:lineRule="exact"/>
       <w:ind w:left="107"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001854F1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001854F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001854F1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001854F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-20/section-680.700" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-20/section-680.700" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>