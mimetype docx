--- v0 (2026-04-26)
+++ v1 (2026-06-06)
@@ -1,40 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="27F128DA" w14:textId="77777777" w:rsidR="00F230AD" w:rsidRDefault="00F22924">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="11190"/>
         </w:tabs>
         <w:spacing w:before="298"/>
         <w:ind w:left="320"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic"/>
           <w:b/>
@@ -184,51 +189,51 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="2959734" y="0"/>
                             <a:ext cx="4810125" cy="807720"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="06E05374" id="Group 6" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-.7pt;margin-top:0;width:612.25pt;height:95.4pt;z-index:-15789568;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="77755,12115" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAeNz08ugMAAMsMAAAOAAAAZHJzL2Uyb0RvYy54bWzkV9tu2zgQfV+g/0Do&#10;vdHFsS0LcYoiaYIARTfYZrHPNEVZRCmSJelL/n5nSMlW7Ra9oIvdYh8sD83h6PDwzAx99WrfSbLl&#10;1gmtlkl+kSWEK6ZrodbL5M+nu5dlQpynqqZSK75MnrlLXl2/+O1qZype6FbLmlsCQZSrdmaZtN6b&#10;Kk0da3lH3YU2XMFko21HPQztOq0t3UH0TqZFls3Snba1sZpx5+DX2ziZXIf4TcOZ/71pHPdELhPA&#10;5sPThucKn+n1Fa3WlppWsB4G/QEUHRUKXnoIdUs9JRsrzkJ1glntdOMvmO5S3TSC8bAH2E2enezm&#10;3uqNCXtZV7u1OdAE1J7w9MNh2bvtvTXvzaON6MF8q9kHB7ykO7OuxvM4Xh+d943tcBFsguwDo88H&#10;RvneEwY/zufz6XQ+TQiDubzI82nZc85aOJizdax985WVKa3iiwO8AxwjWAWfniKwzij6upRgld9Y&#10;nvRBum+K0VH7YWNewmka6sVKSOGfgzLh3BCU2j4KhuziANh8tETUQExCFO0gIR46uuZkjkIcPNAf&#10;+T9bvpLC3AkpkXW0e6Ag5xM5fGavUWq3mm06rnzMHcslYNbKtcK4hNiKdysO4OxDncORQd56QGis&#10;UD4mivOWe9bi+xvA8QekFwKl1WEigD7ixC24XlwneikW08mkvEzIuWouyzzLi141ZTafF0E0h6On&#10;lbHO33PdETQAMAABvmlFt29dD2lw6YmMKAI8ABXJBuOXEQzU0bFgyv+aYIp/XDBlWS6CWkooJLNp&#10;VOSx0MyyyQTUhIVmsphk0eGnSmZnoEe5IetgdJZ331WG37fUcFAthj0WBthiPOf7viktcKO9D9bp&#10;fvSFrJpNptDmgIMvkFSUQzX+LElsE/NqnEvQ1OqYVZBf7WCxvRpMzD7srzL0Vw+FBDIyIdBfV/GQ&#10;oDLiOgyKJtlhY5hFKO3huHC601v+pIOjPzaHT6AeXaQaux4ingpgcBu+TYg8dh+qy+AxfEfPyOe3&#10;+HyCcwjCpHY8VkncfCiXB0JAn2PKpUJu8mKeZaGcOS1FPVR8Z9erG2nJlgLXl/nsbnGD9GL1Hbth&#10;3bulro1+Yap3kwq8UUlRO2itdP0MHWkHWlsm7uOGYvuTDwqkjbelwbCDsRoM6+WNDneqcFjwzqf9&#10;X9SaviB7yMt3elD4WV2OvrhS6dcbrxsRivYRUQ8Usu3Xq9Q5MDcu1TCGY8JOiFn+v2nuizmW43+n&#10;uYe7IdyYQ3b0t3u8ko/HQWLH/yDXfwMAAP//AwBQSwMECgAAAAAAAAAhAOuTsxFndwAAZ3cAABQA&#10;AABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAQcAAAAsQgGAAAAZ1auJgAA&#10;AAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAAIABJREFUeJzsvfeT3ciV7/k9&#10;aeCuL1/FovdkW6k1kkaz0rydNxG7G/v+2zexM8+MkUYz8rZb7b0jm7ZYVdcAyDz7QyZu1b1ks0hW&#10;G5rziWBnAQkkEhcIKc8XxxAzQxAEQRCEJxsiSgAsWWAlB1Y3gOOLhPNnGGcWs2z1mLJLi0m2OCDV&#10;skqpCSVKE5GncL5TYT1QqbBd6WabY3/Y7ylstyfp3Ax4plWKAAaYPTj8EScamjsZgYigiEAgKPbw&#10;ngFXgz0jMyaM4xkAQzHA0xaw9Z14NQIIYCgABCYNADBJBu8ZtWc45+GZwjygQERI2QEEuHh8pS1A&#10;wFgnAICRTsAMDJWB9x5jaHjvcbuur98ox2/+rNp+YzgavrU7Gb1ZOvcGgM8AVAAqZnaP9hSffoio&#10;DWAdaK/D9k6gNbisuksX82JhPWt1V5Ksu6i0SUkZRUorMM2P0IxzqHncNew3DatDnX7Y+/d0uOsD&#10;/r69B8/vsNc/HId9/qzuP8BB90/QD3SdMAzd9ffB5919zv6/D7r/mfkTYe/U8PeM/XiP/vmbOFT/&#10;QTzC+P4h7p/i/8dQHAuYvf979R/0/JW6//t/0Pms9t8nYe/w+P+HzPftf5D3767f9Even+lc6cuf&#10;HongIAiCIAhPL0SkACwAWAKwbK09liTJuVcoP90ydr2n7Uony1YGSrVTY02PYIxWqu2CzZzXFcBA&#10;4kJrfDA0amgwMzwcmAHWHBZRhkFKoUYFAHDKA2A4CudxFCyWRhmYAUcMZkaFIE5MFAHMcKkBgVAZ&#10;AkCom/3EYAZWRiXigAAANdUzmu248LurRZxXmN/8KshPF1Q008/zC8DaQSkFpxWYGVfq+s4nuzvv&#10;vluVb39Rlm++x/z6DvD6ELgCYAhgyMz1Az+4Zwgi0gjv6DKg16CSs53ByuUkLU5lSWc9LVrrSdLr&#10;pklirc2s1pq2kl54/5jA7FF7AjPDcXgvk7wT9rOK76kGEYGUgSLCqLqFsBAnECkoUlH8CsfVVXgT&#10;FOlpf3MsAMDd2RPRwkhBQIsLeu/C+06zOtuUHZPHv2aFOoqGPE33z28HbD0r+O29r3F+cZ489z43&#10;KIy+9Hk8CIcVLA4rmByWr1twehCD8TDnKzKHOh8HXP+hDOJHEAwOGn/uYneNf6Cg81X23+P6DvcX&#10;HGbGegRB4usWHMDqvoLCQTysYCKCgyAIgiA8g0QjrwtgIQcWesDRAdSZFZhTXWU2zvZ66z1t1gbe&#10;dxKlkjY4sVpry2HNpJMiCADw8N6jRg3vHCrUwashOAzAawYRgZuWQtu+hbhfQSkFNhpKadQ2GHa3&#10;RkMAQGXCwqjWofVxofxtCw42GqC1UgAYQ0Woa4ctjfB7DHoo64o/rqvb13Z3Pvx0OPrg5mj49s2J&#10;e33X4/UauApgC8AdESLuDRHlABYBLEF3jiVpcT7NuuesbW1i8dhRZfJVm+a5sWli08IaY0AmhVIK&#10;w3H4SR10ELaYokARdIJO38Azgx3DeQdf++AJ44LwVeTt8B47BM8bbhbxQQDLkzLoDczRgyfOuZk7&#10;Zt83ERxmEcFBBIcHRgSHuxDBQRAEQRCEJ5boEdEB0APQT4AjHaNO9TJ7otPKjyxk2bF2nh05MfQd&#10;q3XWNibPbKIKhPCIvPYAM4qyBgMoShe+ONcO7BnGezAztpbTsCjyDPYeuvbwzLCVBwPo2yyETlRh&#10;v3Ee4D1h4aPu7IKmMSA4LgTnDYrpaifuT8rZBVPjYuvjQsnNbe+NH1DGgcGgGDyhfRAgLCyICK5k&#10;kCIosiBF4BiS4ZhRO8+fjIc3b5aTz66Wo08/K4dvfYrq9WvAGyPgSglcB3CTme/vt/4Msk8o6wNm&#10;BbY4Y7POuSTvnkiL9rE0HxyzNu2ZtF1oazNlM9JKAyoYaD4KB3dKjh4LGlopKGWglAIpGwwKF4QJ&#10;5iAoETSUUlAqeDyM/O78zADsGfh7IQM01zZbTdQNz+3nuf3zgkSzdW+X6OZomhME5lf76pDLfxEc&#10;7o8IDgdcXgSHQ81PBAdBEARBEJ46ohBRIIoRC8DmADjVITq2kCTH1pP05GJWbCyRbmfWtFaVyRUp&#10;VdQOBELmPEAE68O646NkDAAwIJBSSDm4pKc+tLYOoRa2Dp+kjQ9LIY3Q/0F7dv3yTQsOZOoQxxvn&#10;2QgOhk0QHCoOLvpRcACFL+2MkEuiShIwMyZgeO+xoxiVc/6qcrd2q/qLd7ZvfbZVlm98UZevbtX1&#10;W5OQI+IzANssi7e7iN4QHQB9ID2m8sEZnbZP6XxwOm/1TidFdzlJW22b5C1tjHa2AAAwU/BSiB4Q&#10;HHMreN+EUBgoFVsigBQIhKHbDovqGIoR9gOAAghwbvqmzLXNlggO3yYiOIjg8MD9IjjchQgOgiAI&#10;giB8Y8Qvznn810uBY5nC8dUkOdYx9uSqTU/3kmRtySSddpZ3ujrJrdHUnuyCgJjqkaAR3NUNM4iA&#10;cns7CBQcvkRbIiiloCkYU2OOC+7os86YzRHhpzkjZvc3gsTNJAOwZ3iZ6EuQxNa62bbpb47XZhIv&#10;HwxVYgpWXbRkjA0eHBXHEIvmC3hc6Cs3Dss8FUJKoMMXdtYaAGHiPDx7lJ4xLCfVrcnk1q3x5Ob1&#10;uvz4Sl299ke413aBd3eBDwF8wszloz3BpxciMggiWQvAOnR+KkmLkzZJz3SXz5/XabGpbda1SdYz&#10;Nk+0UoBKoIhQ1nHRrBIQEbwnOOdQOw/nPbhThLU7hZwPDAUG4ON74NCENARhwM95PBRueKh7q/Rs&#10;XtJ5oUI1C37muf54vJ9P+vpwiOBwf0RwOODyIjgcan4iOAiCIAiC8MwThYg0/hv0gaPd+G8Ac/a5&#10;bvdcV+uVlqJeYU2vpXWqlUYSzkVuYrWJ4NcO5UOuCPgQolGpLF7o2xEcPO+AiKBJQxFBRYMTTfJC&#10;TwjJMlXMVWFgjIayFkpp+Ml2MEw5eDhUsa2jgJG22+E8ZcIXcyZ471D7UM3j3dUORpNyfGs83L6z&#10;s7P16c7uWzdGo9duVu71XeDtGngHwFXxhpiFwko4BZABWADS47DdE7bon8vbi5fS9tKpJMkWbNod&#10;mCTPtUmhjQGRiYICwJ4xSlRcVEePGFbw3sF5gmcPZYJBL4LDvRHBQQSHB0YEh7sQwUEQBEEQBOFL&#10;iEKEAWABLAPYzCw2F9Lk9KBbXNq0+ekiSxY3vF3IEtNbqaGUUmhXDGYPUzowe+QUDKYmyZ6K6Q50&#10;rEg536om+V5c92wbG89v4Jn+Zj9hzmBrBId6HF3uwz+OLvVNKAbSGDKhQlnOCTE8e9RxgMzVUbAI&#10;Hg6WgodDAg0QodwOSf1srJpgOLjqN8kwh1GQcSr4iFRaAUQYauVr5vKL8XCyVU6uvTsavfbpzu4f&#10;r7F79SbwWgm8I94QdxO9ISyADmCP6iQ9rpPWWZMvvFi0umfTorecFZ2lNGu3tNbYQQidIRVyO/hY&#10;taVmDWYP6PB+esTcEbH8apPU0X5JyMU0yeOcQMFzxzndPMLZ97Np986+d9JJ8vYRfqU9RHC4PyI4&#10;HHB5ERwONT8RHARBEARBEB6S+OVZIXx5XmsDGwWwuQm6tJ7ll47adHOQZktL2iwnWhcdlZEiUt+W&#10;4GA1x6SCQQhplndeEUCECTsQKdQ2CAqlplj+MxzfpjgWM9gzlAM8M5oP1+2kgPceVDO8c4iOGtAI&#10;X9Z34oLPUcgJUargYTHWcX+RgxkYKQo5IsDeO+dH3o9uTSZv/ub2zT9tleNXt8r6TxPgzwBuA3DM&#10;PPvp/BmG9lwYcgCbQLqJtHfG5r2X2ivHLpq8s2bT9mqStjoqSZVSinw0BCsfc0GI4HBPRHAQweGB&#10;EcHhLkRwEARBEARB+AqJhl8PwCqANWtx8qJKL/aS9NxCkqx383x1JU2WEpMkbUXaKq2zqgIDyOpg&#10;PyfOA2DomLTy9DZHASBUzagMg5RClRBIEW5WuyAiTGxYXFWWoBTB6+DRMK7D0kxzaEPoBSNxIWgj&#10;8XHRF6tyEGPGI0L76Gof12VVNAAqHdomp2WzXcf+5viTt0IOiaaMZ2MAumjYzreNSz/H4/IyeFiM&#10;NaGsa367Hn784c7Oa2/Wo79cZ/fnT4E/VcDHAEYARlIxYxYiSgGsA2YdNj+btnovtjoLF4rOwmbe&#10;6qw7SjpaJ0anhTFGgymU4XQuhM6UdmlfmU4GoPaqZCiCc0EiaIQHZhXDgcJ+Qx7sQ56Pplyn1ipW&#10;3AjhHcyhAkwYP5yrmncQh9OVDis4HMTXLUh83YLDgdc/rMH/JUlDp/0PIzjcw6CesQ8fweCfm8z9&#10;BYmvQbA4ULA55PmHfn77xr+XILH/979n/wHXD+ftG+EhBYcHeb4PI1iI4CAIgiAIwhNJdINftMBS&#10;B1gfAOdXtb7YM+bYiXb3SM+ajQFT22qdtIhsog3ZaHAduxm+EDsVPBUmOhhmY+3BYKheAWaPoXJw&#10;3mGEGs65qUBhszaYGcrFcp51sMcTF9aE7SQDewY5B88McPOlOSzPNDdfvsO9fNOCQzouoUihTELI&#10;xp1Egb3HtZTAnrEzKHBnOLz91mTnneu3tt/+bLT72p1h/fsSeAvBG+KOhGbMEkWIVcCswnZOU9Z6&#10;3uQL57KicyxvLxzN2u2uTYrE2tSWdgmMveoYzgPsPVzc9j6EyIA0FCmQ0iClEKpPEIhLEGhqGDCH&#10;HCfNv9TaIFBwENaIGsFLgQhgVx3qXkVwOOT1RXB48P57TV8Eh/uOH87bN4IIDoIgCIIgCF8N0Rui&#10;DWABwGIPONk26vxylp5eaLU2F1vFsU6aLi2NJ1lqdF5oo7XWSDms5ZI6CAr+zg6IgNyHxWPKobUg&#10;gAgjVmDeC+UwALTSsAogUvCuDF+YEb40+yZpJYWqG57zsD03//nym/P7GyY6JB1slufETatmWjU9&#10;Uc0cd61TBmElKhiWw5fxhEMZSEx8SNZZhSobqmY471HWbnytrj/8Tzd871pZvv4pV3+8DvxlBFwF&#10;cJ2ZRw/1wJ5yiCgDsAhgOUnaZ3Xaei7J8jMYHD9t0/ZRm7baNsvzJGlZpRWYQqiDZxPem5gbwnkV&#10;36cgSCQqDYKDiskriQAGPEKeSM8cPSTi8yc1IzjAHe4xieBwyOuL4PDg/feavggO9x0/nLdvBBEc&#10;BEEQBEEQvl6IKAHQBdDPgPUN4ExP05lFY48vp8nJ5SQ90k5tZ0C6MMakPQorujR6LlgXc0XEkIxS&#10;BcNQh7GhY/lOHQWIuprEC/v4pToqGioc73yokvFtCQ7XuxU8e6AOOSW0C0Zr4oPHg66CC37CYdty&#10;+Lquo4/G+/0czIwRO4zG4+qTyfjKjeH2p5+U4zdvVdUfv6j9q5MQkvEpgB2plrEHERUA+oBdRt4/&#10;B9u6kLQXzuTtxbNJa+GoTrNOXiy2SSvt2QBgeNaxVQAYCaXwU6+G8G4pUiAdBKMqvrfT2hXTdBTB&#10;+NA4nHOKCA6HvL4IDg/ef6/pi+Bw3/HDeftGEMFBEARBEAThm4eCf3qB6BGRaJwckDmVJ/rk2Vbv&#10;XN8mJ9e8GRSJ6axw0kqtpRaHr8pqMgER7a3bfY3a1XB1Cecd0jx+qdbB8HOxnXo6cAIg5IAA9spv&#10;Jq6pYhG367Btm6SRsX1vUM/eS9POLeumQsTcvSeTuvkNQKr58j1d1UJpHXMMeDi/310/uOjnNgue&#10;GkaDSGGsAec8tlXIUXCTnbtTlTe+qOovro2G73w8Kf9wvfR/2gbeq4D3mfnOQc/nWSF65eQIgtgy&#10;dH4+afXPmbS4mLaWLmRFZz3Ne928KNo2yUhpjcoXe2U6mUPZVGa4mOtB2eBB40gDzHAIQoWP70Ny&#10;yDmL4HDI64vg8OD995q+CA73HT+ct28EERwEQRAEQRAeH6I3RA6g2wGO9oCT6zAn10x24USSn++a&#10;ZKkP6nds0s0So4yxMLpZdtXBpZ2CQe9UUA5qCqEVNVzweafg4fBtCQ5Z6aLYoBCcOSi67AdBoaxr&#10;NC77SjXlH+PxIFTDEsweJQFgYJJoGG1QZgmUVtiOuSd2daySwQ6jsvR3qsnWsKpvvTMcv3d7PP7D&#10;7WH1p22PNwC8zcy3H/wpPd1EMSwH0ALsEdj8rMm752yx+FxSdC8m+dqyzVuDotXN0jSFMqEMa8UE&#10;7zxqhFwPnkKZVQ81k6TSHnL9L4LDIa8vgsOD999r+iI43Hf8cN6+EURwEARBEARBeLwhIo3wYThH&#10;KNl5vJWqE31rLi7m6eW1JFvvFtnCJtlBZq1pj0oQEbq1B5FCHkMyTKwaoKPF0ySB9Cqsx1zcrpvt&#10;aRuPi/PpD5syiwHelyMijMtz++NxaASNbLrNABw7eO9Rx6SYOrNxPiHxoKcmJ0A4P9fR46H28N6B&#10;fPCQsLChSsLEx1AMA6UUNIKrPyEsdFWewTmHO1Xlt0aj0ed1ufPZePf9N+v6919w+ftP4P80Al5j&#10;5p1HfWZPG/vewRZgTsB2zuiiezHvLH0n6y6dzlqdZZX2BtoYXcGEXCI6Cc+DDEAxeSgzbP3tlsU8&#10;CBEcRHC47/RFcLjv+OG8fSOI4CAIgiAIgvDkEV3hNULOyJUM2FwAji0Aly+32y8sJPbYBszKILWL&#10;XVKJ1YZsTOWAugmxCGN904KDLQ2Y97Y55pbgWPaz5HpmHB+cIKbHazcKQoKKgoLXISdEFSomZCqD&#10;ZwbVwcNB+TCuQsgJsVuX0ErDpQm0UthNLLxn3DQalav5VppW47KcvDMZvv3Z7du/+3y0+7stP/ld&#10;DbwKYCg5IQLRE8IAWADMSWSDM8gXvtNZO/WySTtHKO+v2TRvkUmJiKZVShJ3uKAKERwOeX0RHB68&#10;/17TF8HhvuOH8/aNIIKDIAiCIAjC00UUIxYAbGjoo/0svbTU7r+42Oqe7OTttb/e3lq12qS5Mdoa&#10;oyyHkAtdTeC9R0Gx/GZdRhd4B6UIhoLhvhWrZygdQiIYIXdC7YOngs2CQenhQ4hH9Fzw7AEGViZZ&#10;3A8ADB9zOTgd0kKOfYjpcHFh65qFLjX3txvauIxszISoj0yTVTYhHWq63Azbpk5mxmuEFU9N7AhN&#10;PSsQQz3AjIl35edV/cY/bu/8/sqk/N014DfbwBsAhgBKZm40mWcaIrIANgAcN6Z9qd1efKXXG1xo&#10;dZaOFEVn9UbWsUobrbQlRQpMCZgBx0nMCZEh5HzIotCURCPETA2W8D7VoewmQoiOUjFUh6oQOoQK&#10;If2oAwhQFLbG8XnPJzltWg0Tt/XMfsS2tuH9m1bhaPqb8q9TgzxuT/vj+4fxoX7fwwoWBxl0Bxq8&#10;dDjB4bAGN+lDnr+//2sQPA57/QM54P5nrnUPweBh+u/FVyGY3FeQwMGCxcNcXwQHQRAEQRCEb4Ao&#10;QvQBrK0AGwPg0hrsc8smObGaZpvLebG2YHRurUl6OlhM1lcAA9pVwbDzDgCjTIu9KgXsgzGnNJQJ&#10;5S13hiESofFcIK2gtQ4ihSK0b4V1Y+Nh4RAW+RWFlm0w+L41wUEF7w2eExwaH4t3+30QKdRKYWc8&#10;3n13e/v1z25v/fnj0fh3t4Df1cD7AO5AvCGmEFEPwAaQnFT99ZdNa/Cizfons1bvuMkG7SxNE5V0&#10;tFIKTDkAgkcKMFB7A+8dahfKpGZZEd1r3FRQIAKIQlvXo3jNkAskCBEKSgUXnyEHQUsEh0frF8FB&#10;BIf7XlMEB0EQBEEQBAGYihA9AEsGWOtbdaFrk0vraXaynyQn1k2y0U7TYpFMliaJSTks5gZM8N7B&#10;VzWccyAXDLgEDCKFljHwzFBVBVc7wIUv0Squ+z5bDskfNQgggnaxPGYdKlGk0VBrklmaeF4jHFRq&#10;NqRjKlzEhWYTAtJsN/2NoZa6ufXnVLiI15kKGEFgUCH+Ix7HGDkKAkqSQBuDSms477ELwDmHT8bj&#10;G1dGw7c+Gg//8tl49NtrwB+2gU8A3GDm4cM/qaeP6AWxApgNZO1LWd5/KWkNzqVZ53S7t7aibFKY&#10;pJMYYwiURC8agveMMs+bUYJA5UOVDO+DZ4qNVTKYg3LEMXdE84Q9ueb0SOOYEj0fpvu5ucrMtrrL&#10;fpk3sGYFr/n9/sHsui9FBAcRHB4UERxEcBAEQRAEQXisiCJEB8AgB1YXgHMb2l5cStNTG0l2pmfN&#10;xrpO2pk2rdxorVX4HszsoWoH9h46ChA2ChQGHL40R4Ptg27I0aDiAttEC6qphqGqeP63JjjE7Sgy&#10;NPOeVuGwOZxzGDsP5x1KrWG0Rp1n0NpgNy6oR8bAO4etuvY3d3avXB3uvH9tMnrt1XL060nl/wzg&#10;UwBXmHm27MczyH7xC7p3AlnrRVMsXyqKxQtFZ/lkWrQ7Ni0KrRM1ybJoVMTn60OuDu8A7xlaNzki&#10;TLBPouDAHLZYTx94RASHh+kXwUEEh/teUwQHQRAEQRAE4WGIxmAbQNcCawPgfNckZxeT9Oxaq31+&#10;JcvW20neWVS6rbVSyWgCpRTaMddD6jyYPaiu4T0jsdU0pwMzgylU04AOi8WKKwAAU5PccjYJpeN2&#10;mNc0hCK0eq5Vc21z/O18MtcfFqjaN20zDs30N8vkvmOAAFbBkK0AOFdj7EOYyQQMYwwoTWCMARsN&#10;9oyKPbzzuIMUo6qcXCknn30x3P343cno95+76tdXgDdr4AMET4hnfpFMRBlCGNC6ssVzedG9lKad&#10;y7R+5LxOs8XUdno2S41WLSitALQAAMNhqFoCakMpQijuAoBN8HBA834171VQtnwsI4vYTvdPPSJi&#10;lZQyizOcFSIoChd7AsX8dmgras5/NERwEMHhQRHBQQQHQRAEQRCEJ5JYoaAA0CmA9T5wbhnm9GKS&#10;XDyTty70bLqySKrftkm7Q4oAgo5lObPUzQgOnjwIBFYMIkLpSwCPl+BAtPfFWm3dgdYa2tooKISy&#10;m1Vc6FYqfHGfsIdzDlUMzWAVkm5WWT/cpw4hAlvKY1KW/Lkvt7er6vo7u9vv3ZpMfnOjrH47cngd&#10;wDvMPHnkh/WUQEQGQfgaQBfnkLUv6lb/+ax35MWi1Vs3+fJCkqZZmi4CADgKEN4n8N7DuZBsck9Q&#10;EMHhUfpFcBDB4b7XFMFBEARBEARB+DogIg0gRfjUvNkDTrUTc3a9lT+/0u5eWMiL5W6WLH7n03Gh&#10;lII2GlprkI7x9RRyPdRTwSEafo3LexQg0nrW4GmWl8TzBuBcKERkbOuZ/WrOk4GnFh0BRGCiIIhE&#10;oyAxFISEuoJzdchXEat2aKUARWAfwi2YGaRCzgdjDLTW2Lm2DaUUyFgYo8HGgkih0uG+vE1RO4et&#10;snZ3RsPta6PRjY9Hoz98XJe/vgL/+2vAnwBcfda9IKLnTQagBZiTsO0LNm+/1F8+9V2btY8n2fKy&#10;TfIW6RxEBOaYjNTOJg31TShOsx0NuvmQnOa4rGxySMwJC40wMRUaZrebF475cGVBRXAQweFBEcFB&#10;BAdBEARBEISnmihCGACFBY4VwKkXYS4dQ/qdzSw/vZi3VhZyu2yVNh41vPdRgPgWBQePuPieFxzi&#10;4txXwVCI/6KVgqaOhfd+ejoAeA5JMX308GirFhi8rzpHSG5YKQ0QMHSA1greptBao1Ya3ntU3qOs&#10;q/IqZePro+0P393a+vWV0davbsD/Zgj8iTnGojzDRC+IFMARoHNWtVdebA+O/7DTXzuTd5bW07TT&#10;G8cHI4LDo/WL4CCCw32vKYKDIAiCIAiC8G1Cexn/BgCOtYGTi2n+0oms9VI/z44d0/l6x5jBktc6&#10;sVa161CW0lQO3nu0sQ1mhmtCMlTwImATBICSaxARfNz2OlSZ8AglLvu7TXWDJkmggtYKShsopTCs&#10;QvRCGRfGpY4GaZOMsimb2NzPNJmgjy3P7Z8VQnJXxk2KxzVlF5syjNGga8o1TvvD8VuZDbkjtIJj&#10;5pEmvjMe7f5lvPO7D3eGv3izmvxyC/g1gGsAKmZusiI+c+x711YAnFYmf75z5OzfZK3+xbTVP5rn&#10;nYFKW1orRTVSgBmO8hAS401IRokkeKTo0FYVQ1HwaAnGVwgPcj68n/vqtU4Fqb0W0KX78gk/AIcV&#10;HA7iIIMRyhzq/Aftpz1LfOZvj/sLAgdxWIP5Gz3/Hvf3MElHH0Vw2G+f36v/0IKVCA6CIAiCIAjC&#10;t0H0hljpAptt4PRR6Jc3KLt0zGZH1/PO5oJJ2okxZkGPNAB4BMGhRvAeqCiEMCTtHN45jH0Ieajh&#10;QYpA0UDsD0Phy2bZy57hfGMwMkyRBY8DTQAYZVzf1tMv3TbMt5n3Ny04pAbMjFIRlFIYWw3PjNvk&#10;Udc1sDTAeDxx74y23/3kxs3ffbyz+6ubtf9lDbwFYIeZx4/8kJ4CogixABQnYJPLtrf2g3Z/5XLa&#10;Xz+R5e1lR+3EJFaTbUFrDY8EzjtUNcM5hzzvwruQnyO8M03uh2DsOF9PQ2yUUgAFr5faBUGiOMBD&#10;4CBEcBDB4UERwUEEB0EQBEEQBOE+xEoFaxmw0VXp5V6SvLjS9Wd6qT05SNOVPE3yRbKJMZa6FYMI&#10;SLaGYACdSQhtaHuCMQY5aSilcN2VICJoUGwRtIDGYyJ6RFTagxmYaA8wUKsQNlFURZhbnGMjKNzd&#10;xnuYC+3wehTaOIBT4Y86LpTr6FHRJKF0s3oDsjqWgeSQZFMpA60VQBpgoKxdNBRCkkTnGXVV4+Zk&#10;cuPzyeTVXw+rP1xF+Z/X4f9QBi+I28+yFwQAENEAwAZ0ftF21r6fFt3LRffI2aLbX02yQW6TxHgO&#10;ws7Y7wXtEBGgQ24OaBs8ZMoaRAArAxDBg2KS1BByk8+XZX1IRHAQweFBEcFBBAdBEARBEAThIYjV&#10;MXoInhDHBgYvrFlzYTHPzpww6ek8Md0NskVmre07glIaeeXgnAMmZUj22CrCotp5AAwNhKSO8Yt0&#10;6SowGJXaLzgwKhWEiKIO1Q++NcHBhaSU3nPjQxFc/pUGgTCalNBKQxsbknKSjrklGMyMT1QP3nvc&#10;dpPR9d2dd9+f7Pzl6nDnl1d9+asx8CFCQsryK3hxnB3tAAAgAElEQVRcTyTRA6ILYA26f56K5Vfy&#10;ztJzaXftYpr31pLuoGVtYpWx0ErBgVDXNSa1R+1qpK0OvPOofPBs8KSgtQ4hO1rBjA/304rgIILD&#10;gyKCgwgOgiAIgiAIwiEhohRAH8BKGzi/ZpJLvSw9d9pkFxbzzsaGtt3cpEWLicCMraIGg2Hr4NGQ&#10;VqE6RlqHtm0bl/dYvjMmA3QUPm1nLg3XbSawF7If2mmoRLM92//eQpQJok+B9TEZZvzy3bRJbK2b&#10;FTJuJwq0z7hSnsEMmHidwmYAGMrFBJax5Zi0sso6MSmlBRGwQ4zJZIIvXOluTMafflCO37s6nvz2&#10;o6r6xW3gjQr4gJl3Hv7JPB1EAaIDYBlIzmXdpe+kRfeFVnf5uaLTXbXtfje1ma11KHdZso3JQJMQ&#10;8kMWIemoBoig3P0N9oMQwUEEhwdFBAcRHARBEARBEISvmGggtgD0OsDRVeDiKqUXTiat59ey/Gyd&#10;uUErTXv9JDNJkqDFAHsPOynhvIPxsYpFrDLgyQFE4FglI6mS2B/5hgWHm5qhtIZROoRU+GAkaA4G&#10;gp9UABjah8W3pVB+1CgNUgq36hCKUetw/tgqMIAdGxbyt3UY77byvDUc37wy3v306s7un64MJ/+x&#10;Xfs/joE3mPnmoz2dJ5/4frUBLADpeVUsvNQarLxcLGy+UHR6q5Vq95Mk0ZS2YY2FUwmccyjrkMfB&#10;Ij3U9UVwEMHhQRHBQQQHQRAEQRAE4RuAiCyAAsBSBzjXNer8mk1fWOm0njuWJOv9LF9cY8qJFPJJ&#10;KJyY+jrmeHAgIhA8AMKubqoM0P1bvvf+1e1gcDaGQ63CeLUOwkOpm+3Z/T4qF4OtNFbVCJ4YFVyo&#10;wqGDMVNGz4waDp4Zbk7xKHQN9iHEwnsPcPCXIDIgELSy0ErD6AREBPaEuqpQVjV2ynLn1W5285Ot&#10;rb+8ub3z8899/Zs7wB8BXOFndGEfw3xyAAuAvmA6q89nrcH3Tf/oC3mru2pbiz1jE+UpGOqOeoe6&#10;nggOIjg8KCI4iOAgCIIgCIIgfAtEIzEBUBTAiQ5w5jjo+aNJ+spz/d7JrlIrfULfKEWGguCgiAEi&#10;7FDdjHL/9msSHJZ3ilAGlAjeO5S+BpjBJuQKqKInhotJJByFsqKNoZbwOAoMsQoGh+SSYAVmgH0U&#10;IBA9KKCj4UMAEf7SsiAiTJIEtefyKmjni9s333tz687Prw93/nPX+18y8weP9GCeAuK7lQJYAHoX&#10;0em/kA2O/KhYOHa56C5sULrWOcz4IjiI4PCgiOAggoMgCIIgCILwmBANRQ1gXQOn+kpdXOl0fnCy&#10;aF0atFobSyZZNlqbl67fCV71KizIHTUeBRU8M3SmAWY41YRk+LBYj4JBa7wXksEMgOMi3wMAIzHJ&#10;dNtzyBvRLNGDDMBxXMQ2/FHH5JNuKmTQTH9zvI0OGjw9P46nmnGbghWz5TybZfziqBlAxesFT4uJ&#10;1vDM/pZC9dn2zse/3tn62Yd1/e8fAv8O4D0A7ln0goghGAbACoDzWW/9lVZ35Set7tLZVn9hU2fd&#10;jIhozBbOeyDtwDNjgiYHRBIEJmWhiNCatMAhDWjIMTLNNVIDYLAKAhm0Dx4qFI/jcNziODyv5ik7&#10;1TzH2EbPmZpm9zfvUaeaNfg4vj9NClPE8Ti+MdyUdZ1ak5P4u+ztm/37wSzqRz5fHc5gPkgw+LYF&#10;jbmD7ytYHCRIPMr8Dur3e7oCHkVwCIIoZu4J93n+IjgIgiAIgiAIjzVE1LfA8Q5wZpn09/4+bb+0&#10;rPTxgbVHcqszZZVJtCEfDbxRNQoGomYoInjVGIah7btQJYNj1YjG8lcIZRarSRU9KkL1CUUxSWRc&#10;SCvfeDwgto+P4AAAt8DQWmO3FZIoXkeNq7e2PnvzztZ/fDEZ/8eHNX4G4G0AQ2auHvJxPBVEceso&#10;kJ5T7eUftgfrP8gWjpzNu/2NWrVTk1jtkzaUUqjIoq5rjCsPV9dYoIXwLjSGPjXvQxAcJvUoCg4M&#10;pQhQIWcHR4lhMGw8BQIiOMyPK4LDYeYngoMgCIIgCIIgHAIiygEc0cDxbqZe3sizlxe73dNnbXG8&#10;yNLeytClRmu1UobFd3fiwZ5hyxree4yzcfhCzdFEo3AcaQUihcpV0aCkaCgyPDM8xyoTNri0N8vq&#10;pvymjpZEjMCAboSMJoVDbN28wcWzgsJ8Oc/583fScAHlm/EbwzLmlCCC0hpVYqG0wlgrOOcwZAfv&#10;HFbHbVzZ3bny59Gt3749ufMf76D+2e0gQNxi5slDP5CnACLKAByFzi/Y3trfZO3By1l/7Xy721vS&#10;WTczxiqHEPpSuizkFCEFEMFDB08IH/q1zaP/gwED8FDBiyY+0dTPCko0FZbic1WzQtOeNBHnihhS&#10;MS807N3LzNn7zcdADOURweFrOX/uYBEcRHAQBEEQBEEQnmRiQsplA2wMgOcvJtl3Fq09d57tuV6S&#10;LazBFLlNTOGDgDDOxmjMNAai8BBEBQbDWBv7OLrCNx4SDDBQxrKdj6vgwEmCuq6x7WvUtcPYKFhr&#10;gTyFNQaLuxkAwkgDdV3jCkq+vrtz5S/Vzp+/GA1/9e5k9LMJ8BZCIsrxwz2NpwMi6gHYhB28SL21&#10;H7YHa8+3FlbPpUW776mXKa2IlIkhEwbMDBdzcbBKAAYcmtCJ+FxAAAiJb5KeiuBw73FFcDjM/ERw&#10;EARBEARBEISvESLSAAYAVheAi0s6f3Epa1060upc7Gb5ynG720mMSawikFIwsVqErip475GDwMww&#10;dYi5twwoRTAxzGIn5oZoltWNEKC+pJ0vy1mrZv+sIDEVLKb7afb8uH21EwxQE+3QJNqvTaiGZpox&#10;AGoKwomLAkp6ZwJjDJAlsNZinAaDecuE3+Ga8nxrOL769nj3rU92dn71/oT/7TbwBoCPmLl8yMfx&#10;xBPfp0VYe1Sp9JV06cgraXfwctLuH8+yomfTBWusAVQHRArbuxQ9H1ogUmDKo6eMBREw0uEnpGiH&#10;qSgoGK5jO7vd9DfHj5J7G6ZTwWraPSdoxPOZi3hfe2eJ4PDVnT93sAgOIjgIgiAIgiAITzMxXr8D&#10;YLELnDkCvLCqcXkjS19YbuUby0neb+VZloFAipD6kN9B1yEEQ7tg8GkOVTLGNo7bjP+YCQ6KKbr8&#10;h3+OgvdGHT01VigDM2MMD+c8dk3w8thOwsTGnQxECjupgvce1+uJv7G9c/Xz3Z33ru5MfvHe0P28&#10;BF4F8MGzmAMihl8sQqfnUPRfSbrrrxT91Zdte3XFpq1uki8TRcEBABxn8N6jdgrMHnUWhQARHL5k&#10;XBEcDjM/ERwEQRAEQRAE4VskVi0oAHQMcGrZ2ue6RfrC8Sz9Ti9Nj560+WKiTT6oGEoptCsPzwxb&#10;1fDMaKtgCDau7D6u711UBvbKYSL2N67vAT0nIMy3zcKdm2STc9uOGoM0HG1d+MPG3ACWg6eCd0Ew&#10;ATGUVtBGQymFW2kQGChW5bDQ0Fojg4FSCjvXt2CMRqFTWGthETwgUHt47/Fmr+Nu7o6uf7B7+6N3&#10;tm79/B24f78G/B7A+89aFYz4LrUBLEO3X9BZ57u9tTM/TFu98yZbWU6zIoUKBr7jkOthXISyrHu6&#10;QPP8w4ukp+VS4xFxf3P8JGmcTGbPmwpYU6PRz7RNaAZzFue+bwwRHL6y8+cOFsHhGfvfBEEQBEEQ&#10;BEGYIRqNCYCWBU6sA5eWtX7pQlJ8b73VPn7MZCt5YvPEM8CM1Ie0Bo+r4EBVFUJFFIUqCRTKe3rv&#10;4dnjhnVQSsGQgdYKxlMoJ1qF4/pZG945YOLhXA1VhykZ0lCk8FanA6UVvDUAEW5wXW+PdrfeK0cf&#10;fHJn59/e3LnzsxHwS2b+/BCP5YmEiAyAFoATsGsvJv2NH3WWz/yg01/eTIvFBaU0bqlGCIiI4DA3&#10;rggOh5mfCA6CIAiCIAiC8JgTDccMwLEecH7R5q8c6/V+sFS0Tryo3VpmbJGY4BGgvEdd1/CTCZxz&#10;KGyIudB+NhRDISzPeTyG1hpG6RDb7/cqZhAASmxITqnC/pIAgFHHdXyrjnPErGs+IcZUTMs0xjYa&#10;uI1AklX7v7ATVGP08L4W+9q536aownVKHQyboQ3tnSQkR7yKut6tquHb5eiN929t/+t7E/cvd4Cf&#10;M/P2wz+JJ5coZBkAPcBcTore99q9pb9LF49cKLr9jVZ7ITHGoPQGdVWh5DSIQ6oNIkJNeaiKwk0M&#10;j4VSBKV34JxHk3tSUQKtNBRZEBF8DAGiKIAROQTDMb4PB9h/Bxmse/cHPIrgwPu772GQH3T+YQWD&#10;ucHuNp4fpv8Rrv8wgsO9+vfb749yvj/gJoj23+c9BAlW9xUc7hpPBAdBEARBEARBuD/7jMejy8DZ&#10;DeCVo0r9cLXVOr1RFJvtPM871mqtNahuYvGjiOBCOUrvHNgzcqWCUNFIBlFwIApJLEdlCVIEZzS0&#10;UqhNMGCcAsBAVjZJKx9PwWHYDjkibplQBeOWr3g0mlQfDYe/ubIz/ue3tyf/7IDfAdhljokKnhGi&#10;kHUMuvNcurD6d0Vv9ftpZ+1M0e70TbGgsjSjmzs1tNLwugUQUHsbvFOgARCM3UUw9AwUEQAbBCtH&#10;IeeINo1PDIj2BAdQ8JURweH+13+o/ke4vggOgiAIgiAIgiAcCBElADZ7wKlulvzVsTT7/kKanjqd&#10;do7mxhSLrE1qLHVibIWNORDqcgiiaXFDGBfEhoQISinUdQWlCKxD0sdaM7xnVOzA7KcGDccv2H4a&#10;yuHv3TblE2PbHxbxBqY3EvubFrPt3H0Xbqc5MfY3hkxTblGDSAE6hGAwBaXEhxqkuKpy3Nzdvf3n&#10;O7d+8fbu9k/fh/+XbeBtAFvPoAAxAHDW5P0fFIONn7R6i5fT/uZRa7KU8wWtlUKJDJ49ag6CDtwu&#10;iAiKUpBSCI44APsUQVYKbxZTeLQchYZGiALu/xOL4PAQ/Y9wfREcBEEQBEEQBEF4aGL1go0F4NQq&#10;1F+dIPviZt66cDzJj/bSouibJNVaRcFBwRIBDCgXym8abhb7wYRvckFUyoM9o0aoMqFNMDwfV8Gh&#10;dgwCgWPICOJ9xhyV2O4sAAAmFDwgrruSr25vf/xmOfzt58Phv35a1j+rgI8A3GJmj2eEKGAdQ7L4&#10;nO0s/cT0jn437y2fV/liL81bqbI5jDZgvxN+T6eD54NPgwChCmitUPtgEE4N+/geNB4OIjjc//oP&#10;1f8I1xfBQRAEQRAEQRCEQ0NEBYDVFnBq2SSvrCb5C0tp/vyxQetIbpJ23ySJVgqtKggOnYkDCLCj&#10;MZgZ1jsQAEUcYvdV8HgYx9CJPUFgNnmlx6zAsEfYLnX4Aq4YABE0B1OhSWbZJKPUPvyxl+QytDux&#10;DmdjVk3LeUa7No09zbZyMWSEGczAqC5hjAHSUAVjnBh4ZmxpwDmPT8tR9flw9+03hsPffrQ7+ecr&#10;wG+qUIKzUTqeemIp1yXAnFKt3o/y9vIPugtrL+WtzqoerLS11oRY3rR2IdeDRyt4yMScD54UQAA3&#10;ITUUpCHF97c4RXB4iP5HuL4IDoIgCIIgCIIgfOUQURvA0gJwbhHquxtJ+uKRovX8EZut9rOst0zW&#10;GKNR1EGAsK4Gg0EcY/DhnwjBwXIwQowP45uYG0JxMF7IhpwEYzCcc9jRwYjatmFe43YOALhjFaqq&#10;xmeT4e0rt+688/Hu7i+vDqt/vgn8EcCHz1L4BRF1AKxBtb5Lg/W/zvsr328tbJ5qd7p9Y5cMEQGq&#10;A0UKw0l4oJ4IAMErPw2tAADNh6tysDcnQASHh7++CA6CIAiCIAiCIHytxCSUbQCLBXBpkJkXTunk&#10;u8tF8fyZJF1pWdtbYCitNTIfBAjyDuw9EswbNLTvv3vCQCMUNB71zVlOuZlTox4wFSz2QjUQ21l7&#10;IalaM9vzoR01zwoiUNFIVAQCIa/ugNmDmWKyTAOtNLROQKSwuzOBNgbW5DDGgEjDOY+6dqjq2v+m&#10;UFc/2dp657Xt2//6STX56RbwB2a+fvCv/nQQQy8WoNOLqrP0w7R79G+K/tJzSXtzJctbqVchZMap&#10;EHrjdah/wuQBAozL7zu+CA4P0f8I1xfBQRAEQRAEQRCEb5ToQl8AWFoFnlsBXrxgzA+OtdsXNrNs&#10;rW1t2yCEJti7XOIfL8HBJBYMhmMfXf39tOwnCMgmt0OVDmWicabBnuFilYU0bYVtr8Deg1mBQCER&#10;JRHe6KZQSmOcaIyravzBZPjFRzeu//7t3Tv/6+ak/jmAPz8r3g9EpAG0AXsc6er3dP/IT1ZOfeev&#10;TNrd9GneIoRcIEQ09XAwXgSH+13/ofof4foiOAiCIAiCIAiC8K0SDckUwEYCfXmQt1/Z7C38aKHT&#10;O/3/3rm9ntvU2sRAKwXHFeq6Ru3G8N5DGYZSCqQcmAFGDRBiHggFrrNgVDDgvQfVwRBNEMp1Uu1A&#10;IFiEnBGaAXAjZDCYgi0/DeVohAk119Js2xiamWvOp5l2TzgJX+ZVdP1vzJ+mTKfGOJ4Xy4VSOH5X&#10;GS6Zh28Mh5+/unXrf/+lqv73R8C/MfMXj/wgniCi10wCYAVav1z0l/52cXX9J53BsVNFq9X3nMJ7&#10;jy+Ki+F4ZngfEpICgCUNrRXII3rUcOjj8D5ZY2C0QckjOOdQ+1B2U2kLpRUcgmDEKpTvbJKIMqmY&#10;N7R5zk1ITxSookcMNa1qQoRiMlQdDWUV2rw6XEjIQf1ft+DB6kFki3itewgGX6Xg8iiChdv3JO8l&#10;SMzPTwQHQRAEQRAEQXjMiR4QCYCTJ4FLJ4Afn6D0extFcWKpyJezLNNFbsgYi9t3rkMrBRWTMXiu&#10;gyHIDiBCOTIwxiCzCbTRsNFwDzkXAJT13jZHw5CDgQoAFJM1PG6Cw1iHZImTdisY1hp+dzye/Gl7&#10;+/dv3rz+Tx+X/p9GIf/DhJ8BIyi+Mz3APGfaCz/uLh//+25v8fz20l8tJ2mqE5tAaQV2HnVVw1fh&#10;PTGkYK1Faiy01oDzqOoaLvbrnGJ1DEZUHAAwKg9452CyDCI4fDkiOAiCIAiCIAiC8NgTEwme7is8&#10;v9DOf3wmLZ5fLIpTpynpJSaxmxURKYXusIb3DmnpwGBUhYseEArMHpWrUbsaNYdcEUmeAmC4UMgS&#10;HuFLduM2Xak0XD/OQ80lmbRotmf7aZrcspy5D54GezQGlY4dc0JE3HZ6Esdt9sdcBVGo2HEeWmvU&#10;eQZjLcZWo65rbFclbuzuXvnVtdv/+v5k+D8+hP9nAF8AGD8jAkQO4CyK9R8Ug7X/q7Ow8ULRW9hM&#10;sl5itCGvgudL6TUIBEcJmBmOg0BA2kIrjUrH9KMcQjUUBY8I72p452Fj2dbmeTf2dfM0ax0Ep+l7&#10;Mw39iQITKTSCBSHkoiBQTIIJKNy/UqoIDiI4CIIgCIIgCILwFdKUUcyBUyehvreRZn99GemllTQ/&#10;vgld5ElqO6ShtcFt3gIQjEZmhm/KbloNow1G1QjAvmoXqgnRCCEWIx8N0Hjtx01wKLWB9x47RAAY&#10;k9TCGAOfWCitMaIUVVnh+mhYfnDrxu/e2N766aeT0T9tAa8BuPEs5H8gIgvgJOzgFd07+vfdpY3v&#10;thaPn2i12i2YtmIwarZwzsOxDsKCSWC0wTjEXDTjBEGB9jxg4MODF8Hh3ojgIAiCIAiCIAjCE02s&#10;ZHCkAM5uquyHa632y8eL7uV+3l49je0iUUprigaCdyAiWArCAleNQd8Yhj4mkguGxsR3wjWiQTlt&#10;o12hGwOTZ/sbLFfzswUAcCMwqFkBYr95AwBjG+bVCBqJC/0mGqwKIckkKwUwowLA7FEjhIZ0qACB&#10;UJpw/G3NGI7H/Ga5+/H7w91fvTrc/p8fAT+vQunNnQf5vZ9kiMgA2ETSfilrLf6f7ZUz32/3ls4m&#10;/aPdvMh1rQvUdY1xDbjaoUpj0lAfkoESexApWArGrvJN+c1QnjO0BBXfg4kdAtgTjJRvQmiaUAsL&#10;EIERhAaOAgRHN5tGsPgyRHAQwUEQBEEQBEEQhG+ImEywmwAbA+CFS1p/71iav3yslZ8fZNlCYVRO&#10;oKnAkCqKhqILbhDehTKWsTwn64Uw7mMqOPjKQSkN0hqkFDwRSBGgdTDGth0YQGkUtFIY5hZEhFuJ&#10;gmfGrVzj1s7OnVe3b7/+4fWb//bJaPK/doP3w+dPe+hFFB9WoHuXqHvkv7SXj/0fycKJC61Ob2Cy&#10;rtHaYAcWFD0avPeAC7kXbExKSnFbBId7I4KDIAiCIAiCIAhPLdGoHFjgaNeov9os0lc2+r1XTqXZ&#10;kW6eD9q7Y62UwkLNIEVoVx7sPUxVwzOjyyGHQ5MM0sW6m3VsXYyIqKMi4GK5zKZ8ZqtsYvzjfKYh&#10;F82OKBzEzUaHaFzqyzhuzIkJ62IoRwzpaGd5KKtZ16iqElUdk2BaA2MNyCZwzqH04b6c0iACKqUB&#10;Zox8yAHBSQpFhJ2qqj/euvPRm1u3f/+XavL/vQ78AsBbzHcpJ08VTZgOkF003aUfd1ZO/mSwvH55&#10;ki0t2SQz1iZQSoNZIShTFkoR6rp5kgahrGR8IWLoTK1DSM1eMlA128ZQipCplADy0fCNSSSbkJsv&#10;QQQHERwEQRAEQRAEQXhMIKICwKALXF5R+M5Lve5fr6bp5ROwa508LXoOABFsHTwciirmTHhMBYdq&#10;OIa1Fom1UErBI5Z+JIAUYRJLPXoVyoCyNiAiVBSqL9TagJlRUchZ4bUBCHAMVM7xT1O6eXXr9jvv&#10;XrvxP66MJv8yAX7FzLuP+vs/CcQyrT3AnMPg5I/ypeP/tbu4+ULeWVjVNotP3ERj06DZFsHhbkRw&#10;EARBEARBEAThmSQaljmAzSXghTWb/fBCp/ej9U7v+GpRLCXGqJXtGyBSUOAQYuFqsPfQMdeDQfAQ&#10;SBrDytVwzoF9CNHYMTkIgCEVckdE80Uzgo0Z5+Jpruzm1I5pQjUC6q7Qjb1kl0AULCi04c+Y1JAJ&#10;IIKOhm7TUryQjm1TnrMZ3tcKWhtUmcVuWY3eLHe++O3N6//6azf5x0+Af2Hmq4/26z8ZRM+HFoCz&#10;prXwN92lk//PYGXjhaK/uZpmmSop5HiYIIdzDhOfINRXTaGUglU5nHeoXUw+qRS01iBDUETwqOCc&#10;g+cRGIDWFbTWUDq8XzzODprf/o1oLIf/PIipf9D5Bxn8c4Pddb4/4PSvWzA4eMozcsJd5/tmuzli&#10;TnC4azwRHARBEARBEARBuBcx/KLdAS6sQ333qMn+6/eL5PJykhzt53lmrYWhIDyQd8GArCsQAZpD&#10;UkHFPhiaWkNrjdvTWH0GM6BdOF95BoNhdeh/fAWHULVhbINgcjNR8N7jkxRuUlW7P7117dcf3Nn5&#10;7x/X/h8AvPM0532I+UFSwJ5XreW/Sfub/61/5NKLWbu/qvMFMsaipix4jrACewZ5A6U1tDEhdAWE&#10;uq4xqSao6wp5K5TjZIzBAEiV0eCtQ9lW7h00p/0bIjiI4CAIgiAIgiAIwpNA/Lq9WQDPbeT0t+vd&#10;9g+Pp/mZfitfWmWjE2tpYRKSBvbGDt47FOMKzEDGwZj6ZDEHM0+FhsSFEIckxlDoOeHAzQkPJh7X&#10;hFrwtH9OoFAMgDDVC+L+5aFrbibuV1GQaFzGo2EVZ+GnFlVoE/ah6gWHOTpjYYyGTzNorTC2BuPx&#10;BF+Mh3j7+s3Xf7u9/Q9vO/z328BvAIyY+f51HZ9gYrnNsypf+XG+fPa/dVc2Xkr7GytZVhhlciit&#10;wGULzIwaFFoKySGdDgKOUw5EAKsSAAFqjGCzVmBmZHX/oDns3xDBQQQHQRAEQRAEQRCeRIioVwCn&#10;FxW+fyFN/na9SC+dN/nxVpLk67DGaI1W6eBj0klmxkf9BAzAxJwLqQNIKaQcjJ2mysHjLDg0+xkh&#10;1wMzYxxzTwwVwVgD1ypgjMEuGLu7u3jv5q3P3tza+p+/qNw/jEr3cwDXmbl8hJ/9iYCIUsCeQ+vI&#10;32Zrp//v7vLJF4vOYKlI1xMGo2YCe0ZFIZcGrIXWGqN6FIzemOsBNAZAIFVDKYIZdw667v4NERxE&#10;cBAEQRAEQRAE4UmHiBIAmwPg4lKa/vhMWnx3vdu/dCRNB+0szwqlobVCPbkJcEj2GL5YB3skr4Mh&#10;n0arpQl9mBcSmtCJPT+Iacd0/zQhYfzvfiOqXdXYbxwxEUA0FRbqOLJXs8JDI1jcyEoQEVLWUIqQ&#10;1wrMjHQS7sdOwhmJD7keUm1htJnO4aftGtd3dm78+eat/3zrzu4/fgD8Swl8+DQnnoyJSc+b1uC/&#10;tBdP/l1/Ye3lfLCx2Om0k1p34LzD0KX4/9u78yDJrus88N+5974l96y9qruq9w3oBhr7vu8guNMU&#10;QUuiREmmwiMxbCtGtjyecYRnQuOZsB0ejzWSR/J4tAwtaidpUaJISiTFRSK4UwAJEFywNtBbdXVt&#10;mfneu/fOH/dmo7sFdQMoAF0NfL8I8uJVZr58ldn/nK/ePcc5B2vy0KwzNvG0cVyr1oDWGtqxh8OJ&#10;0zNwICIiIiKi15u49WKsBmyZBa6dS2tX76i3Lh+v12amu2lTiajhFoq89PDeIStDz4fsxNSK9Rk4&#10;HG+G6zRV6EFRqwRKKTRdCBW6poayKOF6BcqygnLheobX8OjOCVjnsOocisEAB3r95R8cm//Gt5dW&#10;PnlgUH6sBzzsvV94iR/9uiciHcDsVu2Nt7fHZ2+pj2/bX293x0xjyiRpgtUSUFrDKwXrHCpbwDsH&#10;FQMHZbOznf/kAwYODByIiIiIiOi1TEQaAGYShcuuSvTVs1l69WyS7ejW8tEJnSXaaDRtKF6SMmx5&#10;UKcFDsOtE5Ua1i8xTohJgIpraPYoSOJqTn5cgKP1CpDnnm/iz02sBE0cszlsGjncwjEc36lN2ELh&#10;rIN3IXwQEUCpOHazAkRQJWH6QpWGMY6Ft7DWYd+hVSgRFHkGYzQWahmstXjKKCz3B/3PLx9/5NHl&#10;5U9/qxz86SLwVe/94Zfxq1g3YsPJEcDsSYouiYEAACAASURBVLvjt7c27LujO7Fpb6XHRrK8pnTW&#10;gVIK1gmstWEyilIoYc923pMPGDgwcCAiIiIioteL2FhwtAvs2gRctS/Pr9/WbO7fnGQzjTStZbHg&#10;X6+BQ2ULKKWglYJWYWKF9x7WOzjnofIEzjn0xcEDKIwA3qMUD+ccrlwM65IAgMdCLYdSgkP1HB7A&#10;wWYN3nn8QPvi0MKxJ745f/zzBxYWPnrc2s977w+8fN/E+jG8IwZoXKwn99zRmt5+Z3Nsx856q9uG&#10;GDjnwshUpeD0Wc918gEDBwYORERERET0ehQLzTqAuTGoy8drzZsvn5i6dqzemN2BrKNE0FkpYK1F&#10;o3TQSiMxT4WiSATeP9fkESaFVgorgzI2HQzjF6FMmIbgHJx1yCTckh8CDAFUHJMpYVUu9AxIY/PK&#10;1IWfD5tcLptGPA5vm8Sf6+HwCR2up4zByMCcGpQ0izPXX9ZWUCqMEFVKYK3DymBQHen1jnyr3//r&#10;D/b7H3oW+HPv/VMv+gM/D8RAagw6vbI1NnHX+Oyu20fHJ7fWamO50hqPVRtj4BOSB+d9nGKhQiCg&#10;NLzzcD7UyCL6lCK6huPxjUJh70WHIAAGEMAhnNf/rTUGUHCnFO8n9xSV+MxTnXosok4+eNGBiFdn&#10;ftbZAouzBQon5wPP9/jZApfTH2fgQERERERE60JsPDk+AuzfJbUb9nXGbr1QN7Z3s3xixCsJheYT&#10;AEIB6JxF6QB4wGsDpRTSegNVVaFfOlhr4URBawWlEyiloKphobleAwcbrlMpKBXu0vDx7gnnHP5q&#10;ywZ3ZP7Y4oOHDn/pe0eP/dEBh49675940R/2eSCGD1O61rm2Pjr39pHxjdfpLbfPKqOVEgUPD2s9&#10;nLPwXiAQmCSNBbKKxa/AOwfrHJxzaOrleHIGDgwciIiIiIjodSne/dAwwJ4Jo67Z0Rm7a3Z0dO8V&#10;Fea0MbputIgITFnCWou0KOABNL2HCFCzDqIEmXMQEZjYa2FZQqDgh8WohNvCXSwEhx0C7LAgHZaR&#10;Mvx53PIx7OkwXGPwYNTwdYirP+X1xg3bUL4wz4UPcXzkAqC1Qr+Wwnr4x1EW3zj07Fc+sTz/h48C&#10;H0KYeFG9qDc5D4iIBrAt6czcWu9uent3asulI6Pj46beUQLBAGErS4EcIkClcggElUrjVoYQHKiT&#10;JpHK8H8iEO9PHAOAxDp52KR0+HOnzMlXFetwAcSfFhg8f53NwIGIiIiIiGidiX/t3rYNuHy3ye7Z&#10;0WhdMttub+0mSS1VWme2ArxHWoQeC3UfgobUWsB7aB/use/pUPCv18BBqTBm05/YKhCKOKXCX+yz&#10;Xhp6QBiBiMJ8K4NSCgeaCSrr3CcPPf2lx47Mf+j7q/0PI4QPqy/yo173RCQDkr2mO3tve3r3vSMT&#10;m/al7bFWmuVqgBQAUCB8ThWSuMUmDaGNHzx3HjBwYOBARERERER0kvjX7tkW9EVzee2ODZ3ulbvy&#10;ZHcry9vbszTx3qO9uoKqqtDoh3q7oQTGGDjfDzspfCjMtNcIJVVYy1gQDnT4i3g/rmUs9DLfA3BS&#10;EDG8puEt9/H1xsbj2CVwGExU6oVPWRjWaiev42kWtoxUFax1qIyGMQZFnkNrheNaUJYlnir75XeO&#10;HfvKV5eW//Q7hfvjVeBR7/3SC/6QzxMiMgadXdoc2/yW0cnZm/PJndvTPK/ZfESUKPQlD8GDJBAI&#10;rA5bYlQcoKrjFonhlpjhqnyclnJa8GD1sGvlsBg/sZfiLIHB8xTsDByIiIiIiIjWr7j1YrIL7N4A&#10;dfO+vHbNpmZj/67EjHYajbxrS3jvkdmwy6ByvXUdODjnoJScGAM55L2D94BZ7SFJEpg8hzEGAxEU&#10;RYH5qkJZFpCxESilsJInAIB5WBxbPD749vzCNx49vvyxbw/sH1fAw6+18GEYQiGfvKE2MffG+sy+&#10;69ojk9OqOZEqreBUBqUEq1X4XBg4MHAgIiIiIiJ6wSRUOyN1YOtEam7cPNK6fkejdnknr011japr&#10;rTHdD4FBVoXiqFGG19Zj1wNth1suQp1Uxvot9ppEvbKnHJexSWQVgwYVpycMx2omJ4KH4fPPHDj4&#10;2INCYtPD0wu4I80SzjmYfgXrHFqFwCQJRiVHkiQojoUcQUFBaw0xGkopVPDwzuPRVdN7ePHog58o&#10;j/3pI7B/Mg886L1feUEf8HlCROpAstN0Ju6qj2+9pzO5YX+zMzFSazTVCsbis1SspDUggMdwK8zz&#10;N4scFtyJ9HBytPDcFolhYHB6QX5aAc7AgYiIiIiI6PwWw4dWAsxNAdfuaGY37poYvfoiYzbWjGqu&#10;18BBqTDu89QeDkDoFyA4VB9AaYWGNxAI6gMPZy1qAw/vgZbOQmgR38/H85XewlmHQWsjnPd4JvM4&#10;3ltZ+Ux5/NvfOnz4Tx8ZDP6kAr7m/UlNDs5z8e6XUejOJcn47L1jG3fc3Zq9fJtKshoDBwYORERE&#10;REREaxbDhxqAmRHgiulW46YLR8Zumup2N21Spg0A4/0BRASdQR9KCRq2BOChqj68cxBvIQLkVQPe&#10;eZTiAQEqoyBKnQgm3ImCMKzKD9fh1Zw5cDgbNSx8Y6CQxtMNx3ZKfP8i3vnfj2M5y3hcaQWIILMx&#10;GCk1rLU4Yv3SgaL4zu8dfuLDDwMfPQ58w3u/totdR+LI1Rnk3ZtHxja9dXrLhdeOT05PIW1KVVVY&#10;tkkIZHQDWmtUpgkRQSEhwLHQ4d+HHINzDn74eZ8YvxmafQqeCyCeb1VnCQzOVtC7k/OK5wkETjnX&#10;yxAYnOnxs70/wMCBiIiIiIheZ8KUA4x1gct36OSWXd2RWy9tNLdNdtqdxsoSvAdqZS9sXbAFtFbI&#10;EgVjEshKKNStFggEhRF459CHC/0X0mT4LgDWX+BQqnCnROpCzwpTaTjr0PMa3jkMpifw7PzR5b/o&#10;HXnkmweP/u73nfuI9/7hNV30OvJc+GT2pt0N9zQnd791dGr2gvrYXK3eqGO5SuAB9HwGay0GiNMt&#10;ktAzI1l9Gh4eAoEoBRUDB++H9zcwcDjl+QwciIiIiIjo9So2GxzpAJeM6+T266cnbp9pNXfNKWln&#10;SSKNooeyqqAGfThr0dZdiCCUlRLKSwFOjFE80UZSTt2aMXx0GAy8VI1qGGiceh4bEw1rQuE3iNMb&#10;i9itcrgFxMtq3EoSCuVWX8E7j6QIf6G3JoVWCovNHBbefx+D/t8cePbrnzq++MFHgD8AcMC/RorI&#10;4ZYLrWvXtzbuvn9iZvPN9akdU9okqkjaAELwEMZrhg+0mdoTWyfCtpcQODkvgPcwOo1nV6etw8Dh&#10;rNd0xscZOBAREREREZ2nRKQzAly0E7h930jrjr2N/IKRvN7pGmVEKZi+gfcAfLijQVyYcmBEoLSC&#10;d/HWg3UaODisQgRolGGLQHugAe+RlmEdxK0B8zUDpRTmWylEBAsJUFRF8ccHV//ykSMHf+eZweCj&#10;AA5776s1/ULrRAyedqqRLW9sTe58e3N278XtkZG6z0bEOYdeBdiqQid/bi6J9x7OxUafccuFkuEU&#10;CwYOAAMHIiIiIiKi5yUinRy4cCbPb9s9MnbL3MjoRZO6GM2yNGl5DSWCVq+Ccw7tQai7G244XjHs&#10;dfASVheDB+3OXNCdjYtNKuMd/Di9mktigTvccjFcdVyLOJbzxJaQWB9bFf5Cn+kE1lqYvoX3Dg2r&#10;YLRBDRpKFB5rNtHv9/G93uLSV48c+eTnypUPPgl8BsCR10rPBxEZga5f29mw7f7Rme03tcbGN+T1&#10;TmKMwSHbhig5sXXC+7BFResUWmvYKn4j/rTAYbi1RuOMGDgQERERERG9zojISA7s2apw21yrduMF&#10;ze7+yXZrdFqlqVIK3cJBRJD0+wDWb+BQxv8IdzzIid4Ow2aXxWofSZKgo8OYzVoJFEUBv9xHURQ4&#10;ODGBNE1RtGvQSuMJVeF7Bw48/Zfzhz7+6OLK7y0BX0YIH877QlNEEgB7zMjcfaMbdt83NjN7UTWy&#10;vW2SVLQy8ABsFe90gY4TIuIHysAhPOc18O+AiIiIiIjoVRGbDo7UgF3jubp1b1K7aa7dvuQilY+2&#10;6vV0vAh3OuQ2ztuMTSKdilss/FnuqT+LugvnLU9rDmnjsY5jGofNJPMqNpmMxwPTAuDh4QF4uGFk&#10;oRwAAZSHtRalLeGsBRSQpgmyLEOaJuguVyjLAitFBWst+kmGJEmw1GoBAvvhZ578zreWjn/8a4P+&#10;Hy6HMZtLa/qF14H4nU/qNL1WNt3w9vb09ltaY9MztVrDAArOOcCH8ZpaxS0v/rStFQwciIiIiIiI&#10;6IUahg8tYNcFwE0XNlq33jwysb+j9UTL29hFYX0FDmXaDr0HvEMIHE7tNeFgoZSCDHs+eAvnPYAQ&#10;SHSWijAJw4QtBIM0h3MOB7VGVVU4NjkK7z0eMrb/xKEjD33uyDMfPrKw+t8APPha6PcgInUg2Y3J&#10;C97U3XbxmzuTW/fktWZD6xRaaVRVvJWEgUN4DgMHIiIiIiKitYkTD7oG2D2Spzftb43esXlsYt8F&#10;yCaNNmq0AJRSmFj8NrTWMNqEwt0JnHPwLhSmzoWeAFAGSgQ+NiEMvSY9Rvrheb34h/TlNNRzq0ms&#10;62LTyNSG43oZ1uxEABFq/mHhamM9XMXAooqFo1MCAeBF8FxVefaml1prWGvDiFCtIQCeXVo69rX5&#10;+a9/uqp+9wvAx7z3j73wT3Z9ik0mp5A0bpvYOPeOyW2X3DA6OjW2ZBuitUaZjEJEYYB6nHKRhs+z&#10;WoYoBVHh+/eiAB8DHw8ohO8n8QUggsQPIBBohKDJonv6lQAYfk+Al5Bz2eG/m7jFww2DKFk56ZV/&#10;OzA4OR94KYHG33oOAwciIiIiIqKXTyxGW01g7w6kN+2pd+69uN69YKbdHd9lngW8h7MeVVXFJoMe&#10;ShIopZDnDVS2QlFYVFUF5wVKa2iTQGuN1nJIDtZr4BAmN8R+FkmCJEngvUe/38dKr+c+umXu8ENP&#10;PPHZLx88+NvLFh/33i+/hI943Yh3uTRh8v1JZ+Ydcxfd+sZ6a3SLy6eNVgoDacA5h9InADxGWimK&#10;skS/KGGtBZSG1hpKq1DAuwIAAwciIiIiIiI6ixg+NJrA/tm0ftuO8ezeqXZjz9a01cnzHBt6Hs57&#10;jC4N4JxHoywBEYiyEBEMYtfHgQnBxHIaCs96GQrIdrzjoVGEVUtIIgY6FJpLafh5PwYRzWr177rS&#10;8P9+eBQCBzUsKn1Y/d9qU3kqpUJPA+99nN6gIUoB8PDOo7NYh60sfmDK8tnVlWd/v5z/owf6q//f&#10;ce+/9GI+1/VIRAyAzaYxc9/olv0/PDW7bX/WnsqU0qi8Dnc6SBPOezgoKKUhJgMEKB1gKwsdvzcF&#10;F4MGCxFA+bj1RQ8//1O/hxNHce6mOxFEqFMeN3guGGDgQERERERE9BoR/xreagKX7NZy767R7h1X&#10;5u097bxW31iKUkohWe1BKYHSHkop9I2F9x49qeC8Q68WCs/1GjgYY07c5TDcWgGEIEIphfZCDUor&#10;zLczKKXwSAtYWl52n6wWHnzk4Pxvfm+l/7sADpzPIzbj99xBOnZzc9MlPzE5t+vGeneym2d1WezH&#10;OxpMBq0VKmhY61A5wDmHJAnfHwMHIiIiIiIieslEZKIBXDLX7Lzpimb7xrnu6M49tawG71V9sAJn&#10;HRIXx2xK2KZQq8LQBxk2IfThFnpxcVUZAMDhtFvrY+HZT1fj68M1DOtX455nFUAP3ydec3WWnpfe&#10;h6BERE5qTinQSkFrjaW0gHMe9T7gPdAuEygRKKQAgIf7q73Pzh/++B9US7/1NPBpAMe8j9X2eUhE&#10;UsBcMTKz9Yen5rbeU5u6ai7L80RMDmstVkuBsxY+aSBJElTeABC4YTQgCs/FP4AyxwGcFPzEOt/H&#10;5p9y4vtxp63h+cq3nrs2Bg5ERERERESvbfEv4hsngSuuSGv3ba81rt1TT7d0G816J/QahHcFnHWo&#10;29DyYL0GDs47KAl3M4RjH5KF8IvimKxCa42uS6G1QbswcM7BVQrOOvTGuxgMBvhGWuDx+WOP/Wlv&#10;/sOPH+v/di9MuVg5w1uva3FrzU4zsuet3Q0XvG1sdvfeTmek4XQN3jmUkkGJQuFCwMDAgYiIiIiI&#10;iF5WIpIA2DShcN3Wbueu6/LOteONxoaNldQAYEcRAoNhs8cyjlksh4Wmjlsj4qHyw9XH5+lTfq5j&#10;Paq9P+V5MjyH4O8sJv+O6w+lbTxPuMvBwzsXmieOA9ZZqL6FrSxqpYYxBm1Vh0kMVpcG0EZD8jqM&#10;MVj2Dofm54vPHTr4pc+5wQcfAP4EwGPn610PMVyaVvXRO6fmLnjX+OyF1zba3a7VTXHew+omAEEl&#10;NUAAKxkEOBFAaNUD8FyTyBMfQkyQRGLwIKE5qIqTSGU4/hTt566FgQMREREREdHrk4jUE2DrduCW&#10;a+ojt1/YHbnqcl9Npkol6zVw8LE5pIeHEgVtNJTSgPfw3mM+X4IShdyF68gGYSxoFn8Ro3NUZYme&#10;jw0oazVoo1GIwDqL30+TZx56+om/+NqRw7+9CnzBe3/sBV/cOiMiI0hHrh2d3fPusc2X3NlojUwg&#10;H1UMHIiIiIiIiOhVEf8q3jbAzk0mvX1bt3vXpaMTF013R8c29Z2ytsLY4gqc9xhRFvCAlR6sc1hJ&#10;BlAiKGsCozVqxxqACMKN+oD4EA7Ah8kScYoiKuUhACodnuhiApFWLzx8eD6tqoznD+cpYkBSxCBk&#10;2ORQYiBh4vzO4daO5moJpTSeTH3x7YVjD//uyrE//Juq+sMV4KHz+K6HOmAuySdm3rXtopve1GiP&#10;bZLaqPbeo+8SeA+opIYkSSBVHUVZoLAOWmnovA6tFQbWoSwKaBM+P4XQc1OjCk0nY+BQxaaiwEsL&#10;HOQs4dPpjzNwICIiIiIiOk+IiALQHQP2b9LZndcnjbu3dUd27c8azXq9juLwM0jTFEkdMFpj2fRR&#10;FAWO+x5sVWGymgYkTp8AoODj9v74F/B468N6DRy6Rah9D9UNrLX4Vg48u7Aw/6my91ffPXb8Nw+W&#10;7k+898trushzREQyADvRnn3b2LYrfmhm887dtc5UAgj6pUdZltC+iSzLoNMMVWWx3C9grYXOMuRZ&#10;hrIqADBwICIiIiIiojUQEQNgvKn11ZfUW2/aOTJ+843dzhYtyoyuLMFai2a/ByWChgKMNlh0oalk&#10;yBEEBh4iEoIHASoXAoFSh8GKpfEABDZ2l8zLs3SNPIuYM5zU9HK4BSSsVk4LIuI6bFY5u3IMzns4&#10;SWC0QZU1AXgc9ilW+v3qIaWe+uSTP/jgX5e93xp4/601Xew5EhtMbjDtiTdPbbvoxydmt+zPmyOJ&#10;VgoKG2GtRd+GKSCVzqGUhtUZAEHlh9thwvdmTgQPFoCg1M/dBMLAgYiIiIiIiM4qFqmb9gA37c8a&#10;P3R9rXHZ7EhnclqFLMGUgzAFQjcBxJ4NIjDD3g0IYymchAJ1vQYOG5fn4ZxDBQOlFMqkAaUUFpI6&#10;nHN40qSo1Wr4bpb2vvbd73zuL5594leXgT/x3q+u6cLPgbiVZgz10TdM7b7spyc3bLl8bOySbDAY&#10;oFeGManI2tBaoe80yrKEmJSBAxEREREREb0yRCRJgAvn8vzu62ujb9w60r1olzTaWZoqrxbD1ggX&#10;tlJkpYVzDklZwXuPXMfSPzYfdMpDhlsqAGi3tsChGXoYYjXe2b+UhrWfxAAi1sOtsDMAI734unj8&#10;0EwBEUGtCM0mGythR0jTZdBaI8kbWFxcwmFXolaroxhr47H5+af/62OP/tYD3v9GAXzPe1+u6Zc4&#10;B0SkibR21/SWy983Pbf9uvbEpmaaprJYJiiKAoVuIUkSlD58oBIHmeoYPOi4paLUZw4UGDgQERER&#10;ERHRCyIiI6PA5ddJ8837u2O3bBtPt+fa1BpKi1YauQ0jK5OyhHMOxrt1HTh8c7IHrTWa1sA6h/py&#10;qGdbyJEkCRYWe8jyDP16DdZWOOBL2KrCoJlBJcngA4899vG/OXbs1w4Cn/XeL6zplzkHRKQJ3bp5&#10;ZPPF753dvveWpDs7apJMCt2EEoV+FXpfMHAgIiIiIiKiV0XccjG3VeGGXfX0jRc2mtdNt5pTG9Ja&#10;aoxBp/QAPLJ+AUCQeAtBbCoJIIxdFFhZW+BQJuEW/1oMHuoxSMhseJ9hsLGchuPF0HICqzGYGF3I&#10;Q8+J2MRSvI3HYYtBWa6GY+2hlAoJhgecr+Ccx0L3Ahw5Ou8/dfTggw8sH/ntB4E/APB97+P8yPOE&#10;iNShG9e3Nu/78Q3bLrjTjG4Z1zoVqxrxGSHR0XGrisapY1EBBg5ERERERET0MhOReh3YdYHBPVc3&#10;W3ft7LT3z6m0m2ijmjb0clivgcP0ahvWWXgXggajBCKArfqoqgqNRo6yLFFWfQAeygBKFKyrYK3F&#10;M9kWaKWx0AqF+Zddcfjrj/3gzx6YP/ibFvir823CRQwerq1tvfI9c3uuvCfpzE6GRxg4EBERERER&#10;0TkSR2yOp8DlOzvNe3fPztx+aVrbWsuS2txqCRHBxPIA3jm0ilDgIwWstSitDcWpUuFOAq0hInAi&#10;4XFnIRCI1lBKhckSzqEpoX1CnL75XNPIeDwMHIa9KctYHw+bRualWdPvrMIvjsSHOx+8s7C2whFr&#10;+48Wg6//P0ePfeBB4CPe+yfW9EavMhGpA7hibMu+985uueANrdkLJ5Ikk6ODDMWggMs6qNVqsC5D&#10;WRQorQs9L7IcWimU5QCDokA9DR904gcAgNT3AQA6tr1Y1SGoUcOtGqH36Inv0cfAoRqON2XgQERE&#10;RERE9PomIhmA2a0Kt+xuNt50S7111dz4+PQWq8R7h9rKAFVVoVIVlFJQxsAYAy8hgBhUFarKIm/U&#10;Ya2D9WHcJpQCvEflHKy1aOtwh8O5Chy8DcFJglAoi3Nw3mFFAd55LE6O+e8888yB3zl89EPfKuyv&#10;94Cveu/dWU+8ToTgwVxWm93/k7M7L72vObtvIk1SrNgEg6JAVSWo1WpIshzWWqz0eqgqiyw1yPMc&#10;vgoBAwMHIiIiIiIielnFUYyNGrB3W5a94apO982bR0d3z9ZbtSzLsPepQ/DwKJSH9x6DJNxGXyUI&#10;YyptAXggcQ4iCrkLt+nrsoK1DgudGgAgDbkD6nFeRFadOh6ziEFDL+YLw/GYzcKu6ffrVyVEKaQI&#10;PR7CWFCPCgIPj5W8BsDj2ayGhdXVpc8sLX3+C888838/A3zM+1h9nwdC8JBfObLt0vfN7bz4DfWx&#10;2a5WGqu+CXjAQsF7j0o0lCiIScOdKG44JjWO0/TDgChkLgOt43EIGoY9KBXCdzdMF9xwCwYDByIi&#10;IiIiIjpdbDQ5vhG48apm54f2dkdvuK+SaaOUDG806BsXAweBUgqDog8Pj9SFICKPaxJ7NBxphN4C&#10;5yxwsBVEJAQOomDgIQAqJYD3OKYNlFI42mxBKYWnkwwLi8fLh5aWHv2bQ4f/83d7K7/pvT+6pot4&#10;FYlIDt24tr31yp+d3rH/rs7U7mbY8hKfoLPw/fkwZtSY8P0wcCAiIiIiIqJXhYgYAHt25eq+HSOt&#10;t17RGbtotNupbxsoqSqL0WMrqKoK47EgdSjgvEcvCQV+mQlEKbiq9vznx3AsZmxyOCxk4/FwC4bV&#10;xZp+j0Fsgqh9CEpMLKjF+3BnRlZHZSusWh22iugcWmlYEwrzry4fO/7pg0994DPl6q+UwMPny3QL&#10;EUmB7IaJ3df+kw1bLrhtfGa2rrXBYt+h3++j0g1kWYZKhe/HxqaTDsMmk2GLhFdhq4XyclLgMBzC&#10;iRORg48rAwciIiIiIiJ6wURkbBq4el8zf+etefuWja32xh0+TdI0Qb0/ACQGDs5hOQYERRq2XDhb&#10;f/5zvkqBQ6lDaaxdCBqMs/DwJ84/qDyM0fBZC0Zr9FWOqiqxWgJVVWFpvA3vPZ6wPfulJ5742KeP&#10;Hf7lJeAvz5fpFiKSI+3cO7Hjqvdv2HrhNbXudE1pjVJqgAgKH8aBMHAgIiIiIiKic0ZETALs2Zim&#10;b7izMXbf7omJi7evVu00SVQHoTnjMHiwOhxvWA6l6UqoZ7GYhXp0OPZy2DyyEbdadGLXhOHWi0ON&#10;tdWvfjjWc3hnAywggPIeIkACDec9VBm2GChroJQgkRRKa0xLjpXVVTxmCiil8Z3x1P3NocNf+f0j&#10;z/znJ0p8BMBBfx4U2SIyktQ7b5necfn75rbuuVS3pnPvPQaqDQAYqCYAhCACgEXY26JlNbzeC0Qk&#10;rvEYOGlTxYk7R9b9Z0FERERERETrVGw0ObEBuObutP2WSxrdW3ZlyWwzr6WiSzjvUUko7Dee48DB&#10;QRBqYguIQMVgREucWlGF6RrGGXgAqgwjPZXXEAjyxT600TjSzaG1wiOjCWxV4cGW8kdWVr/34Ue+&#10;84GjK/63ATy63qdbxO9txrRm/t7M3ht/cuPcrgtsPpYADByIiIiIiIhonRGRGoAd29L0nounp990&#10;Wz560Wi90Z1cdXDOod07DK0UlFYQEXhv4ZyDINTm2oTmjR4WoVSNNXtMIgp5/h4QQ2erbxMfe0xI&#10;OK9T7pRjFV9v4lYOY+Maxz4upiH5SCsdHw9JSaHCOt9s4MmFY8/+3tLBjz6wtPhfloAH1nufBxFR&#10;ALYlrY0/tvPKu3+k2R3f7GoTYrTGQDXgnEcJA3ggTcMYVOcArQ0SkwMCFIMKRVEgz7J4TgYORERE&#10;RERE9AqIRez4ZuC6S9P22+9sTdy6qd2d2SCr2jkHaytUVQXvLLTWyDKDJElQFL3wN3JvwyoOgvBX&#10;dAgwQH7G9z3XgcPTRkNrhR90MyysrC59YunQZx88cPA/LVl8Yr2P1RSRBEj21Tfs/emZ/Xe+c3xi&#10;ZrSPeviedA6TGNiqB6UUREzYKmPjFBKTwSQJqqKI52LgQERERERERK8wEWkkwO6JvH7fHRPNt860&#10;Wnt26lo9yzJsWrKw1mL8eA/OOTR1OOa1UAAAFuNJREFUCA1WshIQwdFm2PKwVA9bHcaOri1wSGNw&#10;EPME2Bg4xFwBPt5JISeaHuKU9dlmCByag7A1pNsPWw3qRVitNxARLNdrMEbjUCo4fGxh8Pn5Z7/2&#10;2ZXFX3kU+MP13mAyjtK8fnL7JT83vevy2zqd0dzpDM45LPYFaZLAZHUopVC5BNZZWG8ACJSOc0wZ&#10;OBAREREREdGrRUQ0Qq+HW25qNe6/bGLyhiukOaaUwsRiH9ZZ5L6CCLCcVRAAR2LgsFhzAASTC88/&#10;5WLoXAcOSdbEYFDgiHhABIudGozWWEiAQVFUf+SK737t+z/4T8/0er/hvV8464d2DolIB63pt8zu&#10;vv7nJjbtuSiv15XVDVhrYZ2G1hqSNAAAg9KHLRW1RnwxAwciIiIiIiI6B0QkN8D+fVn9Xfumpu+7&#10;qdHd3mm1dHNxITRn9GG8ppdB6CEgJbxz6FZr6+Hg9TBIkFPX4ePDNSYMLq7xadA2FNKVCj8o1TDA&#10;CGsKA+898iIcN8r48ypc28Mbu+gXhX9k8fizH3/qyV/7K29/Bet4skVsLDndHJ993+59V7yvs/Xq&#10;GWch/UpgrUWJGowxQNqE1gaDavh5hSCHgQMRERERERGdMyKy+WKoN1xW79x/58T4pfUka3a0FWMM&#10;oEt471D4MF6z2U/OeK5zHThg4GASg5ZPAAiynkVVWaSVh0DwQEeh2WhCRjpw1uKbi8eWPvnod3/9&#10;i/3+fwTwfe/jvM51JgYP+7vbb/pn09v3v3FsalMzTVOsFBplWcInTWRZikFsj8nAgYiIiIiIiNYN&#10;EemOaFy/o9O+/1aT3zzb7c5cUWhjTIKZlQoewJO1wRnPcbb6tpeFQnjYDDK1YWtEElcVX/7clgt/&#10;ylof+DM+XviwBcRpwHvAwkFEoIyC1gbbjgsGgwGOiIPSGkdGWnDO4st2sPLFg0c++MnFpf+rBB70&#10;3pcv5DN7tYlITdcm3ji158afn9t+waVJY9o457BiEzhroWstACdtTWHgQEREREREROuFiOTjwN4L&#10;Ev32d5j2fTtbnZ27K11XSuGZtjvja8914BBPA6cBgcCKh/celQvjP3evpvDeYyENicSBZgZA8GS7&#10;BojgYcHyl7/3/Q9/8fCxX6mAL3vvz5ywnCMiMpNN7n3/povv+fGpjZumC9WUfr8PlYUeDgwciIiI&#10;iIiIaN2KTSbnRrLa3bumNr1968zcVb9w5MmOq6z0XAkPoErDGMpCPJxzSNIUzlmgsHDOIrWAUgq5&#10;MtBKYRmhfk9ibpFUISHQLqxOwto3Ye3FdaBDwtAerG2yZWXCG2dx40RaDTdzhPdZTBJorfGIVCuf&#10;O3Dg4/9taemX54HPrsfgQUQMYK6f2Hbhz2+66Kbbp6am8/lBDu89emgBnoEDERERERERrXMiMlaH&#10;vvZHYf/ejVnrjm0bJmcaeU0tuQEGgwFKBWhj4L2DKIUMCqIU0srDWgtVWljn4GrxjoZ1Gjgc0xoi&#10;wKFmGP/5CKrVrx848NnPHFn4D8eAT67HrRYiMmZGN79natsl75/aecWWLK2JTcfh4Rk4EBERERER&#10;0flBRBoALtzZSt6+b+PMW++S7vZmvZ7sni/gvENncQUiApgKSgkWa6GL4VJq4b0/ESx4OTEHM5w3&#10;to00brjFQk5ZddxDsZiuradjEXtepjbU4cPgQcXr8FkNZVlgQWukaYpeq4myKPDdhfn+1w8++9k/&#10;X13998+uw+Ah3O2ASzfuvfmfb9x+4RuaY1sypRQDByIiIiIiIjq/iEgCYO5i4L4bxqb+/pukvb+V&#10;Z7VZr+CcReFWYa3DYl5AaY1eXaCVhitChb9eA4fKJKHHg9bw3uN4lkIphUGWQpTg8MKg/9UDT33+&#10;w8tH/u1iCB6qNV3Qy0xEuqa18ce2XH7vP92wadsGBg5ERERERER0XhIRBWBkArjlstHJn3zj5OQN&#10;zSRtbSj60FqjXfbhnIMpwqpNqPhLHV4/iOvweNg0Mo9lfC3eRzAMBuZTs6brLeMWDe1j80o3XMMb&#10;91Z6yNIMSVaDQFBYoKoqQBloraHLZZjE4DGN4gsHn/nCf1nu/eI88Bfe+zN303wVhe/EXLFp9yX/&#10;joEDERERERERnfdEJB0HrrlS0vfe227etX1ycnpjopT3HuitoCgKmCQFsH4DB/EC7zw8FJRSgM7g&#10;vUdROVRVhbouoURwuFWHiOAbdY0vP/7UX37k0LF/NQjNJdfNVgsR6TJwICIiIiIiotcMETEJsG9L&#10;p3b/XXn3zVtGOtu3uyzVWmN2ZREAMKyCvQoFv5WwuuFxXF38+XDMoylqa7w2Hc83PG9IMgRhbaQZ&#10;iqKA75VwzqOGBNoYJD5ssZhvD7CyugKzDNTyHK3mFLzz+Nrqqv/swQMf+2C18ovLwJe898WaLvRl&#10;wsCBiIiIiIiIXnNERGXAtt1KveW+1tg7946O77vAlg1g/QYOVa+PJE3RUCm895C+g3MOqSRIkgRP&#10;6nlkWYaOr6OsKvRWAGst5kfHUKvV8LnUF1/8wXc//KnDh/99BXzlXAcPDByIiIiIiIjoNUtEBMBM&#10;XSX3vHOi866d3c7VW9JGxxiDkdUS1jqMDCoopZDZEt57lBJ2JgxSB1GCIvEQCJJ+sqZryW3YklHp&#10;EDAUJqylDns4hq0YTGxWmdrhGM9wPFDh9VZOHedZL8LPxRmIUnhIlcsfe+bxD/2+Xf4PPeBr3vu1&#10;dbt8iRg4EBERERER0euCiIxtBG6+Ps/ffcXk5C17TH0sNUZGBhUAgSlDs0kkHt57LKsCzjr0jYMS&#10;Qa1a2x0Or3TgoJACHjjQSuCcwyfylfkvPv7k7/z10sp/BPCwf5UDAAYORERERERE9LoiIu1M48rL&#10;a80fvnBy8u4bsu5Mu9mU8eOrKIoCtf4qtDGopzqMpSx66Pf78I10Te97euAwOBE4hNUiBA6CUwMF&#10;NVxtPawxmEhdeF1qw7FWgqqqsKoFeZZhtZ1j0O/jK0efffbPDx/7jU94/JL3/qk1/RIvAgMHIiIi&#10;IiIiel0SkVoL2H+9zt999ejEW66tdeaMUqptwxYLIxbee1hfwjmHIpE1vd8rHTh45wB49OI0jMVa&#10;CEx6uYED/AfL1acf+MET/+djq9Wveu+Pr+mXeQEYOBAREREREdHrmogkAHZfnNXuv2LjhvtvGpnY&#10;lqepNI4sYDAYYAQa9XoddjC/pvfx6tSmkYjNIodNKZ+rz0NgIN4MXwgAKHQIPDqD8Lp6GdZeGtbD&#10;mUNiDJBmcM6hueBgbYWJVQOtNL4xrTAoC/fVxeVHP/Lsof/lu8DvvpKjNBk4EBEREREREeFEg8kt&#10;V0Ddf8vkzHuua3Z21vOabpYW1jpov7ym87/SgcNSJ4W1FkU8zXg/ASAYXQzTLB6aTWCMwfE0x+LS&#10;kvvE4aNf/PThw//jceAzr0RjSQYORERERERERKcRkdkL0/Sd12yY+ZFLktpeDWT7q7VNmVxN41aJ&#10;WIcnLjaJdOE47qyA+BBMIAYOHuE4i4HHSupOWVUs6zvIURYlXC8cu6yBNEkxyDIIgJmFw7DW4miW&#10;w5gEj7fbmF9YqD5w9PBH/nrx6L8qgYdezuCBgQMRERERERHR84h3PGzYC7z5jumNP/LGLLmkplT9&#10;pZ7vlQ4c1FKFLE1R100AwLINTST7JoHWGhsXj0IphYV6E0opPN5uw3uPR5tN9Ipy6dcf/OqvPr26&#10;/H+8XI0lGTgQERERERERnUEMHqa2KLzpkomRH7l5fPrysU6nMbNQoigKTK1U0Eaj7hzKssSy9CEi&#10;WGkpGGOwnDk457BhcRUA4H0GAHA+jNl0yAEAVoUtE5UKbRWs7ofnq3BnRVqsbUqGj1sykthkchh4&#10;lCoEIcvdLr755BOP/8qRo//6UeCDa20sycCBiIiIiIiI6AWIwcPETuAN13S777m7PnrVaKPZmF61&#10;cN4hGQyQpAlcTQARHDEDVFWFpaQCINjcD0HCeg0cnvQeeZ7j+82G+8oTj3/hjw4d+V+XgE++1MaS&#10;DByIiIiIiIiIXiQRmZhQuGf/9PSP39odu3qs02nM9QuUVYnu8UV47zFiLbTWyG0Yr3m4EQp+K6HA&#10;r+TULRM69pLMYiCQ2bDHYhgMHE/0mq65iuMykzhOcxg8AOG6lrRBmmZYbHVQFCW+sbS88rknn/iD&#10;vyxW/reB999+se/HwIGIiIiIiIjoJYh3PIxvBe66bnz8J+7ujl5TM6Y+1R8AANrFAAJBzXsopXCw&#10;Furv9Ro42FYHq6ureEYlyPIMK6PjGAwGeOCZZ5/+/JOP/dLDrvhl7/3iC30/Bg5EREREREREaxCD&#10;h9Exhbv3bxj/B+8Yn75mtNPKZw8uotdbxfhKCWMMVvLh1olQ8Fe6AgA4FVZBqM9TGwKArAwBg3Gx&#10;x4JZ23WWJp4vDqIwMXgYBh2lDdFDpXIopVCasOVj4DUqW9nfWX36Gx89eOgX5sM2i7OGCQwciIiI&#10;iIiIiF4GMXjobAPecHOn8TNva4xeOdJuJ5O9ElVlsZgkANZv4NAvKqRJCp804LzDSqXhvYdkdaRp&#10;hm92LY7Mz5cfO/DUf33g+PLPe+8Pn/HzYOBARERERERE9PISkfa0wpuv2Tz3M/tHJi6tp2l29cE4&#10;BtOHZpApVgAAGj0AgItBxECFYKBvQpPIQoWgot2za7youCVDwnUIwvmUd/E6FLxzEKsgIkh8eH9v&#10;Bc46OC1I0xQHcoXvPvP04X97/MgvPA58wHs/eN63Y+BARERERERE9MoQkbGtwNuum5v7qR+Vyf25&#10;1vl6DRxQOSitkPgU3nugUoD30EigtEIZe0kcbmcwxuCbdXFf+P73/+z3Dx/9BQAPej88UXwbBg5E&#10;RERERERErywR2bBTmXdcNb3xx24Yn9zXrNWz8WNHURQFZqsCeS1HMuijLEusIky36LUaEBHMO4fB&#10;YIAprG1PRWrD1gyr3POuEvMB7cOWDhO3dqh43K0MnLM4LoCIYLHTAgD81crikQ8dePp//3JV/Jr3&#10;/viJ35mBAxEREREREdErL/Z42LQf6oduntr4o7c36nsatXoytnQcZVnCDFZRq9WAeg3WWjzrSpRl&#10;iaJeR5ZlaK48786FF2ytgUOjH6ZtrBoDD49jzTqUUviBUVhaXnZ/tnj8U587cvBfLAFf8t47Bg5E&#10;REREREREryIRUQC27cvzH75qbu5HbjO1bUmSqKnjKwAEzbIC4CHeQZSCaAWlFZZQrOl907gjI+YO&#10;zwUOIU+Ak2E+EFYZXm9cV61DkiRIxcBZC20VtFKAygAARy3w+JGDR//fxSP/5itwv8TAgYiIiIiI&#10;iOgcEBGTALtv08l7b5nYcP+1teYG8U7qgwIiCokWiChUsHDWoZ+urX5fa+DQ8x5aG6TQcNZCyvCY&#10;mBq0UqgabfR6PXyvLOw3jx39FAMHIiIiIiIionNIRFIDXHxNu/3Tl2+ce9v1jdaYSQxGjhxFv9/H&#10;SFUhTTOsKnf2k52BO7F14tStEqfzMXAYBhDDpy0ZA3ggdQ4iglrl4L1DUsVxnlkO74GBNiGIYOBA&#10;REREREREdO6JSN4Brrmv3vpH187M3LlP6YZSCp0ibKVYxtqmVKw1cFhJUlRVhdRaJEmKJgTOOeii&#10;godHHGKBgTLwYOBAREREREREtK6ISK2lccdbR+r/5JIN09fttj5z3mG0p9d03tW4p8K4kCBkVdhb&#10;MWwmeeIGihgwWDk1eEhcDVVZwkmFJEkgxsJaC6sKaKXh4xCNCoBzjoEDERERERER0XokIp0dwDve&#10;3U5/9uKpyYtmqnRNczHXGjhkaJwIHJRSsOijLCsgsciyDCuDVSitIcZARBg4EBEREREREa1nIrKx&#10;Xq+/959Nzv3YeF7bOqoqrZRC1y4D3qNRLsN7j6ZOUNkKpU2htIZNRwAAK5VGUQww7fsAACchUahU&#10;XOPx8OeIAcNwTKbELRbKv7geEgwciIiIiIiIiNY5EVENYO81kv70PdMT75gdG5satUtiK4uWXYXR&#10;Bol1gAgqn8FWFVZ8DUoUkHeQpinqxw8CYOBARERERERERKcRkawBXHfJ+Ph/9+bR8bsm2+32pqVl&#10;VFWF1soyjDEwWiAiWFYe3nn0Ew2lBFkZAoNhE0gPNTzr8AcA8NxP/amrlxeXHzBwICIiIiIiIjrP&#10;iEhnO3DP7eOT7783z6+sZ1k6aS0qa+Fd6LFQ5ikgwKKzKIsCHZMCYOBARERERERERGcgIgJg+kKT&#10;//2bZjf/wztGR7Zb5zCysgDrHJrVCkQUcrFQSnBMh56TahgsnFjjmMy4Y0Ji5PBcvhAet/L8YzT/&#10;zutj4EBERERERER0/hIRnQI779T5P755YvJdl3cb3TTLkK4cw6AYIEUYY7nAwIGIiIiIiIiIXiwR&#10;STLgxnvHx//5ZZs23XTZoEy9c5hYXIS1DlUjAQComAOY2ARy2AxyGCe4EwFDCB6cDAOI4WaLF3g9&#10;DByIiIiIiIiIXjtEpLUdePd7R8b+8UXT07s2F6UuigK90MKBgQMRERERERERvXQismN/Vn//m2c2&#10;v3vzhpnxuQMHJMsypOJRliVMNYAxGiksrLUAQtNJqwCtDQYCVJWFTxPkWQasVC/u/Rk4EBERERER&#10;Eb02iUg6Cdx8fd75798zNnFTu5bnqXhYW8FUxYnAwTkHrQFrLaqTAoeyqlCJwBiDpGAPByIiIiIi&#10;IiI6iYiM7oP54TsmN/7s5VNTO9IkUenKAqy1GEGFNE2hy36808HBGI1KKdjKooi5Qd2ZF/eeDByI&#10;iIiIiIiIXvtERDWAC29LG//otplN79xeTzpKKzSKVTjnkLoCzjp4OCil4I2Bh0fpAe89AwciIiIi&#10;IiIi+ruJSGMU+p77Nm38pxfPzV42O1g1/f4A07aCh0etKOGdh/YCpQQeEo6FTSOJiIiIiIiI6AxE&#10;RADM7k+Sf3j/9MRPbZuZnmgtLcIYg0ZlUVUVUDqIAICC8w5G9It7DwYORERERERERK9PIpJ0gWvv&#10;mhn9l7cl6S3dZlNvhIa1Dkm/BAAYr+CdR5WwaSQRERERERERvQgi0r5e4X1vmZr4uUvqzelEa0n7&#10;FUQkBA7eo3xxLRwYOBARERERERFRkKbp5Xd0R//nyzZvvn1/r8qcc5ha6UEphb5k0FrDphW8c/DV&#10;EpxzGC8LaK0x0qsAADb2emDgQEREREREREQniEhnK9RPvHd8+v17ZjZsme0V0h/0USWNcKeDHkBE&#10;IVV9AECnF6ZcTIQdGAwciIiIiIiIiOj5iYiqAVdcP9L5H+7cMHP3+MhIfsGhVVRlBVf1ABEYYyEi&#10;KDFAVVWQLImvDnsvGDgQERERERER0fMSkbGLFd77hq2b33+3a84lSomWCs45WNeDdw7WVFCiYPWw&#10;qSQDByIiIiIiIiI6CxExBrjm3a38f7pscuLWffVukiQJGseX0R8M4JWDSQwW0pAvFIqBAxERERER&#10;ERG9QCIyebXgZ35qcur9myYmRsYHFmVZokIBUQrHs/A8Bg5ERERERERE9KKIiBkBbr95w8S/e1s+&#10;vrfRqGPjcujhkMMCACrtAAw3VhARERERERERnYX3vgLwZyLyUJat/uJ9W7a9S0Sy53su73AgIiIi&#10;IiIiohdNRPIxpd77E+Oz/+KCLZs37D6yKFVVYaS/Am0MAwciIiIiIiIiemlERE0A193dGP3X72mP&#10;X9tuNPSELdAfDBg4EBEREREREdHaiMimG/L8X968dev9N6eNRlEUDByIiIiIiIiIaO1EpLlHqX/w&#10;s2Mzv7BppDvJwIGIiIiIiIiIXhYiYrpa33vDls3/hoEDEREREREREb1sREQSYD8DByIiIiIiIiJ6&#10;2alzfQFERERERERE9Nrz/wPYA/doznQR6wAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEACxwPVdIE&#10;AADSBAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAABl4AAABSCAYA&#10;AAA1palWAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAEcklEQVR4nO3d&#10;y4qcVRQF4G1xBI2X/i/RiaOQiYISpYkjDU4ELygxPotP5tC5pBOSThyJEAhUVXe6tf4u6C4QxDoO&#10;fISzoUjxfU+w54u91iuf/fRzDQAAAAAAAJq8Oou/Z7s+AgAAAAAAYB+Mp89eK1E9vAAAAAAAALTq&#10;V/Pw8QIAAAAAAJDguuAFAAAAAAAgx/1PfxS8AAAAAAAAZBhX87DxAgAAAAAAkGBUNQYAAAAAAJBD&#10;8AIAAAAAAJDkyMYLAAAAAABAjnGy8QIAAAAAAJBi/GseRewCAAAAAADQbpwWqsYAAAAAAAAy3L99&#10;L0p4eQEAAAAAAGg2rhZRquQFAAAAAACg2TjNo4TgBQAAAAAAoNmwmtt4AQAAAAAAyHB0+wcbLwAA&#10;AAAAABnG1ULVGAAAAAAAQIZxmkepVfACAAAAAADQapgWUcQuAAAAAAAA7Y4O79p4AQAAAAAAyDBM&#10;Nl4AAAAAAABSjNMiSth4AQAAAAAAaDZOi5jt+ggAAAAAAIB9cHR4N0r18QIAAAAAANBsmOaqxgAA&#10;AAAAADIM09LHCwAAAAAAQIZhWkQRuwAAAAAAALR78Mn3qsYAAAAAAAAyDNNC8AIAAAAAAJBhuFiq&#10;GgMAAAAAAMjw4OPvokTd7voOAAAAAACAl95wsYhSVY0BAAAAAAA0+79qTPACAAAAAADQrL9YxmzX&#10;RwAAAAAAAOyDh7e+jRI+XgAAAAAAAJoNF0vBCwAAAAAAQIZ+OolSt4IXAAAAAACAVsN6GaWG4AUA&#10;AAAAAKDVw4++VjUGAAAAAACQYVifRKmCFwAAAAAAgGbd+lTwAgAAAAAAkKFfn8Rs10cAAAAAAADs&#10;g0cffhVlW7e7vgMAAAAAAOCl162XUULVGAAAAAAAQLN+fRoltoIXAAAAAACAVv36hY8XAAAAAACA&#10;DI8++DJKDRsvAAAAAAAArfpbZ1E8vAAAAAAAALTr3v0iSrXxAgAAAAAA0Ky7vonZro8AAAAAAADY&#10;B49/maLUauMFAAAAAACgVf/Ov1HCyAsAAAAAAECzrltFqYIXAAAAAACAZl3/3MYLAAAAAABAhuNf&#10;34+y3fp4AQAAAAAAaHXQL6PUELwAAAAAAAC06g6+iRI2XgAAAAAAAJr1b21svAAAAAAAAGQ4fnLm&#10;4wUAAAAAACBD9/Y/UargBQAAAAAAoFn/5krwAgAAAAAAkKG79tzGCwAAAAAAQIbHv9+MEh5eAAAA&#10;AAAAmvVvnKoaAwAAAAAAyNC9fk/VGAAAAAAAQIYnz37z8QIAAAAAAJChuzyz8QIAAAAAAJChvzyP&#10;UiUvAAAAAAAAzbqrcxsvAAAAAAAAGY5v3okSPl4AAAAAAACa9VfnUaIKXgAAAAAAAFp1l6rGAAAA&#10;AAAAUnQbwQsAAAAAAECKpzfuRNE0BgAAAAAA0O7gyscLAAAAAABAiv7qT8ELAAAAAABAhm4jeAEA&#10;AAAAAEjx9MbnUcLICwAAAAAAQLNO1RgAAAAAAECObnMueAEAAAAAAMjwx3uH8R/UGPuBnU/yEwAA&#10;AABJRU5ErkJgglBLAwQUAAYACAAAACEAJLGz6d8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBW7vZVKXGbEop6qkItoJ4m2anSWh2NmS3Sfrv3Z70No/3ePO9fDXZVgzU+8ax&#10;BjVPQBCXzjRcafjav82WIHxANtg6Jg0X8rAqbm9yzIwb+ZOGXahELGGfoYY6hC6T0pc1WfRz1xFH&#10;7+h6iyHKvpKmxzGW21amSfIkLTYcP9TY0aam8rQ7Ww3vI47rhXodtqfj5vKzf/z43irS+v5uWr+A&#10;CDSFvzBc8SM6FJHp4M5svGg1zNRDTGqIg65umi4UiEO8npMlyCKX/wcUvwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAC5s8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbv&#10;C/sOYe7btD0sspj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINx&#10;bBX8HrZfKxC5IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9&#10;REuyb9tvme4ZMDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH&#10;7j0O3b+DfHjucAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAeNz08ugMAAMsMAAAOAAAA&#10;AAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQDrk7MRZ3cAAGd3AAAU&#10;AAAAAAAAAAAAAAAAACAGAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQALHA9V&#10;0gQAANIEAAAUAAAAAAAAAAAAAAAAALl9AABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAI&#10;AAAAIQAksbPp3wAAAAgBAAAPAAAAAAAAAAAAAAAAAL2CAABkcnMvZG93bnJldi54bWxQSwECLQAU&#10;AAYACAAAACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAADJgwAAZHJzL19yZWxzL2Uyb0RvYy54&#10;bWwucmVsc1BLBQYAAAAABwAHAL4BAADFhAAAAAA=&#10;">
+              <v:group w14:anchorId="290FA787" id="Group 6" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-.7pt;margin-top:0;width:612.25pt;height:95.4pt;z-index:-15789568;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="77755,12115" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAeNz08ugMAAMsMAAAOAAAAZHJzL2Uyb0RvYy54bWzkV9tu2zgQfV+g/0Do&#10;vdHFsS0LcYoiaYIARTfYZrHPNEVZRCmSJelL/n5nSMlW7Ra9oIvdYh8sD83h6PDwzAx99WrfSbLl&#10;1gmtlkl+kSWEK6ZrodbL5M+nu5dlQpynqqZSK75MnrlLXl2/+O1qZype6FbLmlsCQZSrdmaZtN6b&#10;Kk0da3lH3YU2XMFko21HPQztOq0t3UH0TqZFls3Snba1sZpx5+DX2ziZXIf4TcOZ/71pHPdELhPA&#10;5sPThucKn+n1Fa3WlppWsB4G/QEUHRUKXnoIdUs9JRsrzkJ1glntdOMvmO5S3TSC8bAH2E2enezm&#10;3uqNCXtZV7u1OdAE1J7w9MNh2bvtvTXvzaON6MF8q9kHB7ykO7OuxvM4Xh+d943tcBFsguwDo88H&#10;RvneEwY/zufz6XQ+TQiDubzI82nZc85aOJizdax985WVKa3iiwO8AxwjWAWfniKwzij6upRgld9Y&#10;nvRBum+K0VH7YWNewmka6sVKSOGfgzLh3BCU2j4KhuziANh8tETUQExCFO0gIR46uuZkjkIcPNAf&#10;+T9bvpLC3AkpkXW0e6Ag5xM5fGavUWq3mm06rnzMHcslYNbKtcK4hNiKdysO4OxDncORQd56QGis&#10;UD4mivOWe9bi+xvA8QekFwKl1WEigD7ixC24XlwneikW08mkvEzIuWouyzzLi141ZTafF0E0h6On&#10;lbHO33PdETQAMAABvmlFt29dD2lw6YmMKAI8ABXJBuOXEQzU0bFgyv+aYIp/XDBlWS6CWkooJLNp&#10;VOSx0MyyyQTUhIVmsphk0eGnSmZnoEe5IetgdJZ331WG37fUcFAthj0WBthiPOf7viktcKO9D9bp&#10;fvSFrJpNptDmgIMvkFSUQzX+LElsE/NqnEvQ1OqYVZBf7WCxvRpMzD7srzL0Vw+FBDIyIdBfV/GQ&#10;oDLiOgyKJtlhY5hFKO3huHC601v+pIOjPzaHT6AeXaQaux4ingpgcBu+TYg8dh+qy+AxfEfPyOe3&#10;+HyCcwjCpHY8VkncfCiXB0JAn2PKpUJu8mKeZaGcOS1FPVR8Z9erG2nJlgLXl/nsbnGD9GL1Hbth&#10;3bulro1+Yap3kwq8UUlRO2itdP0MHWkHWlsm7uOGYvuTDwqkjbelwbCDsRoM6+WNDneqcFjwzqf9&#10;X9SaviB7yMt3elD4WV2OvrhS6dcbrxsRivYRUQ8Usu3Xq9Q5MDcu1TCGY8JOiFn+v2nuizmW43+n&#10;uYe7IdyYQ3b0t3u8ko/HQWLH/yDXfwMAAP//AwBQSwMECgAAAAAAAAAhAOuTsxFndwAAZ3cAABQA&#10;AABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAQcAAAAsQgGAAAAZ1auJgAA&#10;AAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAAIABJREFUeJzsvfeT3ciV7/k9&#10;aeCuL1/FovdkW6k1kkaz0rydNxG7G/v+2zexM8+MkUYz8rZb7b0jm7ZYVdcAyDz7QyZu1b1ks0hW&#10;G5rziWBnAQkkEhcIKc8XxxAzQxAEQRCEJxsiSgAsWWAlB1Y3gOOLhPNnGGcWs2z1mLJLi0m2OCDV&#10;skqpCSVKE5GncL5TYT1QqbBd6WabY3/Y7ylstyfp3Ax4plWKAAaYPTj8EScamjsZgYigiEAgKPbw&#10;ngFXgz0jMyaM4xkAQzHA0xaw9Z14NQIIYCgABCYNADBJBu8ZtWc45+GZwjygQERI2QEEuHh8pS1A&#10;wFgnAICRTsAMDJWB9x5jaHjvcbuur98ox2/+rNp+YzgavrU7Gb1ZOvcGgM8AVAAqZnaP9hSffoio&#10;DWAdaK/D9k6gNbisuksX82JhPWt1V5Ksu6i0SUkZRUorMM2P0IxzqHncNew3DatDnX7Y+/d0uOsD&#10;/r69B8/vsNc/HId9/qzuP8BB90/QD3SdMAzd9ffB5919zv6/D7r/mfkTYe/U8PeM/XiP/vmbOFT/&#10;QTzC+P4h7p/i/8dQHAuYvf979R/0/JW6//t/0Pms9t8nYe/w+P+HzPftf5D3767f9Even+lc6cuf&#10;HongIAiCIAhPL0SkACwAWAKwbK09liTJuVcoP90ydr2n7Uony1YGSrVTY02PYIxWqu2CzZzXFcBA&#10;4kJrfDA0amgwMzwcmAHWHBZRhkFKoUYFAHDKA2A4CudxFCyWRhmYAUcMZkaFIE5MFAHMcKkBgVAZ&#10;AkCom/3EYAZWRiXigAAANdUzmu248LurRZxXmN/8KshPF1Q008/zC8DaQSkFpxWYGVfq+s4nuzvv&#10;vluVb39Rlm++x/z6DvD6ELgCYAhgyMz1Az+4Zwgi0gjv6DKg16CSs53ByuUkLU5lSWc9LVrrSdLr&#10;pklirc2s1pq2kl54/5jA7FF7AjPDcXgvk7wT9rOK76kGEYGUgSLCqLqFsBAnECkoUlH8CsfVVXgT&#10;FOlpf3MsAMDd2RPRwkhBQIsLeu/C+06zOtuUHZPHv2aFOoqGPE33z28HbD0r+O29r3F+cZ489z43&#10;KIy+9Hk8CIcVLA4rmByWr1twehCD8TDnKzKHOh8HXP+hDOJHEAwOGn/uYneNf6Cg81X23+P6DvcX&#10;HGbGegRB4usWHMDqvoLCQTysYCKCgyAIgiA8g0QjrwtgIQcWesDRAdSZFZhTXWU2zvZ66z1t1gbe&#10;dxKlkjY4sVpry2HNpJMiCADw8N6jRg3vHCrUwashOAzAawYRgZuWQtu+hbhfQSkFNhpKadQ2GHa3&#10;RkMAQGXCwqjWofVxofxtCw42GqC1UgAYQ0Woa4ctjfB7DHoo64o/rqvb13Z3Pvx0OPrg5mj49s2J&#10;e33X4/UauApgC8AdESLuDRHlABYBLEF3jiVpcT7NuuesbW1i8dhRZfJVm+a5sWli08IaY0AmhVIK&#10;w3H4SR10ELaYokARdIJO38Azgx3DeQdf++AJ44LwVeTt8B47BM8bbhbxQQDLkzLoDczRgyfOuZk7&#10;Zt83ERxmEcFBBIcHRgSHuxDBQRAEQRCEJ5boEdEB0APQT4AjHaNO9TJ7otPKjyxk2bF2nh05MfQd&#10;q3XWNibPbKIKhPCIvPYAM4qyBgMoShe+ONcO7BnGezAztpbTsCjyDPYeuvbwzLCVBwPo2yyETlRh&#10;v3Ee4D1h4aPu7IKmMSA4LgTnDYrpaifuT8rZBVPjYuvjQsnNbe+NH1DGgcGgGDyhfRAgLCyICK5k&#10;kCIosiBF4BiS4ZhRO8+fjIc3b5aTz66Wo08/K4dvfYrq9WvAGyPgSglcB3CTme/vt/4Msk8o6wNm&#10;BbY4Y7POuSTvnkiL9rE0HxyzNu2ZtF1oazNlM9JKAyoYaD4KB3dKjh4LGlopKGWglAIpGwwKF4QJ&#10;5iAoETSUUlAqeDyM/O78zADsGfh7IQM01zZbTdQNz+3nuf3zgkSzdW+X6OZomhME5lf76pDLfxEc&#10;7o8IDgdcXgSHQ81PBAdBEARBEJ46ohBRIIoRC8DmADjVITq2kCTH1pP05GJWbCyRbmfWtFaVyRUp&#10;VdQOBELmPEAE68O646NkDAAwIJBSSDm4pKc+tLYOoRa2Dp+kjQ9LIY3Q/0F7dv3yTQsOZOoQxxvn&#10;2QgOhk0QHCoOLvpRcACFL+2MkEuiShIwMyZgeO+xoxiVc/6qcrd2q/qLd7ZvfbZVlm98UZevbtX1&#10;W5OQI+IzANssi7e7iN4QHQB9ID2m8sEZnbZP6XxwOm/1TidFdzlJW22b5C1tjHa2AAAwU/BSiB4Q&#10;HHMreN+EUBgoFVsigBQIhKHbDovqGIoR9gOAAghwbvqmzLXNlggO3yYiOIjg8MD9IjjchQgOgiAI&#10;giB8Y8Qvznn810uBY5nC8dUkOdYx9uSqTU/3kmRtySSddpZ3ujrJrdHUnuyCgJjqkaAR3NUNM4iA&#10;cns7CBQcvkRbIiiloCkYU2OOC+7os86YzRHhpzkjZvc3gsTNJAOwZ3iZ6EuQxNa62bbpb47XZhIv&#10;HwxVYgpWXbRkjA0eHBXHEIvmC3hc6Cs3Dss8FUJKoMMXdtYaAGHiPDx7lJ4xLCfVrcnk1q3x5Ob1&#10;uvz4Sl299ke413aBd3eBDwF8wszloz3BpxciMggiWQvAOnR+KkmLkzZJz3SXz5/XabGpbda1SdYz&#10;Nk+0UoBKoIhQ1nHRrBIQEbwnOOdQOw/nPbhThLU7hZwPDAUG4ON74NCENARhwM95PBRueKh7q/Rs&#10;XtJ5oUI1C37muf54vJ9P+vpwiOBwf0RwOODyIjgcan4iOAiCIAiC8MwThYg0/hv0gaPd+G8Ac/a5&#10;bvdcV+uVlqJeYU2vpXWqlUYSzkVuYrWJ4NcO5UOuCPgQolGpLF7o2xEcPO+AiKBJQxFBRYMTTfJC&#10;TwjJMlXMVWFgjIayFkpp+Ml2MEw5eDhUsa2jgJG22+E8ZcIXcyZ471D7UM3j3dUORpNyfGs83L6z&#10;s7P16c7uWzdGo9duVu71XeDtGngHwFXxhpiFwko4BZABWADS47DdE7bon8vbi5fS9tKpJMkWbNod&#10;mCTPtUmhjQGRiYICwJ4xSlRcVEePGFbw3sF5gmcPZYJBL4LDvRHBQQSHB0YEh7sQwUEQBEEQBOFL&#10;iEKEAWABLAPYzCw2F9Lk9KBbXNq0+ekiSxY3vF3IEtNbqaGUUmhXDGYPUzowe+QUDKYmyZ6K6Q50&#10;rEg536om+V5c92wbG89v4Jn+Zj9hzmBrBId6HF3uwz+OLvVNKAbSGDKhQlnOCTE8e9RxgMzVUbAI&#10;Hg6WgodDAg0QodwOSf1srJpgOLjqN8kwh1GQcSr4iFRaAUQYauVr5vKL8XCyVU6uvTsavfbpzu4f&#10;r7F79SbwWgm8I94QdxO9ISyADmCP6iQ9rpPWWZMvvFi0umfTorecFZ2lNGu3tNbYQQidIRVyO/hY&#10;taVmDWYP6PB+esTcEbH8apPU0X5JyMU0yeOcQMFzxzndPMLZ97Np986+d9JJ8vYRfqU9RHC4PyI4&#10;HHB5ERwONT8RHARBEARBEB6S+OVZIXx5XmsDGwWwuQm6tJ7ll47adHOQZktL2iwnWhcdlZEiUt+W&#10;4GA1x6SCQQhplndeEUCECTsQKdQ2CAqlplj+MxzfpjgWM9gzlAM8M5oP1+2kgPceVDO8c4iOGtAI&#10;X9Z34oLPUcgJUargYTHWcX+RgxkYKQo5IsDeO+dH3o9uTSZv/ub2zT9tleNXt8r6TxPgzwBuA3DM&#10;PPvp/BmG9lwYcgCbQLqJtHfG5r2X2ivHLpq8s2bT9mqStjoqSZVSinw0BCsfc0GI4HBPRHAQweGB&#10;EcHhLkRwEARBEARB+AqJhl8PwCqANWtx8qJKL/aS9NxCkqx383x1JU2WEpMkbUXaKq2zqgIDyOpg&#10;PyfOA2DomLTy9DZHASBUzagMg5RClRBIEW5WuyAiTGxYXFWWoBTB6+DRMK7D0kxzaEPoBSNxIWgj&#10;8XHRF6tyEGPGI0L76Gof12VVNAAqHdomp2WzXcf+5viTt0IOiaaMZ2MAumjYzreNSz/H4/IyeFiM&#10;NaGsa367Hn784c7Oa2/Wo79cZ/fnT4E/VcDHAEYARlIxYxYiSgGsA2YdNj+btnovtjoLF4rOwmbe&#10;6qw7SjpaJ0anhTFGgymU4XQuhM6UdmlfmU4GoPaqZCiCc0EiaIQHZhXDgcJ+Qx7sQ56Pplyn1ipW&#10;3AjhHcyhAkwYP5yrmncQh9OVDis4HMTXLUh83YLDgdc/rMH/JUlDp/0PIzjcw6CesQ8fweCfm8z9&#10;BYmvQbA4ULA55PmHfn77xr+XILH/979n/wHXD+ftG+EhBYcHeb4PI1iI4CAIgiAIwhNJdINftMBS&#10;B1gfAOdXtb7YM+bYiXb3SM+ajQFT22qdtIhsog3ZaHAduxm+EDsVPBUmOhhmY+3BYKheAWaPoXJw&#10;3mGEGs65qUBhszaYGcrFcp51sMcTF9aE7SQDewY5B88McPOlOSzPNDdfvsO9fNOCQzouoUihTELI&#10;xp1Egb3HtZTAnrEzKHBnOLz91mTnneu3tt/+bLT72p1h/fsSeAvBG+KOhGbMEkWIVcCswnZOU9Z6&#10;3uQL57KicyxvLxzN2u2uTYrE2tSWdgmMveoYzgPsPVzc9j6EyIA0FCmQ0iClEKpPEIhLEGhqGDCH&#10;HCfNv9TaIFBwENaIGsFLgQhgVx3qXkVwOOT1RXB48P57TV8Eh/uOH87bN4IIDoIgCIIgCF8N0Rui&#10;DWABwGIPONk26vxylp5eaLU2F1vFsU6aLi2NJ1lqdF5oo7XWSDms5ZI6CAr+zg6IgNyHxWPKobUg&#10;gAgjVmDeC+UwALTSsAogUvCuDF+YEb40+yZpJYWqG57zsD03//nym/P7GyY6JB1slufETatmWjU9&#10;Uc0cd61TBmElKhiWw5fxhEMZSEx8SNZZhSobqmY471HWbnytrj/8Tzd871pZvv4pV3+8DvxlBFwF&#10;cJ2ZRw/1wJ5yiCgDsAhgOUnaZ3Xaei7J8jMYHD9t0/ZRm7baNsvzJGlZpRWYQqiDZxPem5gbwnkV&#10;36cgSCQqDYKDiskriQAGPEKeSM8cPSTi8yc1IzjAHe4xieBwyOuL4PDg/feavggO9x0/nLdvBBEc&#10;BEEQBEEQvl6IKAHQBdDPgPUN4ExP05lFY48vp8nJ5SQ90k5tZ0C6MMakPQorujR6LlgXc0XEkIxS&#10;BcNQh7GhY/lOHQWIuprEC/v4pToqGioc73yokvFtCQ7XuxU8e6AOOSW0C0Zr4oPHg66CC37CYdty&#10;+Lquo4/G+/0czIwRO4zG4+qTyfjKjeH2p5+U4zdvVdUfv6j9q5MQkvEpgB2plrEHERUA+oBdRt4/&#10;B9u6kLQXzuTtxbNJa+GoTrNOXiy2SSvt2QBgeNaxVQAYCaXwU6+G8G4pUiAdBKMqvrfT2hXTdBTB&#10;+NA4nHOKCA6HvL4IDg/ef6/pi+Bw3/HDeftGEMFBEARBEAThm4eCf3qB6BGRaJwckDmVJ/rk2Vbv&#10;XN8mJ9e8GRSJ6axw0kqtpRaHr8pqMgER7a3bfY3a1XB1Cecd0jx+qdbB8HOxnXo6cAIg5IAA9spv&#10;Jq6pYhG367Btm6SRsX1vUM/eS9POLeumQsTcvSeTuvkNQKr58j1d1UJpHXMMeDi/310/uOjnNgue&#10;GkaDSGGsAec8tlXIUXCTnbtTlTe+qOovro2G73w8Kf9wvfR/2gbeq4D3mfnOQc/nWSF65eQIgtgy&#10;dH4+afXPmbS4mLaWLmRFZz3Ne928KNo2yUhpjcoXe2U6mUPZVGa4mOtB2eBB40gDzHAIQoWP70Ny&#10;yDmL4HDI64vg8OD995q+CA73HT+ct28EERwEQRAEQRAeH6I3RA6g2wGO9oCT6zAn10x24USSn++a&#10;ZKkP6nds0s0So4yxMLpZdtXBpZ2CQe9UUA5qCqEVNVzweafg4fBtCQ5Z6aLYoBCcOSi67AdBoaxr&#10;NC77SjXlH+PxIFTDEsweJQFgYJJoGG1QZgmUVtiOuSd2daySwQ6jsvR3qsnWsKpvvTMcv3d7PP7D&#10;7WH1p22PNwC8zcy3H/wpPd1EMSwH0ALsEdj8rMm752yx+FxSdC8m+dqyzVuDotXN0jSFMqEMa8UE&#10;7zxqhFwPnkKZVQ81k6TSHnL9L4LDIa8vgsOD999r+iI43Hf8cN6+EURwEARBEARBeLwhIo3wYThH&#10;KNl5vJWqE31rLi7m6eW1JFvvFtnCJtlBZq1pj0oQEbq1B5FCHkMyTKwaoKPF0ySB9Cqsx1zcrpvt&#10;aRuPi/PpD5syiwHelyMijMtz++NxaASNbLrNABw7eO9Rx6SYOrNxPiHxoKcmJ0A4P9fR46H28N6B&#10;fPCQsLChSsLEx1AMA6UUNIKrPyEsdFWewTmHO1Xlt0aj0ed1ufPZePf9N+v6919w+ftP4P80Al5j&#10;5p1HfWZPG/vewRZgTsB2zuiiezHvLH0n6y6dzlqdZZX2BtoYXcGEXCI6Cc+DDEAxeSgzbP3tlsU8&#10;CBEcRHC47/RFcLjv+OG8fSOI4CAIgiAIgvDkEV3hNULOyJUM2FwAji0Aly+32y8sJPbYBszKILWL&#10;XVKJ1YZsTOWAugmxCGN904KDLQ2Y97Y55pbgWPaz5HpmHB+cIKbHazcKQoKKgoLXISdEFSomZCqD&#10;ZwbVwcNB+TCuQsgJsVuX0ErDpQm0UthNLLxn3DQalav5VppW47KcvDMZvv3Z7du/+3y0+7stP/ld&#10;DbwKYCg5IQLRE8IAWADMSWSDM8gXvtNZO/WySTtHKO+v2TRvkUmJiKZVShJ3uKAKERwOeX0RHB68&#10;/17TF8HhvuOH8/aNIIKDIAiCIAjC00UUIxYAbGjoo/0svbTU7r+42Oqe7OTttb/e3lq12qS5Mdoa&#10;oyyHkAtdTeC9R0Gx/GZdRhd4B6UIhoLhvhWrZygdQiIYIXdC7YOngs2CQenhQ4hH9Fzw7AEGViZZ&#10;3A8ADB9zOTgd0kKOfYjpcHFh65qFLjX3txvauIxszISoj0yTVTYhHWq63Azbpk5mxmuEFU9N7AhN&#10;PSsQQz3AjIl35edV/cY/bu/8/sqk/N014DfbwBsAhgBKZm40mWcaIrIANgAcN6Z9qd1efKXXG1xo&#10;dZaOFEVn9UbWsUobrbQlRQpMCZgBx0nMCZEh5HzIotCURCPETA2W8D7VoewmQoiOUjFUh6oQOoQK&#10;If2oAwhQFLbG8XnPJzltWg0Tt/XMfsS2tuH9m1bhaPqb8q9TgzxuT/vj+4fxoX7fwwoWBxl0Bxq8&#10;dDjB4bAGN+lDnr+//2sQPA57/QM54P5nrnUPweBh+u/FVyGY3FeQwMGCxcNcXwQHQRAEQRCEb4Ao&#10;QvQBrK0AGwPg0hrsc8smObGaZpvLebG2YHRurUl6OlhM1lcAA9pVwbDzDgCjTIu9KgXsgzGnNJQJ&#10;5S13hiESofFcIK2gtQ4ihSK0b4V1Y+Nh4RAW+RWFlm0w+L41wUEF7w2eExwaH4t3+30QKdRKYWc8&#10;3n13e/v1z25v/fnj0fh3t4Df1cD7AO5AvCGmEFEPwAaQnFT99ZdNa/Cizfons1bvuMkG7SxNE5V0&#10;tFIKTDkAgkcKMFB7A+8dahfKpGZZEd1r3FRQIAKIQlvXo3jNkAskCBEKSgUXnyEHQUsEh0frF8FB&#10;BIf7XlMEB0EQBEEQBAGYihA9AEsGWOtbdaFrk0vraXaynyQn1k2y0U7TYpFMliaJSTks5gZM8N7B&#10;VzWccyAXDLgEDCKFljHwzFBVBVc7wIUv0Squ+z5bDskfNQgggnaxPGYdKlGk0VBrklmaeF4jHFRq&#10;NqRjKlzEhWYTAtJsN/2NoZa6ufXnVLiI15kKGEFgUCH+Ix7HGDkKAkqSQBuDSms477ELwDmHT8bj&#10;G1dGw7c+Gg//8tl49NtrwB+2gU8A3GDm4cM/qaeP6AWxApgNZO1LWd5/KWkNzqVZ53S7t7aibFKY&#10;pJMYYwiURC8agveMMs+bUYJA5UOVDO+DZ4qNVTKYg3LEMXdE84Q9ueb0SOOYEj0fpvu5ucrMtrrL&#10;fpk3sGYFr/n9/sHsui9FBAcRHB4UERxEcBAEQRAEQXisiCJEB8AgB1YXgHMb2l5cStNTG0l2pmfN&#10;xrpO2pk2rdxorVX4HszsoWoH9h46ChA2ChQGHL40R4Ptg27I0aDiAttEC6qphqGqeP63JjjE7Sgy&#10;NPOeVuGwOZxzGDsP5x1KrWG0Rp1n0NpgNy6oR8bAO4etuvY3d3avXB3uvH9tMnrt1XL060nl/wzg&#10;UwBXmHm27MczyH7xC7p3AlnrRVMsXyqKxQtFZ/lkWrQ7Ni0KrRM1ybJoVMTn60OuDu8A7xlaNzki&#10;TLBPouDAHLZYTx94RASHh+kXwUEEh/teUwQHQRAEQRAE4WGIxmAbQNcCawPgfNckZxeT9Oxaq31+&#10;JcvW20neWVS6rbVSyWgCpRTaMddD6jyYPaiu4T0jsdU0pwMzgylU04AOi8WKKwAAU5PccjYJpeN2&#10;mNc0hCK0eq5Vc21z/O18MtcfFqjaN20zDs30N8vkvmOAAFbBkK0AOFdj7EOYyQQMYwwoTWCMARsN&#10;9oyKPbzzuIMUo6qcXCknn30x3P343cno95+76tdXgDdr4AMET4hnfpFMRBlCGNC6ssVzedG9lKad&#10;y7R+5LxOs8XUdno2S41WLSitALQAAMNhqFoCakMpQijuAoBN8HBA834171VQtnwsI4vYTvdPPSJi&#10;lZQyizOcFSIoChd7AsX8dmgras5/NERwEMHhQRHBQQQHQRAEQRCEJ5JYoaAA0CmA9T5wbhnm9GKS&#10;XDyTty70bLqySKrftkm7Q4oAgo5lObPUzQgOnjwIBFYMIkLpSwCPl+BAtPfFWm3dgdYa2tooKISy&#10;m1Vc6FYqfHGfsIdzDlUMzWAVkm5WWT/cpw4hAlvKY1KW/Lkvt7er6vo7u9vv3ZpMfnOjrH47cngd&#10;wDvMPHnkh/WUQEQGQfgaQBfnkLUv6lb/+ax35MWi1Vs3+fJCkqZZmi4CADgKEN4n8N7DuZBsck9Q&#10;EMHhUfpFcBDB4b7XFMFBEARBEARB+DogIg0gRfjUvNkDTrUTc3a9lT+/0u5eWMiL5W6WLH7n03Gh&#10;lII2GlprkI7x9RRyPdRTwSEafo3LexQg0nrW4GmWl8TzBuBcKERkbOuZ/WrOk4GnFh0BRGCiIIhE&#10;oyAxFISEuoJzdchXEat2aKUARWAfwi2YGaRCzgdjDLTW2Lm2DaUUyFgYo8HGgkih0uG+vE1RO4et&#10;snZ3RsPta6PRjY9Hoz98XJe/vgL/+2vAnwBcfda9IKLnTQagBZiTsO0LNm+/1F8+9V2btY8n2fKy&#10;TfIW6RxEBOaYjNTOJg31TShOsx0NuvmQnOa4rGxySMwJC40wMRUaZrebF475cGVBRXAQweFBEcFB&#10;BAdBEARBEISnmihCGACFBY4VwKkXYS4dQ/qdzSw/vZi3VhZyu2yVNh41vPdRgPgWBQePuPieFxzi&#10;4txXwVCI/6KVgqaOhfd+ejoAeA5JMX308GirFhi8rzpHSG5YKQ0QMHSA1greptBao1Ya3ntU3qOs&#10;q/IqZePro+0P393a+vWV0davbsD/Zgj8iTnGojzDRC+IFMARoHNWtVdebA+O/7DTXzuTd5bW07TT&#10;G8cHI4LDo/WL4CCCw32vKYKDIAiCIAiC8G1Cexn/BgCOtYGTi2n+0oms9VI/z44d0/l6x5jBktc6&#10;sVa161CW0lQO3nu0sQ1mhmtCMlTwImATBICSaxARfNz2OlSZ8AglLvu7TXWDJkmggtYKShsopTCs&#10;QvRCGRfGpY4GaZOMsimb2NzPNJmgjy3P7Z8VQnJXxk2KxzVlF5syjNGga8o1TvvD8VuZDbkjtIJj&#10;5pEmvjMe7f5lvPO7D3eGv3izmvxyC/g1gGsAKmZusiI+c+x711YAnFYmf75z5OzfZK3+xbTVP5rn&#10;nYFKW1orRTVSgBmO8hAS401IRokkeKTo0FYVQ1HwaAnGVwgPcj68n/vqtU4Fqb0W0KX78gk/AIcV&#10;HA7iIIMRyhzq/Aftpz1LfOZvj/sLAgdxWIP5Gz3/Hvf3MElHH0Vw2G+f36v/0IKVCA6CIAiCIAjC&#10;t0H0hljpAptt4PRR6Jc3KLt0zGZH1/PO5oJJ2okxZkGPNAB4BMGhRvAeqCiEMCTtHN45jH0Ieajh&#10;QYpA0UDsD0Phy2bZy57hfGMwMkyRBY8DTQAYZVzf1tMv3TbMt5n3Ny04pAbMjFIRlFIYWw3PjNvk&#10;Udc1sDTAeDxx74y23/3kxs3ffbyz+6ubtf9lDbwFYIeZx4/8kJ4CogixABQnYJPLtrf2g3Z/5XLa&#10;Xz+R5e1lR+3EJFaTbUFrDY8EzjtUNcM5hzzvwruQnyO8M03uh2DsOF9PQ2yUUgAFr5faBUGiOMBD&#10;4CBEcBDB4UERwUEEB0EQBEEQBOE+xEoFaxmw0VXp5V6SvLjS9Wd6qT05SNOVPE3yRbKJMZa6FYMI&#10;SLaGYACdSQhtaHuCMQY5aSilcN2VICJoUGwRtIDGYyJ6RFTagxmYaA8wUKsQNlFURZhbnGMjKNzd&#10;xnuYC+3wehTaOIBT4Y86LpTr6FHRJKF0s3oDsjqWgeSQZFMpA60VQBpgoKxdNBRCkkTnGXVV4+Zk&#10;cuPzyeTVXw+rP1xF+Z/X4f9QBi+I28+yFwQAENEAwAZ0ftF21r6fFt3LRffI2aLbX02yQW6TxHgO&#10;ws7Y7wXtEBGgQ24OaBs8ZMoaRAArAxDBg2KS1BByk8+XZX1IRHAQweFBEcFBBAdBEARBEAThIYjV&#10;MXoInhDHBgYvrFlzYTHPzpww6ek8Md0NskVmre07glIaeeXgnAMmZUj22CrCotp5AAwNhKSO8Yt0&#10;6SowGJXaLzgwKhWEiKIO1Q++NcHBhaSU3nPjQxFc/pUGgTCalNBKQxsbknKSjrklGMyMT1QP3nvc&#10;dpPR9d2dd9+f7Pzl6nDnl1d9+asx8CFCQsryK3hxnB3tAAAgAElEQVRcTyTRA6ILYA26f56K5Vfy&#10;ztJzaXftYpr31pLuoGVtYpWx0ErBgVDXNSa1R+1qpK0OvPOofPBs8KSgtQ4hO1rBjA/304rgIILD&#10;gyKCgwgOgiAIgiAIwiEhohRAH8BKGzi/ZpJLvSw9d9pkFxbzzsaGtt3cpEWLicCMraIGg2Hr4NGQ&#10;VqE6RlqHtm0bl/dYvjMmA3QUPm1nLg3XbSawF7If2mmoRLM92//eQpQJok+B9TEZZvzy3bRJbK2b&#10;FTJuJwq0z7hSnsEMmHidwmYAGMrFBJax5Zi0sso6MSmlBRGwQ4zJZIIvXOluTMafflCO37s6nvz2&#10;o6r6xW3gjQr4gJl3Hv7JPB1EAaIDYBlIzmXdpe+kRfeFVnf5uaLTXbXtfje1ma11KHdZso3JQJMQ&#10;8kMWIemoBoig3P0N9oMQwUEEhwdFBAcRHARBEARBEISvmGggtgD0OsDRVeDiKqUXTiat59ey/Gyd&#10;uUErTXv9JDNJkqDFAHsPOynhvIPxsYpFrDLgyQFE4FglI6mS2B/5hgWHm5qhtIZROoRU+GAkaA4G&#10;gp9UABjah8W3pVB+1CgNUgq36hCKUetw/tgqMIAdGxbyt3UY77byvDUc37wy3v306s7un64MJ/+x&#10;Xfs/joE3mPnmoz2dJ5/4frUBLADpeVUsvNQarLxcLGy+UHR6q5Vq95Mk0ZS2YY2FUwmccyjrkMfB&#10;Ij3U9UVwEMHhQRHBQQQHQRAEQRAE4RuAiCyAAsBSBzjXNer8mk1fWOm0njuWJOv9LF9cY8qJFPJJ&#10;KJyY+jrmeHAgIhA8AMKubqoM0P1bvvf+1e1gcDaGQ63CeLUOwkOpm+3Z/T4qF4OtNFbVCJ4YFVyo&#10;wqGDMVNGz4waDp4Zbk7xKHQN9iHEwnsPcPCXIDIgELSy0ErD6AREBPaEuqpQVjV2ynLn1W5285Ot&#10;rb+8ub3z8899/Zs7wB8BXOFndGEfw3xyAAuAvmA6q89nrcH3Tf/oC3mru2pbiz1jE+UpGOqOeoe6&#10;nggOIjg8KCI4iOAgCIIgCIIgfAtEIzEBUBTAiQ5w5jjo+aNJ+spz/d7JrlIrfULfKEWGguCgiAEi&#10;7FDdjHL/9msSHJZ3ilAGlAjeO5S+BpjBJuQKqKInhotJJByFsqKNoZbwOAoMsQoGh+SSYAVmgH0U&#10;IBA9KKCj4UMAEf7SsiAiTJIEtefyKmjni9s333tz687Prw93/nPX+18y8weP9GCeAuK7lQJYAHoX&#10;0em/kA2O/KhYOHa56C5sULrWOcz4IjiI4PCgiOAggoMgCIIgCILwmBANRQ1gXQOn+kpdXOl0fnCy&#10;aF0atFobSyZZNlqbl67fCV71KizIHTUeBRU8M3SmAWY41YRk+LBYj4JBa7wXksEMgOMi3wMAIzHJ&#10;dNtzyBvRLNGDDMBxXMQ2/FHH5JNuKmTQTH9zvI0OGjw9P46nmnGbghWz5TybZfziqBlAxesFT4uJ&#10;1vDM/pZC9dn2zse/3tn62Yd1/e8fAv8O4D0A7ln0goghGAbACoDzWW/9lVZ35Set7tLZVn9hU2fd&#10;jIhozBbOeyDtwDNjgiYHRBIEJmWhiNCatMAhDWjIMTLNNVIDYLAKAhm0Dx4qFI/jcNziODyv5ik7&#10;1TzH2EbPmZpm9zfvUaeaNfg4vj9NClPE8Ti+MdyUdZ1ak5P4u+ztm/37wSzqRz5fHc5gPkgw+LYF&#10;jbmD7ytYHCRIPMr8Dur3e7oCHkVwCIIoZu4J93n+IjgIgiAIgiAIjzVE1LfA8Q5wZpn09/4+bb+0&#10;rPTxgbVHcqszZZVJtCEfDbxRNQoGomYoInjVGIah7btQJYNj1YjG8lcIZRarSRU9KkL1CUUxSWRc&#10;SCvfeDwgto+P4AAAt8DQWmO3FZIoXkeNq7e2PnvzztZ/fDEZ/8eHNX4G4G0AQ2auHvJxPBVEceso&#10;kJ5T7eUftgfrP8gWjpzNu/2NWrVTk1jtkzaUUqjIoq5rjCsPV9dYoIXwLjSGPjXvQxAcJvUoCg4M&#10;pQhQIWcHR4lhMGw8BQIiOMyPK4LDYeYngoMgCIIgCIIgHAIiygEc0cDxbqZe3sizlxe73dNnbXG8&#10;yNLeytClRmu1UobFd3fiwZ5hyxree4yzcfhCzdFEo3AcaQUihcpV0aCkaCgyPDM8xyoTNri0N8vq&#10;pvymjpZEjMCAboSMJoVDbN28wcWzgsJ8Oc/583fScAHlm/EbwzLmlCCC0hpVYqG0wlgrOOcwZAfv&#10;HFbHbVzZ3bny59Gt3749ufMf76D+2e0gQNxi5slDP5CnACLKAByFzi/Y3trfZO3By1l/7Xy721vS&#10;WTczxiqHEPpSuizkFCEFEMFDB08IH/q1zaP/gwED8FDBiyY+0dTPCko0FZbic1WzQtOeNBHnihhS&#10;MS807N3LzNn7zcdADOURweFrOX/uYBEcRHAQBEEQBEEQnmRiQsplA2wMgOcvJtl3Fq09d57tuV6S&#10;LazBFLlNTOGDgDDOxmjMNAai8BBEBQbDWBv7OLrCNx4SDDBQxrKdj6vgwEmCuq6x7WvUtcPYKFhr&#10;gTyFNQaLuxkAwkgDdV3jCkq+vrtz5S/Vzp+/GA1/9e5k9LMJ8BZCIsrxwz2NpwMi6gHYhB28SL21&#10;H7YHa8+3FlbPpUW776mXKa2IlIkhEwbMDBdzcbBKAAYcmtCJ+FxAAAiJb5KeiuBw73FFcDjM/ERw&#10;EARBEARBEISvESLSAAYAVheAi0s6f3Epa1060upc7Gb5ynG720mMSawikFIwsVqErip475GDwMww&#10;dYi5twwoRTAxzGIn5oZoltWNEKC+pJ0vy1mrZv+sIDEVLKb7afb8uH21EwxQE+3QJNqvTaiGZpox&#10;AGoKwomLAkp6ZwJjDJAlsNZinAaDecuE3+Ga8nxrOL769nj3rU92dn71/oT/7TbwBoCPmLl8yMfx&#10;xBPfp0VYe1Sp9JV06cgraXfwctLuH8+yomfTBWusAVQHRArbuxQ9H1ogUmDKo6eMBREw0uEnpGiH&#10;qSgoGK5jO7vd9DfHj5J7G6ZTwWraPSdoxPOZi3hfe2eJ4PDVnT93sAgOIjgIgiAIgiAITzMxXr8D&#10;YLELnDkCvLCqcXkjS19YbuUby0neb+VZloFAipD6kN9B1yEEQ7tg8GkOVTLGNo7bjP+YCQ6KKbr8&#10;h3+OgvdGHT01VigDM2MMD+c8dk3w8thOwsTGnQxECjupgvce1+uJv7G9c/Xz3Z33ru5MfvHe0P28&#10;BF4F8MGzmAMihl8sQqfnUPRfSbrrrxT91Zdte3XFpq1uki8TRcEBABxn8N6jdgrMHnUWhQARHL5k&#10;XBEcDjM/ERwEQRAEQRAE4VskVi0oAHQMcGrZ2ue6RfrC8Sz9Ti9Nj560+WKiTT6oGEoptCsPzwxb&#10;1fDMaKtgCDau7D6u711UBvbKYSL2N67vAT0nIMy3zcKdm2STc9uOGoM0HG1d+MPG3ACWg6eCd0Ew&#10;ATGUVtBGQymFW2kQGChW5bDQ0Fojg4FSCjvXt2CMRqFTWGthETwgUHt47/Fmr+Nu7o6uf7B7+6N3&#10;tm79/B24f78G/B7A+89aFYz4LrUBLEO3X9BZ57u9tTM/TFu98yZbWU6zIoUKBr7jkOthXISyrHu6&#10;QPP8w4ukp+VS4xFxf3P8JGmcTGbPmwpYU6PRz7RNaAZzFue+bwwRHL6y8+cOFsHhGfvfBEEQBEEQ&#10;BEGYIRqNCYCWBU6sA5eWtX7pQlJ8b73VPn7MZCt5YvPEM8CM1Ie0Bo+r4EBVFUJFFIUqCRTKe3rv&#10;4dnjhnVQSsGQgdYKxlMoJ1qF4/pZG945YOLhXA1VhykZ0lCk8FanA6UVvDUAEW5wXW+PdrfeK0cf&#10;fHJn59/e3LnzsxHwS2b+/BCP5YmEiAyAFoATsGsvJv2NH3WWz/yg01/eTIvFBaU0bqlGCIiI4DA3&#10;rggOh5mfCA6CIAiCIAiC8JgTDccMwLEecH7R5q8c6/V+sFS0Tryo3VpmbJGY4BGgvEdd1/CTCZxz&#10;KGyIudB+NhRDISzPeTyG1hpG6RDb7/cqZhAASmxITqnC/pIAgFHHdXyrjnPErGs+IcZUTMs0xjYa&#10;uI1AklX7v7ATVGP08L4W+9q536aownVKHQyboQ3tnSQkR7yKut6tquHb5eiN929t/+t7E/cvd4Cf&#10;M/P2wz+JJ5coZBkAPcBcTore99q9pb9LF49cKLr9jVZ7ITHGoPQGdVWh5DSIQ6oNIkJNeaiKwk0M&#10;j4VSBKV34JxHk3tSUQKtNBRZEBF8DAGiKIAROQTDMb4PB9h/Bxmse/cHPIrgwPu772GQH3T+YQWD&#10;ucHuNp4fpv8Rrv8wgsO9+vfb749yvj/gJoj23+c9BAlW9xUc7hpPBAdBEARBEARBuD/7jMejy8DZ&#10;DeCVo0r9cLXVOr1RFJvtPM871mqtNahuYvGjiOBCOUrvHNgzcqWCUNFIBlFwIApJLEdlCVIEZzS0&#10;UqhNMGCcAsBAVjZJKx9PwWHYDjkibplQBeOWr3g0mlQfDYe/ubIz/ue3tyf/7IDfAdhljokKnhGi&#10;kHUMuvNcurD6d0Vv9ftpZ+1M0e70TbGgsjSjmzs1tNLwugUQUHsbvFOgARCM3UUw9AwUEQAbBCtH&#10;IeeINo1PDIj2BAdQ8JURweH+13+o/ke4vggOgiAIgiAIgiAcCBElADZ7wKlulvzVsTT7/kKanjqd&#10;do7mxhSLrE1qLHVibIWNORDqcgiiaXFDGBfEhoQISinUdQWlCKxD0sdaM7xnVOzA7KcGDccv2H4a&#10;yuHv3TblE2PbHxbxBqY3EvubFrPt3H0Xbqc5MfY3hkxTblGDSAE6hGAwBaXEhxqkuKpy3Nzdvf3n&#10;O7d+8fbu9k/fh/+XbeBtAFvPoAAxAHDW5P0fFIONn7R6i5fT/uZRa7KU8wWtlUKJDJ49ag6CDtwu&#10;iAiKUpBSCI44APsUQVYKbxZTeLQchYZGiALu/xOL4PAQ/Y9wfREcBEEQBEEQBEF4aGL1go0F4NQq&#10;1F+dIPviZt66cDzJj/bSouibJNVaRcFBwRIBDCgXym8abhb7wYRvckFUyoM9o0aoMqFNMDwfV8Gh&#10;dgwCgWPICOJ9xhyV2O4sAAAmFDwgrruSr25vf/xmOfzt58Phv35a1j+rgI8A3GJmj2eEKGAdQ7L4&#10;nO0s/cT0jn437y2fV/liL81bqbI5jDZgvxN+T6eD54NPgwChCmitUPtgEE4N+/geNB4OIjjc//oP&#10;1f8I1xfBQRAEQRAEQRCEQ0NEBYDVFnBq2SSvrCb5C0tp/vyxQetIbpJ23ySJVgqtKggOnYkDCLCj&#10;MZgZ1jsQAEUcYvdV8HgYx9CJPUFgNnmlx6zAsEfYLnX4Aq4YABE0B1OhSWbZJKPUPvyxl+QytDux&#10;DmdjVk3LeUa7No09zbZyMWSEGczAqC5hjAHSUAVjnBh4ZmxpwDmPT8tR9flw9+03hsPffrQ7+ecr&#10;wG+qUIKzUTqeemIp1yXAnFKt3o/y9vIPugtrL+WtzqoerLS11oRY3rR2IdeDRyt4yMScD54UQAA3&#10;ITUUpCHF97c4RXB4iP5HuL4IDoIgCIIgCIIgfOUQURvA0gJwbhHquxtJ+uKRovX8EZut9rOst0zW&#10;GKNR1EGAsK4Gg0EcY/DhnwjBwXIwQowP45uYG0JxMF7IhpwEYzCcc9jRwYjatmFe43YOALhjFaqq&#10;xmeT4e0rt+688/Hu7i+vDqt/vgn8EcCHz1L4BRF1AKxBtb5Lg/W/zvsr328tbJ5qd7p9Y5cMEQGq&#10;A0UKw0l4oJ4IAMErPw2tAADNh6tysDcnQASHh7++CA6CIAiCIAiCIHytxCSUbQCLBXBpkJkXTunk&#10;u8tF8fyZJF1pWdtbYCitNTIfBAjyDuw9EswbNLTvv3vCQCMUNB71zVlOuZlTox4wFSz2QjUQ21l7&#10;IalaM9vzoR01zwoiUNFIVAQCIa/ugNmDmWKyTAOtNLROQKSwuzOBNgbW5DDGgEjDOY+6dqjq2v+m&#10;UFc/2dp657Xt2//6STX56RbwB2a+fvCv/nQQQy8WoNOLqrP0w7R79G+K/tJzSXtzJctbqVchZMap&#10;EHrjdah/wuQBAozL7zu+CA4P0f8I1xfBQRAEQRAEQRCEb5ToQl8AWFoFnlsBXrxgzA+OtdsXNrNs&#10;rW1t2yCEJti7XOIfL8HBJBYMhmMfXf39tOwnCMgmt0OVDmWicabBnuFilYU0bYVtr8Deg1mBQCER&#10;JRHe6KZQSmOcaIyravzBZPjFRzeu//7t3Tv/6+ak/jmAPz8r3g9EpAG0AXsc6er3dP/IT1ZOfeev&#10;TNrd9GneIoRcIEQ09XAwXgSH+13/ofof4foiOAiCIAiCIAiC8K0SDckUwEYCfXmQt1/Z7C38aKHT&#10;O/3/3rm9ntvU2sRAKwXHFeq6Ru3G8N5DGYZSCqQcmAFGDRBiHggFrrNgVDDgvQfVwRBNEMp1Uu1A&#10;IFiEnBGaAXAjZDCYgi0/DeVohAk119Js2xiamWvOp5l2TzgJX+ZVdP1vzJ+mTKfGOJ4Xy4VSOH5X&#10;GS6Zh28Mh5+/unXrf/+lqv73R8C/MfMXj/wgniCi10wCYAVav1z0l/52cXX9J53BsVNFq9X3nMJ7&#10;jy+Ki+F4ZngfEpICgCUNrRXII3rUcOjj8D5ZY2C0QckjOOdQ+1B2U2kLpRUcgmDEKpTvbJKIMqmY&#10;N7R5zk1ITxSookcMNa1qQoRiMlQdDWUV2rw6XEjIQf1ft+DB6kFki3itewgGX6Xg8iiChdv3JO8l&#10;SMzPTwQHQRAEQRAEQXjMiR4QCYCTJ4FLJ4Afn6D0extFcWKpyJezLNNFbsgYi9t3rkMrBRWTMXiu&#10;gyHIDiBCOTIwxiCzCbTRsNFwDzkXAJT13jZHw5CDgQoAFJM1PG6Cw1iHZImTdisY1hp+dzye/Gl7&#10;+/dv3rz+Tx+X/p9GIf/DhJ8BIyi+Mz3APGfaCz/uLh//+25v8fz20l8tJ2mqE5tAaQV2HnVVw1fh&#10;PTGkYK1Faiy01oDzqOoaLvbrnGJ1DEZUHAAwKg9452CyDCI4fDkiOAiCIAiCIAiC8NgTEwme7is8&#10;v9DOf3wmLZ5fLIpTpynpJSaxmxURKYXusIb3DmnpwGBUhYseEArMHpWrUbsaNYdcEUmeAmC4UMgS&#10;HuFLduM2Xak0XD/OQ80lmbRotmf7aZrcspy5D54GezQGlY4dc0JE3HZ6Esdt9sdcBVGo2HEeWmvU&#10;eQZjLcZWo65rbFclbuzuXvnVtdv/+v5k+D8+hP9nAF8AGD8jAkQO4CyK9R8Ug7X/q7Ow8ULRW9hM&#10;sl5itCGvgudL6TUIBEcJmBmOg0BA2kIrjUrH9KMcQjUUBY8I72p452Fj2dbmeTf2dfM0ax0Ep+l7&#10;Mw39iQITKTSCBSHkoiBQTIIJKNy/UqoIDiI4CIIgCIIgCILwFdKUUcyBUyehvreRZn99GemllTQ/&#10;vgld5ElqO6ShtcFt3gIQjEZmhm/KbloNow1G1QjAvmoXqgnRCCEWIx8N0Hjtx01wKLWB9x47RAAY&#10;k9TCGAOfWCitMaIUVVnh+mhYfnDrxu/e2N766aeT0T9tAa8BuPEs5H8gIgvgJOzgFd07+vfdpY3v&#10;thaPn2i12i2YtmIwarZwzsOxDsKCSWC0wTjEXDTjBEGB9jxg4MODF8Hh3ojgIAiCIAiCIAjCE02s&#10;ZHCkAM5uquyHa632y8eL7uV+3l49je0iUUprigaCdyAiWArCAleNQd8Yhj4mkguGxsR3wjWiQTlt&#10;o12hGwOTZ/sbLFfzswUAcCMwqFkBYr95AwBjG+bVCBqJC/0mGqwKIckkKwUwowLA7FEjhIZ0qACB&#10;UJpw/G3NGI7H/Ga5+/H7w91fvTrc/p8fAT+vQunNnQf5vZ9kiMgA2ETSfilrLf6f7ZUz32/3ls4m&#10;/aPdvMh1rQvUdY1xDbjaoUpj0lAfkoESexApWArGrvJN+c1QnjO0BBXfg4kdAtgTjJRvQmiaUAsL&#10;EIERhAaOAgRHN5tGsPgyRHAQwUEQBEEQBEEQhG+ImEywmwAbA+CFS1p/71iav3yslZ8fZNlCYVRO&#10;oKnAkCqKhqILbhDehTKWsTwn64Uw7mMqOPjKQSkN0hqkFDwRSBGgdTDGth0YQGkUtFIY5hZEhFuJ&#10;gmfGrVzj1s7OnVe3b7/+4fWb//bJaPK/doP3w+dPe+hFFB9WoHuXqHvkv7SXj/0fycKJC61Ob2Cy&#10;rtHaYAcWFD0avPeAC7kXbExKSnFbBId7I4KDIAiCIAiCIAhPLdGoHFjgaNeov9os0lc2+r1XTqXZ&#10;kW6eD9q7Y62UwkLNIEVoVx7sPUxVwzOjyyGHQ5MM0sW6m3VsXYyIqKMi4GK5zKZ8ZqtsYvzjfKYh&#10;F82OKBzEzUaHaFzqyzhuzIkJ62IoRwzpaGd5KKtZ16iqElUdk2BaA2MNyCZwzqH04b6c0iACKqUB&#10;Zox8yAHBSQpFhJ2qqj/euvPRm1u3f/+XavL/vQ78AsBbzHcpJ08VTZgOkF003aUfd1ZO/mSwvH55&#10;ki0t2SQz1iZQSoNZIShTFkoR6rp5kgahrGR8IWLoTK1DSM1eMlA128ZQipCplADy0fCNSSSbkJsv&#10;QQQHERwEQRAEQRAEQXhMIKICwKALXF5R+M5Lve5fr6bp5ROwa508LXoOABFsHTwciirmTHhMBYdq&#10;OIa1Fom1UErBI5Z+JIAUYRJLPXoVyoCyNiAiVBSqL9TagJlRUchZ4bUBCHAMVM7xT1O6eXXr9jvv&#10;XrvxP66MJv8yAX7FzLuP+vs/CcQyrT3AnMPg5I/ypeP/tbu4+ULeWVjVNotP3ERj06DZFsHhbkRw&#10;EARBEARBEAThmSQaljmAzSXghTWb/fBCp/ej9U7v+GpRLCXGqJXtGyBSUOAQYuFqsPfQMdeDQfAQ&#10;SBrDytVwzoF9CNHYMTkIgCEVckdE80Uzgo0Z5+Jpruzm1I5pQjUC6q7Qjb1kl0AULCi04c+Y1JAJ&#10;IIKOhm7TUryQjm1TnrMZ3tcKWhtUmcVuWY3eLHe++O3N6//6azf5x0+Af2Hmq4/26z8ZRM+HFoCz&#10;prXwN92lk//PYGXjhaK/uZpmmSop5HiYIIdzDhOfINRXTaGUglU5nHeoXUw+qRS01iBDUETwqOCc&#10;g+cRGIDWFbTWUDq8XzzODprf/o1oLIf/PIipf9D5Bxn8c4Pddb4/4PSvWzA4eMozcsJd5/tmuzli&#10;TnC4azwRHARBEARBEARBuBcx/KLdAS6sQ333qMn+6/eL5PJykhzt53lmrYWhIDyQd8GArCsQAZpD&#10;UkHFPhiaWkNrjdvTWH0GM6BdOF95BoNhdeh/fAWHULVhbINgcjNR8N7jkxRuUlW7P7117dcf3Nn5&#10;7x/X/h8AvPM0532I+UFSwJ5XreW/Sfub/61/5NKLWbu/qvMFMsaipix4jrACewZ5A6U1tDEhdAWE&#10;uq4xqSao6wp5K5TjZIzBAEiV0eCtQ9lW7h00p/0bIjiI4CAIgiAIgiAIwpNA/Lq9WQDPbeT0t+vd&#10;9g+Pp/mZfitfWmWjE2tpYRKSBvbGDt47FOMKzEDGwZj6ZDEHM0+FhsSFEIckxlDoOeHAzQkPJh7X&#10;hFrwtH9OoFAMgDDVC+L+5aFrbibuV1GQaFzGo2EVZ+GnFlVoE/ah6gWHOTpjYYyGTzNorTC2BuPx&#10;BF+Mh3j7+s3Xf7u9/Q9vO/z328BvAIyY+f51HZ9gYrnNsypf+XG+fPa/dVc2Xkr7GytZVhhlciit&#10;wGULzIwaFFoKySGdDgKOUw5EAKsSAAFqjGCzVmBmZHX/oDns3xDBQQQHQRAEQRAEQRCeRIioVwCn&#10;FxW+fyFN/na9SC+dN/nxVpLk67DGaI1W6eBj0klmxkf9BAzAxJwLqQNIKaQcjJ2mysHjLDg0+xkh&#10;1wMzYxxzTwwVwVgD1ypgjMEuGLu7u3jv5q3P3tza+p+/qNw/jEr3cwDXmbl8hJ/9iYCIUsCeQ+vI&#10;32Zrp//v7vLJF4vOYKlI1xMGo2YCe0ZFIZcGrIXWGqN6FIzemOsBNAZAIFVDKYIZdw667v4NERxE&#10;cBAEQRAEQRAE4UmHiBIAmwPg4lKa/vhMWnx3vdu/dCRNB+0szwqlobVCPbkJcEj2GL5YB3skr4Mh&#10;n0arpQl9mBcSmtCJPT+Iacd0/zQhYfzvfiOqXdXYbxwxEUA0FRbqOLJXs8JDI1jcyEoQEVLWUIqQ&#10;1wrMjHQS7sdOwhmJD7keUm1htJnO4aftGtd3dm78+eat/3zrzu4/fgD8Swl8+DQnnoyJSc+b1uC/&#10;tBdP/l1/Ye3lfLCx2Om0k1p34LzD0KX4/9u78yDJrus88N+5974l96y9qruq9w3oBhr7vu8guNMU&#10;QUuiREmmwiMxbCtGtjyecYRnQuOZsB0ejzWSR/J4tAwtaidpUaJISiTFRSK4UwAJEFywNtBbdXVt&#10;mfneu/fOH/dmo7sFdQMoAF0NfL8I8uJVZr58ldn/nK/ePcc5B2vy0KwzNvG0cVyr1oDWGtqxh8OJ&#10;0zNwICIiIiKi15u49WKsBmyZBa6dS2tX76i3Lh+v12amu2lTiajhFoq89PDeIStDz4fsxNSK9Rk4&#10;HG+G6zRV6EFRqwRKKTRdCBW6poayKOF6BcqygnLheobX8OjOCVjnsOocisEAB3r95R8cm//Gt5dW&#10;PnlgUH6sBzzsvV94iR/9uiciHcDsVu2Nt7fHZ2+pj2/bX293x0xjyiRpgtUSUFrDKwXrHCpbwDsH&#10;FQMHZbOznf/kAwYODByIiIiIiOi1TEQaAGYShcuuSvTVs1l69WyS7ejW8tEJnSXaaDRtKF6SMmx5&#10;UKcFDsOtE5Ua1i8xTohJgIpraPYoSOJqTn5cgKP1CpDnnm/iz02sBE0cszlsGjncwjEc36lN2ELh&#10;rIN3IXwQEUCpOHazAkRQJWH6QpWGMY6Ft7DWYd+hVSgRFHkGYzQWahmstXjKKCz3B/3PLx9/5NHl&#10;5U9/qxz86SLwVe/94Zfxq1g3YsPJEcDsSYouiYEAACAASURBVLvjt7c27LujO7Fpb6XHRrK8pnTW&#10;gVIK1gmstWEyilIoYc923pMPGDgwcCAiIiIioteL2FhwtAvs2gRctS/Pr9/WbO7fnGQzjTStZbHg&#10;X6+BQ2ULKKWglYJWYWKF9x7WOzjnofIEzjn0xcEDKIwA3qMUD+ccrlwM65IAgMdCLYdSgkP1HB7A&#10;wWYN3nn8QPvi0MKxJ745f/zzBxYWPnrc2s977w+8fN/E+jG8IwZoXKwn99zRmt5+Z3Nsx856q9uG&#10;GDjnwshUpeD0Wc918gEDBwYORERERET0ehQLzTqAuTGoy8drzZsvn5i6dqzemN2BrKNE0FkpYK1F&#10;o3TQSiMxT4WiSATeP9fkESaFVgorgzI2HQzjF6FMmIbgHJx1yCTckh8CDAFUHJMpYVUu9AxIY/PK&#10;1IWfD5tcLptGPA5vm8Sf6+HwCR2up4zByMCcGpQ0izPXX9ZWUCqMEFVKYK3DymBQHen1jnyr3//r&#10;D/b7H3oW+HPv/VMv+gM/D8RAagw6vbI1NnHX+Oyu20fHJ7fWamO50hqPVRtj4BOSB+d9nGKhQiCg&#10;NLzzcD7UyCL6lCK6huPxjUJh70WHIAAGEMAhnNf/rTUGUHCnFO8n9xSV+MxTnXosok4+eNGBiFdn&#10;ftbZAouzBQon5wPP9/jZApfTH2fgQERERERE60JsPDk+AuzfJbUb9nXGbr1QN7Z3s3xixCsJheYT&#10;AEIB6JxF6QB4wGsDpRTSegNVVaFfOlhr4URBawWlEyiloKphobleAwcbrlMpKBXu0vDx7gnnHP5q&#10;ywZ3ZP7Y4oOHDn/pe0eP/dEBh49675940R/2eSCGD1O61rm2Pjr39pHxjdfpLbfPKqOVEgUPD2s9&#10;nLPwXiAQmCSNBbKKxa/AOwfrHJxzaOrleHIGDgwciIiIiIjodSne/dAwwJ4Jo67Z0Rm7a3Z0dO8V&#10;Fea0MbputIgITFnCWou0KOABNL2HCFCzDqIEmXMQEZjYa2FZQqDgh8WohNvCXSwEhx0C7LAgHZaR&#10;Mvx53PIx7OkwXGPwYNTwdYirP+X1xg3bUL4wz4UPcXzkAqC1Qr+Wwnr4x1EW3zj07Fc+sTz/h48C&#10;H0KYeFG9qDc5D4iIBrAt6czcWu9uent3asulI6Pj46beUQLBAGErS4EcIkClcggElUrjVoYQHKiT&#10;JpHK8H8iEO9PHAOAxDp52KR0+HOnzMlXFetwAcSfFhg8f53NwIGIiIiIiGidiX/t3rYNuHy3ye7Z&#10;0WhdMttub+0mSS1VWme2ArxHWoQeC3UfgobUWsB7aB/use/pUPCv18BBqTBm05/YKhCKOKXCX+yz&#10;Xhp6QBiBiMJ8K4NSCgeaCSrr3CcPPf2lx47Mf+j7q/0PI4QPqy/yo173RCQDkr2mO3tve3r3vSMT&#10;m/al7bFWmuVqgBQAUCB8ThWSuMUmDaGNHzx3HjBwYOBARERERER0kvjX7tkW9EVzee2ODZ3ulbvy&#10;ZHcry9vbszTx3qO9uoKqqtDoh3q7oQTGGDjfDzspfCjMtNcIJVVYy1gQDnT4i3g/rmUs9DLfA3BS&#10;EDG8puEt9/H1xsbj2CVwGExU6oVPWRjWaiev42kWtoxUFax1qIyGMQZFnkNrheNaUJYlnir75XeO&#10;HfvKV5eW//Q7hfvjVeBR7/3SC/6QzxMiMgadXdoc2/yW0cnZm/PJndvTPK/ZfESUKPQlD8GDJBAI&#10;rA5bYlQcoKrjFonhlpjhqnyclnJa8GD1sGvlsBg/sZfiLIHB8xTsDByIiIiIiIjWr7j1YrIL7N4A&#10;dfO+vHbNpmZj/67EjHYajbxrS3jvkdmwy6ByvXUdODjnoJScGAM55L2D94BZ7SFJEpg8hzEGAxEU&#10;RYH5qkJZFpCxESilsJInAIB5WBxbPD749vzCNx49vvyxbw/sH1fAw6+18GEYQiGfvKE2MffG+sy+&#10;69ojk9OqOZEqreBUBqUEq1X4XBg4MHAgIiIiIiJ6wSRUOyN1YOtEam7cPNK6fkejdnknr011japr&#10;rTHdD4FBVoXiqFGG19Zj1wNth1suQp1Uxvot9ppEvbKnHJexSWQVgwYVpycMx2omJ4KH4fPPHDj4&#10;2INCYtPD0wu4I80SzjmYfgXrHFqFwCQJRiVHkiQojoUcQUFBaw0xGkopVPDwzuPRVdN7ePHog58o&#10;j/3pI7B/Mg886L1feUEf8HlCROpAstN0Ju6qj2+9pzO5YX+zMzFSazTVCsbis1SspDUggMdwK8zz&#10;N4scFtyJ9HBytPDcFolhYHB6QX5aAc7AgYiIiIiI6PwWw4dWAsxNAdfuaGY37poYvfoiYzbWjGqu&#10;18BBqTDu89QeDkDoFyA4VB9AaYWGNxAI6gMPZy1qAw/vgZbOQmgR38/H85XewlmHQWsjnPd4JvM4&#10;3ltZ+Ux5/NvfOnz4Tx8ZDP6kAr7m/UlNDs5z8e6XUejOJcn47L1jG3fc3Zq9fJtKshoDBwYORERE&#10;REREaxbDhxqAmRHgiulW46YLR8Zumup2N21Spg0A4/0BRASdQR9KCRq2BOChqj68cxBvIQLkVQPe&#10;eZTiAQEqoyBKnQgm3ImCMKzKD9fh1Zw5cDgbNSx8Y6CQxtMNx3ZKfP8i3vnfj2M5y3hcaQWIILMx&#10;GCk1rLU4Yv3SgaL4zu8dfuLDDwMfPQ58w3u/totdR+LI1Rnk3ZtHxja9dXrLhdeOT05PIW1KVVVY&#10;tkkIZHQDWmtUpgkRQSEhwLHQ4d+HHINzDn74eZ8YvxmafQqeCyCeb1VnCQzOVtC7k/OK5wkETjnX&#10;yxAYnOnxs70/wMCBiIiIiIheZ8KUA4x1gct36OSWXd2RWy9tNLdNdtqdxsoSvAdqZS9sXbAFtFbI&#10;EgVjEshKKNStFggEhRF459CHC/0X0mT4LgDWX+BQqnCnROpCzwpTaTjr0PMa3jkMpifw7PzR5b/o&#10;HXnkmweP/u73nfuI9/7hNV30OvJc+GT2pt0N9zQnd791dGr2gvrYXK3eqGO5SuAB9HwGay0GiNMt&#10;ktAzI1l9Gh4eAoEoBRUDB++H9zcwcDjl+QwciIiIiIjo9So2GxzpAJeM6+T266cnbp9pNXfNKWln&#10;SSKNooeyqqAGfThr0dZdiCCUlRLKSwFOjFE80UZSTt2aMXx0GAy8VI1qGGiceh4bEw1rQuE3iNMb&#10;i9itcrgFxMtq3EoSCuVWX8E7j6QIf6G3JoVWCovNHBbefx+D/t8cePbrnzq++MFHgD8AcMC/RorI&#10;4ZYLrWvXtzbuvn9iZvPN9akdU9okqkjaAELwEMZrhg+0mdoTWyfCtpcQODkvgPcwOo1nV6etw8Dh&#10;rNd0xscZOBAREREREZ2nRKQzAly0E7h930jrjr2N/IKRvN7pGmVEKZi+gfcAfLijQVyYcmBEoLSC&#10;d/HWg3UaODisQgRolGGLQHugAe+RlmEdxK0B8zUDpRTmWylEBAsJUFRF8ccHV//ykSMHf+eZweCj&#10;AA5776s1/ULrRAyedqqRLW9sTe58e3N278XtkZG6z0bEOYdeBdiqQid/bi6J9x7OxUafccuFkuEU&#10;CwYOAAMHIiIiIiKi5yUinRy4cCbPb9s9MnbL3MjoRZO6GM2yNGl5DSWCVq+Ccw7tQai7G244XjHs&#10;dfASVheDB+3OXNCdjYtNKuMd/Di9mktigTvccjFcdVyLOJbzxJaQWB9bFf5Cn+kE1lqYvoX3Dg2r&#10;YLRBDRpKFB5rNtHv9/G93uLSV48c+eTnypUPPgl8BsCR10rPBxEZga5f29mw7f7Rme03tcbGN+T1&#10;TmKMwSHbhig5sXXC+7BFResUWmvYKn4j/rTAYbi1RuOMGDgQERERERG9zojISA7s2apw21yrduMF&#10;ze7+yXZrdFqlqVIK3cJBRJD0+wDWb+BQxv8IdzzIid4Ow2aXxWofSZKgo8OYzVoJFEUBv9xHURQ4&#10;ODGBNE1RtGvQSuMJVeF7Bw48/Zfzhz7+6OLK7y0BX0YIH877QlNEEgB7zMjcfaMbdt83NjN7UTWy&#10;vW2SVLQy8ABsFe90gY4TIuIHysAhPOc18O+AiIiIiIjoVRGbDo7UgF3jubp1b1K7aa7dvuQilY+2&#10;6vV0vAh3OuQ2ztuMTSKdilss/FnuqT+LugvnLU9rDmnjsY5jGofNJPMqNpmMxwPTAuDh4QF4uGFk&#10;oRwAAZSHtRalLeGsBRSQpgmyLEOaJuguVyjLAitFBWst+kmGJEmw1GoBAvvhZ578zreWjn/8a4P+&#10;Hy6HMZtLa/qF14H4nU/qNL1WNt3w9vb09ltaY9MztVrDAArOOcCH8ZpaxS0v/rStFQwciIiIiIiI&#10;6IUahg8tYNcFwE0XNlq33jwysb+j9UTL29hFYX0FDmXaDr0HvEMIHE7tNeFgoZSCDHs+eAvnPYAQ&#10;SHSWijAJw4QtBIM0h3MOB7VGVVU4NjkK7z0eMrb/xKEjD33uyDMfPrKw+t8APPha6PcgInUg2Y3J&#10;C97U3XbxmzuTW/fktWZD6xRaaVRVvJWEgUN4DgMHIiIiIiKitYkTD7oG2D2Spzftb43esXlsYt8F&#10;yCaNNmq0AJRSmFj8NrTWMNqEwt0JnHPwLhSmzoWeAFAGSgQ+NiEMvSY9Rvrheb34h/TlNNRzq0ms&#10;62LTyNSG43oZ1uxEABFq/mHhamM9XMXAooqFo1MCAeBF8FxVefaml1prWGvDiFCtIQCeXVo69rX5&#10;+a9/uqp+9wvAx7z3j73wT3Z9ik0mp5A0bpvYOPeOyW2X3DA6OjW2ZBuitUaZjEJEYYB6nHKRhs+z&#10;WoYoBVHh+/eiAB8DHw8ohO8n8QUggsQPIBBohKDJonv6lQAYfk+Al5Bz2eG/m7jFww2DKFk56ZV/&#10;OzA4OR94KYHG33oOAwciIiIiIqKXTyxGW01g7w6kN+2pd+69uN69YKbdHd9lngW8h7MeVVXFJoMe&#10;ShIopZDnDVS2QlFYVFUF5wVKa2iTQGuN1nJIDtZr4BAmN8R+FkmCJEngvUe/38dKr+c+umXu8ENP&#10;PPHZLx88+NvLFh/33i+/hI943Yh3uTRh8v1JZ+Ydcxfd+sZ6a3SLy6eNVgoDacA5h9InADxGWimK&#10;skS/KGGtBZSG1hpKq1DAuwIAAwciIiIiIiI6ixg+NJrA/tm0ftuO8ezeqXZjz9a01cnzHBt6Hs57&#10;jC4N4JxHoywBEYiyEBEMYtfHgQnBxHIaCs96GQrIdrzjoVGEVUtIIgY6FJpLafh5PwYRzWr177rS&#10;8P9+eBQCBzUsKn1Y/d9qU3kqpUJPA+99nN6gIUoB8PDOo7NYh60sfmDK8tnVlWd/v5z/owf6q//f&#10;ce+/9GI+1/VIRAyAzaYxc9/olv0/PDW7bX/WnsqU0qi8Dnc6SBPOezgoKKUhJgMEKB1gKwsdvzcF&#10;F4MGCxFA+bj1RQ8//1O/hxNHce6mOxFEqFMeN3guGGDgQERERERE9BoR/xreagKX7NZy767R7h1X&#10;5u097bxW31iKUkohWe1BKYHSHkop9I2F9x49qeC8Q68WCs/1GjgYY07c5TDcWgGEIEIphfZCDUor&#10;zLczKKXwSAtYWl52n6wWHnzk4Pxvfm+l/7sADpzPIzbj99xBOnZzc9MlPzE5t+vGeneym2d1WezH&#10;OxpMBq0VKmhY61A5wDmHJAnfHwMHIiIiIiIieslEZKIBXDLX7Lzpimb7xrnu6M49tawG71V9sAJn&#10;HRIXx2xK2KZQq8LQBxk2IfThFnpxcVUZAMDhtFvrY+HZT1fj68M1DOtX455nFUAP3ydec3WWnpfe&#10;h6BERE5qTinQSkFrjaW0gHMe9T7gPdAuEygRKKQAgIf7q73Pzh/++B9US7/1NPBpAMe8j9X2eUhE&#10;UsBcMTKz9Yen5rbeU5u6ai7L80RMDmstVkuBsxY+aSBJElTeABC4YTQgCs/FP4AyxwGcFPzEOt/H&#10;5p9y4vtxp63h+cq3nrs2Bg5ERERERESvbfEv4hsngSuuSGv3ba81rt1TT7d0G816J/QahHcFnHWo&#10;29DyYL0GDs47KAl3M4RjH5KF8IvimKxCa42uS6G1QbswcM7BVQrOOvTGuxgMBvhGWuDx+WOP/Wlv&#10;/sOPH+v/di9MuVg5w1uva3FrzU4zsuet3Q0XvG1sdvfeTmek4XQN3jmUkkGJQuFCwMDAgYiIiIiI&#10;iF5WIpIA2DShcN3Wbueu6/LOteONxoaNldQAYEcRAoNhs8cyjlksh4Wmjlsj4qHyw9XH5+lTfq5j&#10;Paq9P+V5MjyH4O8sJv+O6w+lbTxPuMvBwzsXmieOA9ZZqL6FrSxqpYYxBm1Vh0kMVpcG0EZD8jqM&#10;MVj2Dofm54vPHTr4pc+5wQcfAP4EwGPn610PMVyaVvXRO6fmLnjX+OyF1zba3a7VTXHew+omAEEl&#10;NUAAKxkEOBFAaNUD8FyTyBMfQkyQRGLwIKE5qIqTSGU4/hTt566FgQMREREREdHrk4jUE2DrduCW&#10;a+ojt1/YHbnqcl9Npkol6zVw8LE5pIeHEgVtNJTSgPfw3mM+X4IShdyF68gGYSxoFn8Ro3NUZYme&#10;jw0oazVoo1GIwDqL30+TZx56+om/+NqRw7+9CnzBe3/sBV/cOiMiI0hHrh2d3fPusc2X3NlojUwg&#10;H1UMHIiIiIiIiOhVEf8q3jbAzk0mvX1bt3vXpaMTF013R8c29Z2ytsLY4gqc9xhRFvCAlR6sc1hJ&#10;BlAiKGsCozVqxxqACMKN+oD4EA7Ah8kScYoiKuUhACodnuhiApFWLzx8eD6tqoznD+cpYkBSxCBk&#10;2ORQYiBh4vzO4daO5moJpTSeTH3x7YVjD//uyrE//Juq+sMV4KHz+K6HOmAuySdm3rXtopve1GiP&#10;bZLaqPbeo+8SeA+opIYkSSBVHUVZoLAOWmnovA6tFQbWoSwKaBM+P4XQc1OjCk0nY+BQxaaiwEsL&#10;HOQs4dPpjzNwICIiIiIiOk+IiALQHQP2b9LZndcnjbu3dUd27c8azXq9juLwM0jTFEkdMFpj2fRR&#10;FAWO+x5sVWGymgYkTp8AoODj9v74F/B468N6DRy6Rah9D9UNrLX4Vg48u7Aw/6my91ffPXb8Nw+W&#10;7k+898trushzREQyADvRnn3b2LYrfmhm887dtc5UAgj6pUdZltC+iSzLoNMMVWWx3C9grYXOMuRZ&#10;hrIqADBwICIiIiIiojUQEQNgvKn11ZfUW2/aOTJ+843dzhYtyoyuLMFai2a/ByWChgKMNlh0oalk&#10;yBEEBh4iEoIHASoXAoFSh8GKpfEABDZ2l8zLs3SNPIuYM5zU9HK4BSSsVk4LIuI6bFY5u3IMzns4&#10;SWC0QZU1AXgc9ilW+v3qIaWe+uSTP/jgX5e93xp4/601Xew5EhtMbjDtiTdPbbvoxydmt+zPmyOJ&#10;VgoKG2GtRd+GKSCVzqGUhtUZAEHlh9thwvdmTgQPFoCg1M/dBMLAgYiIiIiIiM4qFqmb9gA37c8a&#10;P3R9rXHZ7EhnclqFLMGUgzAFQjcBxJ4NIjDD3g0IYymchAJ1vQYOG5fn4ZxDBQOlFMqkAaUUFpI6&#10;nHN40qSo1Wr4bpb2vvbd73zuL5594leXgT/x3q+u6cLPgbiVZgz10TdM7b7spyc3bLl8bOySbDAY&#10;oFeGManI2tBaoe80yrKEmJSBAxEREREREb0yRCRJgAvn8vzu62ujb9w60r1olzTaWZoqrxbD1ggX&#10;tlJkpYVzDklZwXuPXMfSPzYfdMpDhlsqAGi3tsChGXoYYjXe2b+UhrWfxAAi1sOtsDMAI734unj8&#10;0EwBEUGtCM0mGythR0jTZdBaI8kbWFxcwmFXolaroxhr47H5+af/62OP/tYD3v9GAXzPe1+u6Zc4&#10;B0SkibR21/SWy983Pbf9uvbEpmaaprJYJiiKAoVuIUkSlD58oBIHmeoYPOi4paLUZw4UGDgQERER&#10;ERHRCyIiI6PA5ddJ8837u2O3bBtPt+fa1BpKi1YauQ0jK5OyhHMOxrt1HTh8c7IHrTWa1sA6h/py&#10;qGdbyJEkCRYWe8jyDP16DdZWOOBL2KrCoJlBJcngA4899vG/OXbs1w4Cn/XeL6zplzkHRKQJ3bp5&#10;ZPPF753dvveWpDs7apJMCt2EEoV+FXpfMHAgIiIiIiKiV0XccjG3VeGGXfX0jRc2mtdNt5pTG9Ja&#10;aoxBp/QAPLJ+AUCQeAtBbCoJIIxdFFhZW+BQJuEW/1oMHuoxSMhseJ9hsLGchuPF0HICqzGYGF3I&#10;Q8+J2MRSvI3HYYtBWa6GY+2hlAoJhgecr+Ccx0L3Ahw5Ou8/dfTggw8sH/ntB4E/APB97+P8yPOE&#10;iNShG9e3Nu/78Q3bLrjTjG4Z1zoVqxrxGSHR0XGrisapY1EBBg5ERERERET0MhOReh3YdYHBPVc3&#10;W3ft7LT3z6m0m2ijmjb0clivgcP0ahvWWXgXggajBCKArfqoqgqNRo6yLFFWfQAeygBKFKyrYK3F&#10;M9kWaKWx0AqF+Zddcfjrj/3gzx6YP/ibFvir823CRQwerq1tvfI9c3uuvCfpzE6GRxg4EBERERER&#10;0TkSR2yOp8DlOzvNe3fPztx+aVrbWsuS2txqCRHBxPIA3jm0ilDgIwWstSitDcWpUuFOAq0hInAi&#10;4XFnIRCI1lBKhckSzqEpoX1CnL75XNPIeDwMHIa9KctYHw+bRualWdPvrMIvjsSHOx+8s7C2whFr&#10;+48Wg6//P0ePfeBB4CPe+yfW9EavMhGpA7hibMu+985uueANrdkLJ5Ikk6ODDMWggMs6qNVqsC5D&#10;WRQorQs9L7IcWimU5QCDokA9DR904gcAgNT3AQA6tr1Y1SGoUcOtGqH36Inv0cfAoRqON2XgQERE&#10;RERE9PomIhmA2a0Kt+xuNt50S7111dz4+PQWq8R7h9rKAFVVoVIVlFJQxsAYAy8hgBhUFarKIm/U&#10;Ya2D9WHcJpQCvEflHKy1aOtwh8O5Chy8DcFJglAoi3Nw3mFFAd55LE6O+e8888yB3zl89EPfKuyv&#10;94Cveu/dWU+8ToTgwVxWm93/k7M7L72vObtvIk1SrNgEg6JAVSWo1WpIshzWWqz0eqgqiyw1yPMc&#10;vgoBAwMHIiIiIiIielnFUYyNGrB3W5a94apO982bR0d3z9ZbtSzLsPepQ/DwKJSH9x6DJNxGXyUI&#10;YyptAXggcQ4iCrkLt+nrsoK1DgudGgAgDbkD6nFeRFadOh6ziEFDL+YLw/GYzcKu6ffrVyVEKaQI&#10;PR7CWFCPCgIPj5W8BsDj2ayGhdXVpc8sLX3+C888838/A3zM+1h9nwdC8JBfObLt0vfN7bz4DfWx&#10;2a5WGqu+CXjAQsF7j0o0lCiIScOdKG44JjWO0/TDgChkLgOt43EIGoY9KBXCdzdMF9xwCwYDByIi&#10;IiIiIjpdbDQ5vhG48apm54f2dkdvuK+SaaOUDG806BsXAweBUgqDog8Pj9SFICKPaxJ7NBxphN4C&#10;5yxwsBVEJAQOomDgIQAqJYD3OKYNlFI42mxBKYWnkwwLi8fLh5aWHv2bQ4f/83d7K7/pvT+6pot4&#10;FYlIDt24tr31yp+d3rH/rs7U7mbY8hKfoLPw/fkwZtSY8P0wcCAiIiIiIqJXhYgYAHt25eq+HSOt&#10;t17RGbtotNupbxsoqSqL0WMrqKoK47EgdSjgvEcvCQV+mQlEKbiq9vznx3AsZmxyOCxk4/FwC4bV&#10;xZp+j0Fsgqh9CEpMLKjF+3BnRlZHZSusWh22iugcWmlYEwrzry4fO/7pg0994DPl6q+UwMPny3QL&#10;EUmB7IaJ3df+kw1bLrhtfGa2rrXBYt+h3++j0g1kWYZKhe/HxqaTDsMmk2GLhFdhq4XyclLgMBzC&#10;iRORg48rAwciIiIiIiJ6wURkbBq4el8zf+etefuWja32xh0+TdI0Qb0/ACQGDs5hOQYERRq2XDhb&#10;f/5zvkqBQ6lDaaxdCBqMs/DwJ84/qDyM0fBZC0Zr9FWOqiqxWgJVVWFpvA3vPZ6wPfulJ5742KeP&#10;Hf7lJeAvz5fpFiKSI+3cO7Hjqvdv2HrhNbXudE1pjVJqgAgKH8aBMHAgIiIiIiKic0ZETALs2Zim&#10;b7izMXbf7omJi7evVu00SVQHoTnjMHiwOhxvWA6l6UqoZ7GYhXp0OPZy2DyyEbdadGLXhOHWi0ON&#10;tdWvfjjWc3hnAywggPIeIkACDec9VBm2GChroJQgkRRKa0xLjpXVVTxmCiil8Z3x1P3NocNf+f0j&#10;z/znJ0p8BMBBfx4U2SIyktQ7b5necfn75rbuuVS3pnPvPQaqDQAYqCYAhCACgEXY26JlNbzeC0Qk&#10;rvEYOGlTxYk7R9b9Z0FERERERETrVGw0ObEBuObutP2WSxrdW3ZlyWwzr6WiSzjvUUko7Dee48DB&#10;QRBqYguIQMVgREucWlGF6RrGGXgAqgwjPZXXEAjyxT600TjSzaG1wiOjCWxV4cGW8kdWVr/34Ue+&#10;84GjK/63ATy63qdbxO9txrRm/t7M3ht/cuPcrgtsPpYADByIiIiIiIhonRGRGoAd29L0nounp990&#10;Wz560Wi90Z1cdXDOod07DK0UlFYQEXhv4ZyDINTm2oTmjR4WoVSNNXtMIgp5/h4QQ2erbxMfe0xI&#10;OK9T7pRjFV9v4lYOY+Maxz4upiH5SCsdHw9JSaHCOt9s4MmFY8/+3tLBjz6wtPhfloAH1nufBxFR&#10;ALYlrY0/tvPKu3+k2R3f7GoTYrTGQDXgnEcJA3ggTcMYVOcArQ0SkwMCFIMKRVEgz7J4TgYORERE&#10;RERE9AqIRez4ZuC6S9P22+9sTdy6qd2d2SCr2jkHaytUVQXvLLTWyDKDJElQFL3wN3JvwyoOgvBX&#10;dAgwQH7G9z3XgcPTRkNrhR90MyysrC59YunQZx88cPA/LVl8Yr2P1RSRBEj21Tfs/emZ/Xe+c3xi&#10;ZrSPeviedA6TGNiqB6UUREzYKmPjFBKTwSQJqqKI52LgQERERERERK8wEWkkwO6JvH7fHRPNt860&#10;Wnt26lo9yzJsWrKw1mL8eA/OOTR1OOa1UAAAFuNJREFUCA1WshIQwdFm2PKwVA9bHcaOri1wSGNw&#10;EPME2Bg4xFwBPt5JISeaHuKU9dlmCByag7A1pNsPWw3qRVitNxARLNdrMEbjUCo4fGxh8Pn5Z7/2&#10;2ZXFX3kU+MP13mAyjtK8fnL7JT83vevy2zqd0dzpDM45LPYFaZLAZHUopVC5BNZZWG8ACJSOc0wZ&#10;OBAREREREdGrRUQ0Qq+HW25qNe6/bGLyhiukOaaUwsRiH9ZZ5L6CCLCcVRAAR2LgsFhzAASTC88/&#10;5WLoXAcOSdbEYFDgiHhABIudGozWWEiAQVFUf+SK737t+z/4T8/0er/hvV8464d2DolIB63pt8zu&#10;vv7nJjbtuSiv15XVDVhrYZ2G1hqSNAAAg9KHLRW1RnwxAwciIiIiIiI6B0QkN8D+fVn9Xfumpu+7&#10;qdHd3mm1dHNxITRn9GG8ppdB6CEgJbxz6FZr6+Hg9TBIkFPX4ePDNSYMLq7xadA2FNKVCj8o1TDA&#10;CGsKA+898iIcN8r48ypc28Mbu+gXhX9k8fizH3/qyV/7K29/Bet4skVsLDndHJ993+59V7yvs/Xq&#10;GWch/UpgrUWJGowxQNqE1gaDavh5hSCHgQMRERERERGdMyKy+WKoN1xW79x/58T4pfUka3a0FWMM&#10;oEt471D4MF6z2U/OeK5zHThg4GASg5ZPAAiynkVVWaSVh0DwQEeh2WhCRjpw1uKbi8eWPvnod3/9&#10;i/3+fwTwfe/jvM51JgYP+7vbb/pn09v3v3FsalMzTVOsFBplWcInTWRZikFsj8nAgYiIiIiIiNYN&#10;EemOaFy/o9O+/1aT3zzb7c5cUWhjTIKZlQoewJO1wRnPcbb6tpeFQnjYDDK1YWtEElcVX/7clgt/&#10;ylof+DM+XviwBcRpwHvAwkFEoIyC1gbbjgsGgwGOiIPSGkdGWnDO4st2sPLFg0c++MnFpf+rBB70&#10;3pcv5DN7tYlITdcm3ji158afn9t+waVJY9o457BiEzhroWstACdtTWHgQEREREREROuFiOTjwN4L&#10;Ev32d5j2fTtbnZ27K11XSuGZtjvja8914BBPA6cBgcCKh/celQvjP3evpvDeYyENicSBZgZA8GS7&#10;BojgYcHyl7/3/Q9/8fCxX6mAL3vvz5ywnCMiMpNN7n3/povv+fGpjZumC9WUfr8PlYUeDgwciIiI&#10;iIiIaN2KTSbnRrLa3bumNr1968zcVb9w5MmOq6z0XAkPoErDGMpCPJxzSNIUzlmgsHDOIrWAUgq5&#10;MtBKYRmhfk9ibpFUISHQLqxOwto3Ye3FdaBDwtAerG2yZWXCG2dx40RaDTdzhPdZTBJorfGIVCuf&#10;O3Dg4/9taemX54HPrsfgQUQMYK6f2Hbhz2+66Kbbp6am8/lBDu89emgBnoEDERERERERrXMiMlaH&#10;vvZHYf/ejVnrjm0bJmcaeU0tuQEGgwFKBWhj4L2DKIUMCqIU0srDWgtVWljn4GrxjoZ1Gjgc0xoi&#10;wKFmGP/5CKrVrx848NnPHFn4D8eAT67HrRYiMmZGN79natsl75/aecWWLK2JTcfh4Rk4EBERERER&#10;0flBRBoALtzZSt6+b+PMW++S7vZmvZ7sni/gvENncQUiApgKSgkWa6GL4VJq4b0/ESx4OTEHM5w3&#10;to00brjFQk5ZddxDsZiuradjEXtepjbU4cPgQcXr8FkNZVlgQWukaYpeq4myKPDdhfn+1w8++9k/&#10;X13998+uw+Ah3O2ASzfuvfmfb9x+4RuaY1sypRQDByIiIiIiIjq/iEgCYO5i4L4bxqb+/pukvb+V&#10;Z7VZr+CcReFWYa3DYl5AaY1eXaCVhitChb9eA4fKJKHHg9bw3uN4lkIphUGWQpTg8MKg/9UDT33+&#10;w8tH/u1iCB6qNV3Qy0xEuqa18ce2XH7vP92wadsGBg5ERERERER0XhIRBWBkArjlstHJn3zj5OQN&#10;zSRtbSj60FqjXfbhnIMpwqpNqPhLHV4/iOvweNg0Mo9lfC3eRzAMBuZTs6brLeMWDe1j80o3XMMb&#10;91Z6yNIMSVaDQFBYoKoqQBloraHLZZjE4DGN4gsHn/nCf1nu/eI88Bfe+zN303wVhe/EXLFp9yX/&#10;joEDERERERERnfdEJB0HrrlS0vfe227etX1ycnpjopT3HuitoCgKmCQFsH4DB/EC7zw8FJRSgM7g&#10;vUdROVRVhbouoURwuFWHiOAbdY0vP/7UX37k0LF/NQjNJdfNVgsR6TJwICIiIiIiotcMETEJsG9L&#10;p3b/XXn3zVtGOtu3uyzVWmN2ZREAMKyCvQoFv5WwuuFxXF38+XDMoylqa7w2Hc83PG9IMgRhbaQZ&#10;iqKA75VwzqOGBNoYJD5ssZhvD7CyugKzDNTyHK3mFLzz+Nrqqv/swQMf+2C18ovLwJe898WaLvRl&#10;wsCBiIiIiIiIXnNERGXAtt1KveW+1tg7946O77vAlg1g/QYOVa+PJE3RUCm895C+g3MOqSRIkgRP&#10;6nlkWYaOr6OsKvRWAGst5kfHUKvV8LnUF1/8wXc//KnDh/99BXzlXAcPDByIiIiIiIjoNUtEBMBM&#10;XSX3vHOi866d3c7VW9JGxxiDkdUS1jqMDCoopZDZEt57lBJ2JgxSB1GCIvEQCJJ+sqZryW3YklHp&#10;EDAUJqylDns4hq0YTGxWmdrhGM9wPFDh9VZOHedZL8LPxRmIUnhIlcsfe+bxD/2+Xf4PPeBr3vu1&#10;dbt8iRg4EBERERER0euCiIxtBG6+Ps/ffcXk5C17TH0sNUZGBhUAgSlDs0kkHt57LKsCzjr0jYMS&#10;Qa1a2x0Or3TgoJACHjjQSuCcwyfylfkvPv7k7/z10sp/BPCwf5UDAAYORERERERE9LoiIu1M48rL&#10;a80fvnBy8u4bsu5Mu9mU8eOrKIoCtf4qtDGopzqMpSx66Pf78I10Te97euAwOBE4hNUiBA6CUwMF&#10;NVxtPawxmEhdeF1qw7FWgqqqsKoFeZZhtZ1j0O/jK0efffbPDx/7jU94/JL3/qk1/RIvAgMHIiIi&#10;IiIiel0SkVoL2H+9zt999ejEW66tdeaMUqptwxYLIxbee1hfwjmHIpE1vd8rHTh45wB49OI0jMVa&#10;CEx6uYED/AfL1acf+MET/+djq9Wveu+Pr+mXeQEYOBAREREREdHrmogkAHZfnNXuv2LjhvtvGpnY&#10;lqepNI4sYDAYYAQa9XoddjC/pvfx6tSmkYjNIodNKZ+rz0NgIN4MXwgAKHQIPDqD8Lp6GdZeGtbD&#10;mUNiDJBmcM6hueBgbYWJVQOtNL4xrTAoC/fVxeVHP/Lsof/lu8DvvpKjNBk4EBEREREREeFEg8kt&#10;V0Ddf8vkzHuua3Z21vOabpYW1jpov7ym87/SgcNSJ4W1FkU8zXg/ASAYXQzTLB6aTWCMwfE0x+LS&#10;kvvE4aNf/PThw//jceAzr0RjSQYORERERERERKcRkdkL0/Sd12yY+ZFLktpeDWT7q7VNmVxN41aJ&#10;WIcnLjaJdOE47qyA+BBMIAYOHuE4i4HHSupOWVUs6zvIURYlXC8cu6yBNEkxyDIIgJmFw7DW4miW&#10;w5gEj7fbmF9YqD5w9PBH/nrx6L8qgYdezuCBgQMRERERERHR84h3PGzYC7z5jumNP/LGLLmkplT9&#10;pZ7vlQ4c1FKFLE1R100AwLINTST7JoHWGhsXj0IphYV6E0opPN5uw3uPR5tN9Ipy6dcf/OqvPr26&#10;/H+8XI0lGTgQERERERERnUEMHqa2KLzpkomRH7l5fPrysU6nMbNQoigKTK1U0Eaj7hzKssSy9CEi&#10;WGkpGGOwnDk457BhcRUA4H0GAHA+jNl0yAEAVoUtE5UKbRWs7ofnq3BnRVqsbUqGj1sykthkchh4&#10;lCoEIcvdLr755BOP/8qRo//6UeCDa20sycCBiIiIiIiI6AWIwcPETuAN13S777m7PnrVaKPZmF61&#10;cN4hGQyQpAlcTQARHDEDVFWFpaQCINjcD0HCeg0cnvQeeZ7j+82G+8oTj3/hjw4d+V+XgE++1MaS&#10;DByIiIiIiIiIXiQRmZhQuGf/9PSP39odu3qs02nM9QuUVYnu8UV47zFiLbTWyG0Yr3m4EQp+K6HA&#10;r+TULRM69pLMYiCQ2bDHYhgMHE/0mq65iuMykzhOcxg8AOG6lrRBmmZYbHVQFCW+sbS88rknn/iD&#10;vyxW/reB999+se/HwIGIiIiIiIjoJYh3PIxvBe66bnz8J+7ujl5TM6Y+1R8AANrFAAJBzXsopXCw&#10;Furv9Ro42FYHq6ureEYlyPIMK6PjGAwGeOCZZ5/+/JOP/dLDrvhl7/3iC30/Bg5EREREREREaxCD&#10;h9Exhbv3bxj/B+8Yn75mtNPKZw8uotdbxfhKCWMMVvLh1olQ8Fe6AgA4FVZBqM9TGwKArAwBg3Gx&#10;x4JZ23WWJp4vDqIwMXgYBh2lDdFDpXIopVCasOVj4DUqW9nfWX36Gx89eOgX5sM2i7OGCQwciIiI&#10;iIiIiF4GMXjobAPecHOn8TNva4xeOdJuJ5O9ElVlsZgkANZv4NAvKqRJCp804LzDSqXhvYdkdaRp&#10;hm92LY7Mz5cfO/DUf33g+PLPe+8Pn/HzYOBARERERERE9PISkfa0wpuv2Tz3M/tHJi6tp2l29cE4&#10;BtOHZpApVgAAGj0AgItBxECFYKBvQpPIQoWgot2za7youCVDwnUIwvmUd/E6FLxzEKsgIkh8eH9v&#10;Bc46OC1I0xQHcoXvPvP04X97/MgvPA58wHs/eN63Y+BARERERERE9MoQkbGtwNuum5v7qR+Vyf25&#10;1vl6DRxQOSitkPgU3nugUoD30EigtEIZe0kcbmcwxuCbdXFf+P73/+z3Dx/9BQAPej88UXwbBg5E&#10;RERERERErywR2bBTmXdcNb3xx24Yn9zXrNWz8WNHURQFZqsCeS1HMuijLEusIky36LUaEBHMO4fB&#10;YIAprG1PRWrD1gyr3POuEvMB7cOWDhO3dqh43K0MnLM4LoCIYLHTAgD81crikQ8dePp//3JV/Jr3&#10;/viJ35mBAxEREREREdErL/Z42LQf6oduntr4o7c36nsatXoytnQcZVnCDFZRq9WAeg3WWjzrSpRl&#10;iaJeR5ZlaK48786FF2ytgUOjH6ZtrBoDD49jzTqUUviBUVhaXnZ/tnj8U587cvBfLAFf8t47Bg5E&#10;REREREREryIRUQC27cvzH75qbu5HbjO1bUmSqKnjKwAEzbIC4CHeQZSCaAWlFZZQrOl907gjI+YO&#10;zwUOIU+Ak2E+EFYZXm9cV61DkiRIxcBZC20VtFKAygAARy3w+JGDR//fxSP/5itwv8TAgYiIiIiI&#10;iOgcEBGTALtv08l7b5nYcP+1teYG8U7qgwIiCokWiChUsHDWoZ+urX5fa+DQ8x5aG6TQcNZCyvCY&#10;mBq0UqgabfR6PXyvLOw3jx39FAMHIiIiIiIionNIRFIDXHxNu/3Tl2+ce9v1jdaYSQxGjhxFv9/H&#10;SFUhTTOsKnf2k52BO7F14tStEqfzMXAYBhDDpy0ZA3ggdQ4iglrl4L1DUsVxnlkO74GBNiGIYOBA&#10;REREREREdO6JSN4Brrmv3vpH187M3LlP6YZSCp0ibKVYxtqmVKw1cFhJUlRVhdRaJEmKJgTOOeii&#10;godHHGKBgTLwYOBAREREREREtK6ISK2lccdbR+r/5JIN09fttj5z3mG0p9d03tW4p8K4kCBkVdhb&#10;MWwmeeIGihgwWDk1eEhcDVVZwkmFJEkgxsJaC6sKaKXh4xCNCoBzjoEDERERERER0XokIp0dwDve&#10;3U5/9uKpyYtmqnRNczHXGjhkaJwIHJRSsOijLCsgsciyDCuDVSitIcZARBg4EBEREREREa1nIrKx&#10;Xq+/959Nzv3YeF7bOqoqrZRC1y4D3qNRLsN7j6ZOUNkKpU2htIZNRwAAK5VGUQww7fsAACchUahU&#10;XOPx8OeIAcNwTKbELRbKv7geEgwciIiIiIiIiNY5EVENYO81kv70PdMT75gdG5satUtiK4uWXYXR&#10;Bol1gAgqn8FWFVZ8DUoUkHeQpinqxw8CYOBARERERERERKcRkawBXHfJ+Ph/9+bR8bsm2+32pqVl&#10;VFWF1soyjDEwWiAiWFYe3nn0Ew2lBFkZAoNhE0gPNTzr8AcA8NxP/amrlxeXHzBwICIiIiIiIjrP&#10;iEhnO3DP7eOT7783z6+sZ1k6aS0qa+Fd6LFQ5ikgwKKzKIsCHZMCYOBARERERERERGcgIgJg+kKT&#10;//2bZjf/wztGR7Zb5zCysgDrHJrVCkQUcrFQSnBMh56TahgsnFjjmMy4Y0Ji5PBcvhAet/L8YzT/&#10;zutj4EBERERERER0/hIRnQI779T5P755YvJdl3cb3TTLkK4cw6AYIEUYY7nAwIGIiIiIiIiIXiwR&#10;STLgxnvHx//5ZZs23XTZoEy9c5hYXIS1DlUjAQComAOY2ARy2AxyGCe4EwFDCB6cDAOI4WaLF3g9&#10;DByIiIiIiIiIXjtEpLUdePd7R8b+8UXT07s2F6UuigK90MKBgQMRERERERERvXQismN/Vn//m2c2&#10;v3vzhpnxuQMHJMsypOJRliVMNYAxGiksrLUAQtNJqwCtDQYCVJWFTxPkWQasVC/u/Rk4EBERERER&#10;Eb02iUg6Cdx8fd75798zNnFTu5bnqXhYW8FUxYnAwTkHrQFrLaqTAoeyqlCJwBiDpGAPByIiIiIi&#10;IiI6iYiM7oP54TsmN/7s5VNTO9IkUenKAqy1GEGFNE2hy36808HBGI1KKdjKooi5Qd2ZF/eeDByI&#10;iIiIiIiIXvtERDWAC29LG//otplN79xeTzpKKzSKVTjnkLoCzjp4OCil4I2Bh0fpAe89AwciIiIi&#10;IiIi+ruJSGMU+p77Nm38pxfPzV42O1g1/f4A07aCh0etKOGdh/YCpQQeEo6FTSOJiIiIiIiI6AxE&#10;RADM7k+Sf3j/9MRPbZuZnmgtLcIYg0ZlUVUVUDqIAICC8w5G9It7DwYORERERERERK9PIpJ0gWvv&#10;mhn9l7cl6S3dZlNvhIa1Dkm/BAAYr+CdR5WwaSQRERERERERvQgi0r5e4X1vmZr4uUvqzelEa0n7&#10;FUQkBA7eo3xxLRwYOBARERERERFRkKbp5Xd0R//nyzZvvn1/r8qcc5ha6UEphb5k0FrDphW8c/DV&#10;EpxzGC8LaK0x0qsAADb2emDgQEREREREREQniEhnK9RPvHd8+v17ZjZsme0V0h/0USWNcKeDHkBE&#10;IVV9AECnF6ZcTIQdGAwciIiIiIiIiOj5iYiqAVdcP9L5H+7cMHP3+MhIfsGhVVRlBVf1ABEYYyEi&#10;KDFAVVWQLImvDnsvGDgQERERERER0fMSkbGLFd77hq2b33+3a84lSomWCs45WNeDdw7WVFCiYPWw&#10;qSQDByIiIiIiIiI6CxExBrjm3a38f7pscuLWffVukiQJGseX0R8M4JWDSQwW0pAvFIqBAxERERER&#10;ERG9QCIyebXgZ35qcur9myYmRsYHFmVZokIBUQrHs/A8Bg5ERERERERE9KKIiBkBbr95w8S/e1s+&#10;vrfRqGPjcujhkMMCACrtAAw3VhARERERERERnYX3vgLwZyLyUJat/uJ9W7a9S0Sy53su73AgIiIi&#10;IiIiohdNRPIxpd77E+Oz/+KCLZs37D6yKFVVYaS/Am0MAwciIiIiIiIiemlERE0A193dGP3X72mP&#10;X9tuNPSELdAfDBg4EBEREREREdHaiMimG/L8X968dev9N6eNRlEUDByIiIiIiIiIaO1EpLlHqX/w&#10;s2Mzv7BppDvJwIGIiIiIiIiIXhYiYrpa33vDls3/hoEDEREREREREb1sREQSYD8DByIiIiIiIiJ6&#10;2alzfQFERERERERE9Nrz/wPYA/doznQR6wAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEACxwPVdIE&#10;AADSBAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAABl4AAABSCAYA&#10;AAA1palWAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAEcklEQVR4nO3d&#10;y4qcVRQF4G1xBI2X/i/RiaOQiYISpYkjDU4ELygxPotP5tC5pBOSThyJEAhUVXe6tf4u6C4QxDoO&#10;fISzoUjxfU+w54u91iuf/fRzDQAAAAAAAJq8Oou/Z7s+AgAAAAAAYB+Mp89eK1E9vAAAAAAAALTq&#10;V/Pw8QIAAAAAAJDguuAFAAAAAAAgx/1PfxS8AAAAAAAAZBhX87DxAgAAAAAAkGBUNQYAAAAAAJBD&#10;8AIAAAAAAJDkyMYLAAAAAABAjnGy8QIAAAAAAJBi/GseRewCAAAAAADQbpwWqsYAAAAAAAAy3L99&#10;L0p4eQEAAAAAAGg2rhZRquQFAAAAAACg2TjNo4TgBQAAAAAAoNmwmtt4AQAAAAAAyHB0+wcbLwAA&#10;AAAAABnG1ULVGAAAAAAAQIZxmkepVfACAAAAAADQapgWUcQuAAAAAAAA7Y4O79p4AQAAAAAAyDBM&#10;Nl4AAAAAAABSjNMiSth4AQAAAAAAaDZOi5jt+ggAAAAAAIB9cHR4N0r18QIAAAAAANBsmOaqxgAA&#10;AAAAADIM09LHCwAAAAAAQIZhWkQRuwAAAAAAALR78Mn3qsYAAAAAAAAyDNNC8AIAAAAAAJBhuFiq&#10;GgMAAAAAAMjw4OPvokTd7voOAAAAAACAl95wsYhSVY0BAAAAAAA0+79qTPACAAAAAADQrL9YxmzX&#10;RwAAAAAAAOyDh7e+jRI+XgAAAAAAAJoNF0vBCwAAAAAAQIZ+OolSt4IXAAAAAACAVsN6GaWG4AUA&#10;AAAAAKDVw4++VjUGAAAAAACQYVifRKmCFwAAAAAAgGbd+lTwAgAAAAAAkKFfn8Rs10cAAAAAAADs&#10;g0cffhVlW7e7vgMAAAAAAOCl162XUULVGAAAAAAAQLN+fRoltoIXAAAAAACAVv36hY8XAAAAAACA&#10;DI8++DJKDRsvAAAAAAAArfpbZ1E8vAAAAAAAALTr3v0iSrXxAgAAAAAA0Ky7vonZro8AAAAAAADY&#10;B49/maLUauMFAAAAAACgVf/Ov1HCyAsAAAAAAECzrltFqYIXAAAAAACAZl3/3MYLAAAAAABAhuNf&#10;34+y3fp4AQAAAAAAaHXQL6PUELwAAAAAAAC06g6+iRI2XgAAAAAAAJr1b21svAAAAAAAAGQ4fnLm&#10;4wUAAAAAACBD9/Y/UargBQAAAAAAoFn/5krwAgAAAAAAkKG79tzGCwAAAAAAQIbHv9+MEh5eAAAA&#10;AAAAmvVvnKoaAwAAAAAAyNC9fk/VGAAAAAAAQIYnz37z8QIAAAAAAJChuzyz8QIAAAAAAJChvzyP&#10;UiUvAAAAAAAAzbqrcxsvAAAAAAAAGY5v3okSPl4AAAAAAACa9VfnUaIKXgAAAAAAAFp1l6rGAAAA&#10;AAAAUnQbwQsAAAAAAECKpzfuRNE0BgAAAAAA0O7gyscLAAAAAABAiv7qT8ELAAAAAABAhm4jeAEA&#10;AAAAAEjx9MbnUcLICwAAAAAAQLNO1RgAAAAAAECObnMueAEAAAAAAMjwx3uH8R/UGPuBnU/yEwAA&#10;AABJRU5ErkJgglBLAwQUAAYACAAAACEAJLGz6d8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBW7vZVKXGbEop6qkItoJ4m2anSWh2NmS3Sfrv3Z70No/3ePO9fDXZVgzU+8ax&#10;BjVPQBCXzjRcafjav82WIHxANtg6Jg0X8rAqbm9yzIwb+ZOGXahELGGfoYY6hC6T0pc1WfRz1xFH&#10;7+h6iyHKvpKmxzGW21amSfIkLTYcP9TY0aam8rQ7Ww3vI47rhXodtqfj5vKzf/z43irS+v5uWr+A&#10;CDSFvzBc8SM6FJHp4M5svGg1zNRDTGqIg65umi4UiEO8npMlyCKX/wcUvwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAC5s8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbv&#10;C/sOYe7btD0sspj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINx&#10;bBX8HrZfKxC5IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9&#10;REuyb9tvme4ZMDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH&#10;7j0O3b+DfHjucAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAeNz08ugMAAMsMAAAOAAAA&#10;AAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQDrk7MRZ3cAAGd3AAAU&#10;AAAAAAAAAAAAAAAAACAGAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQALHA9V&#10;0gQAANIEAAAUAAAAAAAAAAAAAAAAALl9AABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAI&#10;AAAAIQAksbPp3wAAAAgBAAAPAAAAAAAAAAAAAAAAAL2CAABkcnMvZG93bnJldi54bWxQSwECLQAU&#10;AAYACAAAACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAADJgwAAZHJzL19yZWxzL2Uyb0RvYy54&#10;bWwucmVsc1BLBQYAAAAABwAHAL4BAADFhAAAAAA=&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Image 7" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:29533;width:48102;height:8077;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKawrJwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOEJvimatUHU1ilSEUqjgzwMcNsfs6uZkSVKNb98UCr0cZuYbZrFKthU38qFxrGA0LEAQ&#10;V043bBScjtvBFESIyBpbx6TgQQFWy97TAkvt7ryn2yEakSEcSlRQx9iVUoaqJoth6Dri7J2dtxiz&#10;9EZqj/cMt618LYo3abHhvFBjR+81VdfDt1XQFbtkvibj2ec4vfjHNm02prko9dxP6zmISCn+h//a&#10;H1rBBH6v5Bsglz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAimsKycMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:imagedata r:id="rId9" o:title=""/>
                 </v:shape>
                 <v:shape id="Image 8" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:88;top:8121;width:77604;height:3931;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAPnbLpvQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjebugdZqrFIQVzwpO5hj2MzNsVmUpuo0V+/OSzs8fG+V2W0nXjQ4FvHCuZZDoK4drrl&#10;RsH3aTv7BOEDssbOMSl4kYdyPR6tsNDuyQd6HEMjUgj7AhWYEPpCSl8bsugz1xMn7uIGiyHBoZF6&#10;wGcKt538yPOFtNhyajDYU2Wovh7vVsH9hPGne99wd97uOcZbjJU1Sk0ncbMEESiGf/Gf+0srSFvT&#10;lXQD5PoXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAD52y6b0AAADaAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;">
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
@@ -571,51 +576,51 @@
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:ln w="12192">
                             <a:solidFill>
                               <a:srgbClr val="C52121"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="37D065BB" id="Group 11" o:spid="_x0000_s1026" alt="Types of work based learning." style="position:absolute;margin-left:34.7pt;margin-top:13.6pt;width:543pt;height:26.8pt;z-index:-15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="68961,3403" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCDXdsTlwMAAJQKAAAOAAAAZHJzL2Uyb0RvYy54bWzUVttu2zgQfS/QfxD0&#10;nuhmK7EQJyiSbRCgaIM2iz7TFCURpUguSVvO33d4sx17u9sGKLD7YGFoDoeHh2dmeHWzHVmyIUpT&#10;wZdpcZ6nCeFYtJT3y/TPp/dnl2miDeItYoKTZfpMdHpz/fbN1SQbUopBsJaoBIJw3UxymQ7GyCbL&#10;NB7IiPS5kITDZCfUiAwMVZ+1Ck0QfWRZmed1NgnVSiUw0Rr+vfOT6bWL33UEm09dp4lJ2DIFbMZ9&#10;lfuu7De7vkJNr5AcKA4w0CtQjIhy2HQX6g4ZlKwVPQk1UqyEFp05x2LMRNdRTNwZ4DRFfnSaeyXW&#10;0p2lb6Ze7mgCao94enVY/HFzr+QX+ag8ejA/CPxNAy/ZJPvmcN6O+73ztlOjXQSHSLaO0ecdo2Rr&#10;Egx/1peLusiBeAxz1Syv6kA5HuBeTpbh4Y9/Xpihxm/rwO3ASIob+AWCwDoh6N+FBKvMWpE0BBl/&#10;KsaI1Le1PIO7lMjQFWXUPDtdwq1ZUHzzSLHl1g6Ay0eV0BbypEwTjkbIh4cR9SSBMRAefewKy/9J&#10;gBWj8j1lzLJu7QAV5Hwkh785rZfancDrkXDjc0cRBqgF1wOVOk1UQ8YVAXjqoS3gyiBvDUCUinLj&#10;E0UbRQwe7P4d4PgM6WWBomY34UDvcdoj6CCuI72Us6JcpAnoYl5cFnO/QdRNUVdVWc28bspqUS2c&#10;w+76USOVNvdEjIk1ADJAAc5RgzYfdAAVXQKVHocDCLA83WD8f0RTHYmm+q+JBlT9m0VTXNR5WUI9&#10;sbKZLRahmuxkczGr8ot5lE1tXb1Ao/iiJl4vm0lCp9Ix92B0kn2/VIy/DEgSUK4Ne1AgQPq+QNyH&#10;3lTM7EmCl63XYfSD7PIU1bnPG9REhl4W5PKi9gX5ILHw2ifWYTJBX2t9WkGCDdHCWx5Nm362xTLX&#10;Yg3UEkjJNIEWu7KwIV2RseuimUwHvWGA1uCR2OlRbMiTcI7mqEEAyv0s44deu3PFHgS+3gMMu/mr&#10;d7bQ5osgo5/Z/sWCIwwBjGMC7EOuGbekFGWxKF0h04LRNlZ7rfrVLVPJBgHJt/MS3AKiF25W3XdI&#10;D97PTQU3xl1D16EaWx2tRPsM/WgCgS1T/dca2ebHHjgI2r6UoqGisYqGMuxWuPeUIxX2fNp+RUqG&#10;nDKgtY8i6vqkIntfu5KLd2sjOurK9R5RAAo55iz39AHrxdvqcOy89o/J6+8AAAD//wMAUEsDBAoA&#10;AAAAAAAAIQB7STy/sCkAALApAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1J&#10;SERSAAABVwAAADIIBgAAAOh/mEUAAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUr&#10;DhsAACAASURBVHic7X13dBNH9/aoS5Zly92Weze4YRubYhsMGGwgNjX03kMNkIQSOqmEkBBKaCG0&#10;ACGNnkDoAQymY+Pei+QqS5asLu33B4isRquysk14f5+ec+Yce/fOc+/OzlzN3p25S3Bd8A8C3jCm&#10;JbnumtjDcUeUv3Phm9ZthRXG4LbwtlnjoX5nEgEP74bfS7acedQ0litU+aCPeztSyh5u6hGIhwsN&#10;Y/bitdEcbgoJkddsT6a3h/dtQcqnD5+WNEjDlGoCDX28ve2mBbEjSPDip6z6Wdsu13/+X+i2wgpD&#10;MNexWoINI4M+mpbssQs+XtMs8+ssnZzFtxSW1l11svi7jrTlbcSuSf4T3Oxp3M7iJwOg6Sxug/B3&#10;pheHe9o8eeOKrbDCABI3ZueZMxbYdGJzr0D2LUt0lNXLQmEdNjSi2BIuALQO0LDNrraUeku5a/gy&#10;X5jbyYZUn7clyd1SzrcN2ZXSZLlCxegsH0gmIG88KgD8nekl4d4Mq3O14q1Bq1TFxhoLLiwKb1Ck&#10;w1kSkaABAAAfR0bZwjTfby3RQaMi8owox1OXXvAzlSqEDgAATCq5zVKbC+rE4cbGryuLUmcpdzVf&#10;5gtzO9pSmi3lexuRXSpMkihUNp3lA8n+zvRic4WVKjWJJ5B7qRECFT5HpxDFHmwazxyeAZEufw6J&#10;dj+Px1ArrOgsJKy5V9wqVrABNMaWpfts/CgzYENH6YnxZt3fcrFyk0qpoWiPNbYqPNzn30Dqdqfg&#10;jvNlFQn7Gzv/vFrc3RI7AQCgtlnqAyCn42VPrbKU721EdokwUSZXMwDSISFWPZB/fC90kLnCrW0q&#10;50WHi45XNsmD4XMJAaw7m8b6zzOHx43GbsFjpBVWdCZ+mtMlfcGxwhPPa9ridc907OPi+CTPw44s&#10;Sv3CQ/nHRXKNQ/sZTc+4POZfV/F29yPjYa2qauK8E+v864ms+tno4yeXdBuM08C3Gjsmh01adDj/&#10;eK1Q4dsZ/OQwd3YFDvkKiSzfFv5Fi/FjZZ1aEpPeoZZZYcUbwt0q4QChTMlG9+v+XRwufJQZtKGj&#10;dT2pbO2p1Ggo8BjCi6FbHtw2h4NKArhfas0+Wnb2WY04Dn0sypv5AC/P244HFcIkqUJl0957YQi4&#10;VwtI5ComQBCALkEu9KLOMM4KK94E/nnRMkDU9sq5virRPsxHnaHrabmoh1qJUOAxhBf1AjkH5vBi&#10;UyrTIh3P2FCASHuMSiLidq7ljW0BemPczcbs8OH/Ch6UCJKkSjWjvffCEHA7V5lcxSQiGoAuQW7M&#10;gg6zyAor3jAuPm4YIxArXdB9OryTnOvzCkE8i0YQU4gaBVrf0VvVM/HwNLTIOOj6G0YFvP/w82S/&#10;e0XNfeQKtY32eJtMac+Z+zcujyGRKlnwGPd1opXgu9K3Hw9K+EkKhZoBX2tHAbdz9XKkVr6M9fxb&#10;Dt+sXNBhFllhxRsHolc++61sa2doyvumn/Ph+REDewbZ30Lr2/5n+RpzOZ5W8cNTujpcQtffd7Vy&#10;GQAA7JgWOc6DTa3RvybzkFXYkOjnziiG668YHrLebJL/EeyY2nWimx2ZZ2lbmQKuQDcAALTJlUwA&#10;eXd/N8b/ubAAZ85fBls52MMm9+bGPpFvUieRiChr9gzWW6XRGbq04O5L75zXqBbAlL3tshVjtlLR&#10;2Kb30raj8KRClNgklLuh9Xbl0HPMrT9717PztS1yP/SxIDdGPgAAPCprSZYolDZY12QOsooE/SQS&#10;FcvS+jA69b7h1GlLJwuLvktla/9/UNaaJFOqGB11rTBwO1eJVKX3QivI1fKwQOiiSy0imYaNPjay&#10;h8eRnbO6TbWEjzP7T72Gnd3fe9vG8RHLtf8nrbmZX1YvCUPLcPcPJhiqD6OY2xahldPWsxTm6AMA&#10;AI0aUNqr01xdsLy3E6P0/hcpQZbobA/w2IuWNdU+72699/fzSmF3uN+Z0j883u347jmxE821yRDu&#10;FfFTGkUyV/Q4uvK8OcPc+k2tcjd4DIZ4MPMAAGDVyNC1TyuECcVcUdc6ocILr21bz5ZuRv9PJhLk&#10;a0YFf4SHw5L7hqdPbztXtOb3+9wJZfXSLujj3P2DCcZ0i6VKe87sPxGtrgcl/CSpXMOwJM5qTM/q&#10;kcEfLhwctBV3WEAqVzOBRgPQxd/FxuKZq1iiskM0KgTN5+tEK7OUD7Zt/9zo4RvHR3yAFinltYbC&#10;cgAAwJl5AdE7bqJwZl6w6DmCM/MCYok+rU6f2RdkePVZogtoNKC6sS3Q0uu0FO2x15Std/Ka+rdK&#10;VGy8vF6OjPKOuLaDC7qPbhbKXGH+Dw4922NOfZlCzYDrfjIuYpn2fG1zmw+vReKpMw4ul5kXuoN4&#10;SQREHe1tm21O1fb2aXP7WGGNKKqUJwrDvO/m6HuF7MLmJJlcZWPovLHrxOK1pRBaL63t3X3h4KCt&#10;AFgQc/XEiLkeuVFhccz16OK4gSMSPI6j+U5lcaeO3nLnKl4un9nnZbBtW88UbgJQIGVqP99dsBxn&#10;5nkEK/ZmTol6/5JZmye0aI8ubVGpNZS0DTcfvil9ACCg37rrz/FcpyXgzDyPdIS9LzmwcXhJ7JBg&#10;d+YLvJy/369p96xVix5BDv/A/Fdz6t8xVe+X2xUTXFjkOmNxwq8ndZ0+INLlgs57kevli0xxf32m&#10;4GOYV6FS03p0cbtnqm5H9TFj902L+YP8N83s57vDcj0vsX1W9ERXOwrXWFvCeDkGDPFqQKSP/esX&#10;oRaEBdRMeBod4GZjcXar/tHu17adL96M5qxtkvgTEbXJRoah0WiI8G6LcC/WM1iujCcONfUowGaS&#10;m4cleB63pZNE6ONXntVnFHLbdOKtTa0K95D55wVFu98x+pgJAACcGecwFVPIQDayh+dPznY0vf3g&#10;lfWSoPOP68ZAh4k5Va1xY766c/nUh4kGN4Jkfv7PLUPXmtHd46SPC0PvKaFeIPP4I5s3Ua1GdGK8&#10;hTXiyKGbb929sLZPb0P62oMB6248NXZfkro6X4r2tdN7iy9Vahin79VO4IuVbujjnBnnEO7BDL3H&#10;zeyilj5p3VzOpAGXMwAAoAEI8Y8s3sQ6gcwbLdc9kH27R4jj6zwCPYMcbuC/KmzEBzncplJI0tt5&#10;TWnaY+521FpT9R6WChNlCtXrR1kWnSQYm+T1A1rmUbmgd32LzBPdlmX1klBT3HnVrd3g9ieYEZCM&#10;XfZ3lbH7lhHvfsLH2aYcPl4nkHn+ca92ogYh6PghQ/dNiyJea1RRXZvJMcyyIbeM6Mn5KaugOaWY&#10;2xYBn39Ywk+SaZdimQFDYxcAAFKjXc8eWdJjGPoYbucqxXihFeDGbFfqwKoGsT/Mybahtjwo5MXH&#10;h3qYvXhZo0Eo8C9Peqzrr7BcCa811FifmdjHZ89X02Pewzr3T17jQE8nanltk8wffZxKosjOPaoe&#10;nhHnfdqokRh602Lc/vhxcc+Rhqqkb7yRHeXLegAAAFy+1KupVeGhPXc7r2mgMXUPi/jJ8LG4QPad&#10;c2v69gcAe4F5+sYb2eFets/K69qCRTKVzg+GpyO907ZA5lcLo7GOO9tS6k980KN/uK9THnzuRm5d&#10;yhe/FWzxcqJXAUQDYAeb8cnN2+fW9E1CH/v43fCP0f+nrb/+QCiRs9H35tNJEfOmDwjc264LMgK1&#10;BiGVcVvD0DrdHGg1puodvVExH/0/jUKWbZoQpRP2mj8kdNvOiyUr4b727pe3r/yyIinVEHd+tSAa&#10;rkMlEZTG7OFMP2PQ4SQEO946vTq5PwBADZ87cat86j95jQMjfOyelNWJQsQyjT3My/1xGKaDza8V&#10;R8FtB2N8svf+eYN8N236peh7BoUojfJlPXBj07mHl/QcrpV5WNSUJJUqbExMVk1e57oxYcvmDQ79&#10;Bj6OPyzgRKuCp8NHr+vecLx4vn0wB+Z8Ud0SPenbh3+by8GZfhrzseSdeJ+zsOzU/v56YQFzHwv+&#10;Wp+SMC8tYCtchy+Su7y//+kRY3WTVl4uMPQ4YUrnX+tTEk4sThmYGc85Cdf3mvEH5gAY/fmta0au&#10;0eDicq2+mED7e3C9P5/wRhg11kL0/OhSibH7geVYAQAgJcL9hrZthnbn/AbXfVLG7xH63jmBMd0H&#10;58Slh3na5qLrbT6V+3WHXRwG1o2NWDk91V/n0fbq8waTYQH4+pqEMlcsqdRot/OwbFZhUx9jzEuH&#10;hayD65Ttz2TisQddTq9O7gswHCsAAIzv439Ye9+6+bOz8YzDdWMjNsFtB5evZ8TOCfZyqjm6tFeG&#10;Vs+qiUGT0TxfT4uZ6OZIMxkWWHn4qVF/geVYAbBkh5ZMyQQaNUCXANf2L8V6PyNoI5rTjk5qSQx1&#10;umI2AWQTiwZaUiOd9RwrAABU8EShsLy27JgVPc7QrFWLmanBuz+ZGD7fgUlqeF0X0RClUgVr4Nq/&#10;DS4+L8PQ24XDfPbj4t4GZ61oODgAYU1Tmx/MYW9D5mPJN7bKXfTulQu94NyalCQseRgnP0gaPLqX&#10;5yF0fU82pWr9T0873PFIpPr9CmjUIKO728nnO4aYTHPn4ACESaHO195LD/gCXV+j1pDFUoWtsbqP&#10;akX9hW1yNrpelI9++KGj8fKlzL861UoVNXDOH62G5FccerwLbh8aCcF8sTkw0v3CjAG+36BlXWwp&#10;DYa41x17sm3J3kcn0PLOtiSjWbW+/DV3I9Y9Axo14P443Ky3/w4OQDi5j//ekT05R2CO0LlnMHOQ&#10;3M+vj4LbzpRuBwcgDHN21gnxPalsSZLLVAw9DhT6rrz04si10vlYelg00GLsOvE7V6lCb/troLvl&#10;MVctcsoEcWhOgVjh8tdj7qh1xx5tM4sAssnPxbZ09ZSwSViiJVxhKCzvwqLwVo3u8tGoRP+fzVE3&#10;IzX4e7lcqbd1LoRjiznD4kz5FdHbZocgYGyy90Gzru8VDr3fe2S/CJeLaA4HBpl/6O9ivaQ5wjaZ&#10;I6zPx5muF/syBhqFKJuY4rdHW1YMj/h448Ruy03XNB+cKb8iTUKZO2zrpxMj5+1d0Gu8uTwZPb1+&#10;y69s6QbzkAhAvenEky8M1buVU5sqEsuh7a9ss14WtgcltcIw2FYmhSgxJF9cK+wKyzuxaE1Yshk9&#10;vX4rrGmNRMs62xnO73r7RcMAPW4mBZNbi9wKQSxWn56dGmDemEXZyqCSJOkxHr+RAKJ83RY03fcd&#10;WhTUiaOw2s7ZllzPPTzK7CVdDwobk2UyhY2h7a+cKb8ixVyRXpsDBAHp3dx/L9wz3NEYv0W5BQiI&#10;BqBLgDur3c716AdJGTAvAdGACF+7x6bqek4+haDrjEv2PrBrXuxI+JdKi7K61lBYD9uG3LIoo+tX&#10;eGx2s6fV21IJrWieYHc7TOcK67OjE1sOL+4+dE56GO6M7y+qBN3QXOV1orA1Rx/vhOWYVKLE3obE&#10;R8vezGkYnLbustmO46vpce+hy4gkn1N47TUFuG0cbckNR5f2HjR9UAjumGdlgzjIx5lWRiFq5Fo+&#10;EgFRx/g7Gozd385tGNAqUbB1+529yX7XXjS3St05bGoVEajVWr10Csmgc71f0JiCtjGtm/vph98O&#10;9TUkX1TVEoGWz6sUxIbN+R3zKae2WewD3wcvJ0alMftzKvmxWGN24+QY3D++0T72j56WNSdo1BqS&#10;lqe+ReLtOfmU3nN6fiU/spSnP4aNtR0WHhQ3JkrlagbMA4C+T0GXDWMjlhxcmjjKFL8F21/plQDR&#10;AHQ5fKW4Y7a/QrwA0YBPT+SadnhQnQv3q9/ddPy53ic1tJg6IHCXni4L0svd2To0uF+k2yU0z74/&#10;85cnLDmrPzuE9InaFPYf/vhkP26lAIAVI8NXw3waDUKC5X5YmDhwdC/vI7BsQSU/In7JmQpMO/8L&#10;QPYJRFKnD3+4/6MlVHe2Dg3eMz8+M8DVtljLJ1co6GuOPt5hqM7RpQlpoRxWLtqGT04+65Ttr7Ct&#10;X07vPsuOThJo9fKa2zAX/i/cdfcw3E63cnkGX04BAMDCjLDPsPodluyQOM/fYdmjH/Y1GgNePabL&#10;CqwxawkmDQg68Onk6AU0CiIzxTczzWvTjAGBO2A5Q21nCNvnxk50d6ByYR7PSScRzOt6VeYMNW9C&#10;hNu5tskUtrCyQHfbDvnQ4Gcz4+f6ujCK0dxRvvaPPtiXtc9Qnb4fns/VaxwneuWRD1MyDdUp5QpC&#10;0fJBHsy8IfFeeqsKzAGX38ZBcwnbFE5kAqJCyyzfl7UPtpFKAoqnu0Z4WqJzfL9AvYEGEBUy5avr&#10;OjHmMD92RWWDOACWVak0NG5Tm29tk9jPc+JxRFsssaVDoN828vhgl7uW0mUXtfQTyxQsLR+JgKi7&#10;+TsYXAh/u4Cf2tomY8P9zlL9ePC4pLG3QqWiavXaUImS+Tv++QmWq2gQBcPt5GZPNbq+mkYmyj4e&#10;G7nc2Y7CQ/c7WO7svYqRNU1tPmjuaH/7+8a4swt43XPLBbHoOi52FG7tsXEW71h8UtLcQ61Wk0w5&#10;1/omTXQpTxAGy1UfHYtre/jDAn6yRPZqq7AZhUoEMjzXh38plkyltxQrsJ1LsbSY2i9w35aTjz9B&#10;8197xh06OMHToOMrqRWEw8dSItwvGdNTBi3Fcneg18QFsrMssbleIOHA7eFsT9N5EVBYLYiAZRQq&#10;Dd1zwrEOc2gEBCCRfmw9h2BDJUh7hblcu5vP60cARKMdA7an9vikN5NbAGobKoki37skCV7Xazbu&#10;5df3E7Up7LS8GjUgX3lcM8yI/AChRKGzFCsiQL8tOwNPSpt6KpVqqjbWJ5bK7c9kVU7YvShZZ8NC&#10;Pb/NA26nu98MCzHGPWVgyP6pW2+cRo9ZEomg3Hn62QcLh0e/npl/90fO2vxqYTd0XX83ptEUg1ee&#10;cIf/8FfhUvQxextyu5LgPy1rStBoNCRTS6NyqwSRxdBSrN7hrua//H6Fh0WNiTK50uzcAgqVBtdX&#10;by1YLSBjwh49wKP9MVctELWKSCUjUjS/jxPT8OMrZMt3C3qOWze5+wZjOkq5whB0HY6TTXVqrN9f&#10;lthb3yzmwDa4Qs41v6o50txfR0sLgaBGIgMc9WKpe5b0HZdX2RTNtqHwiQBR4uH0HH8E0RZL2sYc&#10;BE49JoL10shA3h7OrDxuSptMytK7JgP4J4fbv1WkO3MN93Z4I871UXFDT5VSTTFla0PLK+f6qqyf&#10;FGNyxxUAANzP4/VBj1mpTMn6/OdnOqG2whp+BKzf341l1Lnu/zNvGVzH3obSLuf6rKQhQa1WmZy5&#10;5lfyo+CnT44Dw+QaYRjZBfVJcoWCgXdMmMtvQczVRj/mejm/w1IO5h0Y7zyyl/8xNP9vd8omDVxx&#10;Wq+ze48/rIBt+erkk08BAEYD29NSg3ej61x+WGkwhGAKfaGYK0A04E4uV+fbRouHR37a2c5Vo1ET&#10;Nx95gPmWNu/AeOejK/sOivRjP7aU33PcIaTnwl9KLW0nQ5g/NHwLrIvfKnNqD+f+ZSnD/Nxsi/Wu&#10;wwAOf5gyOMxLN+b62fFHnR5zBQCAwh/GO9jZ/BtzxbL1WWldRJ9wtyvo8/svvvjAAKUOdi5NHIM1&#10;ZtHwcWaWwec/eDdmkzHe4b38jsN18ir5mJtAzMUn0xMW0Mkkqan7Nn9o8KZpaSE70TJXHlWZsUZY&#10;Fzvm95rkak/j6ekzUWLfO1ltDr8FqwWUejPXQHe7Dpu5AgBAVaPIH83f1CLxaMZYLI0gKiJsS4Sf&#10;g8mvypZ0wK+eFvUtMoyZK103LFDJ7/SZK0A0INrfyeAqgLggzuOLn2X0XDmu2wpt8XNlFuHhr24U&#10;BaStOt2hS5SKa1vCYT1UCtKumev9F7x+bdqwgBnO9W5u3QBhm1xn5hrp7/hGZq4AADA/M/zLMC/2&#10;M7T+yZ9dPqc9P+Or6xevPa0Zij4fzMFelQLjYW5jH6wxq8VXPz9a3yZV6b1HMYUAD1bR2D6BB9B1&#10;2ExS+2auxU0JKrWSbMqWkjppVHm17hj2cMI/hu8XNCS93EqM3d/pVCCePTj065hAxyz08Xq+xKwX&#10;Z7hjrmKJXC/lYCCnY51rdYMwANZhzyS3XMmuSE9N+PfxHdEAEoACNGMTg0y+ZS7jCkLQ/B7tca58&#10;EQe21YWtGxYoqG6JMLR/2d+DVeDtbNvuLaUEIkEzN6PL56bkFg3vtkX7990c7gAfF2YF+nxVY5tf&#10;RV2rwVhebmlzXML8k2XZu8cFtMvgVyis4ofDbUMjk9oXFsjnpYilcpa5e8bv5HH7v3yh9a98pP+b&#10;CQsAAEBOWXNck0Csk0YwxNs+V/s3Xyh1ga/l+Or0IeZwrxwft+5ZSX2PwhpBl/oW6evcCSv33971&#10;xeykBffzeH3RbUWlEKSrJ3b/0BSvO4vecL6iYgzarvaGBZ6UNCRo1BqSqa+xFla1RL6cIKHGMJth&#10;Mi8DjIeF9YkymQozt0BGL9+Te5amjv9g9z/7uU1iL1jGc8wPSO2pmUYNxe1c5XKl3na4jljnisa9&#10;neMCPUfv0QDUCxi2DbUlNcHvddDac/Q+nauNCXS+f2Bp7wHu7u4mvwNfXssPRU/aOY42Zk3zsdDI&#10;b+PAx1ztGTpvcQsrGyLhhwQHW2pT7qFpLpbq7QicWDskDf3/pE8vXqjg8YMB+hcLQQCAXoTZ0YiY&#10;64ctwfVvRkfC95JGat/MNStHNyxDp5Akx9elDTAkf/tZdSr8si/Cz6HTNxFosW/ZgLFwG4R52ucA&#10;oN/PLQGvWexZ3yzWSUqjHbNZL7j90MfJgKyaPSTK4DJGLYrrhEG5ZXWx6H7NZrTPuT4t5vWA+xoW&#10;8ioao8tqm8PQuj0cbHBPkB7k1yZj6ftkVq9509Mj9wIAwNb5ybM9392rAQiCwLJdpv7Izz883eBG&#10;AgtyCzAqCQAB6HLk8osO/8zLmkk9PkTrKKhojBqz/szrVQCwDSXcli4Ldt0/bw73lEFddqPr/v2o&#10;InPZzus/mK6pD9gOAsarzoXDYz6FZUQS7PWG/yWOfTxkaO0vc4m1v8wlHluVPvDYqvSBk1K77IVt&#10;r2wQBYxce/pmR+mF+QUiuVPmyt8tXooF8ymVStqGg/cNrnM9tiotPdTLPgdd5/NjDzo1twCMnl3c&#10;bqD17z7zbDUA2P0Lq48Zw5dze88aGOt1FmvMwrxyucLGHM53k/1/XD0xfgW6bn5Vc7tirptnJi2g&#10;UwhSU9e6eFS3TdPTuu5Ay1y1IOa6fWHfie4ONC6sT+tYtTi2Kn3g4lGxm2E5iVTJMsZvwWoBFZOA&#10;IABdAj06NiwAAADvDY/5Gq1DLFGys3J5/b1H7UEAAAC2IciDnf/b5mH9TPECAEA5tzUEXdeDbVPj&#10;52Zr0QfYYDvSuvv8nhnvq7OLadWkHmthOQoJKNYcuPWtJToBAMD33b3KFd9f/95cee9Re5DlO68d&#10;MFe+X6zv1X6xvlfLeYJg2HYmlSjuEep2yzSLeZicGraLRScJtPw0IpDHhLhatDQOAP17QiAATXSA&#10;k8F1rndfcPu3tsnZ6DqRAW8u5goAAHHBbll9ozh/afWX1LSEA6B/LXYMcsvcoeFbTPGh0aOL1z1e&#10;s9gLzVPJbQ3xHrUHgflJJKLKNCMAwT6upTllTbHouiKxwkE7Pi3B+gO3dysUagZsE4ziipbIUq4g&#10;TGcMO9Jxz1wfFtYnSaRKG1P6+sX6XlUrNZRp6V23OzCpjVo5jVpDNna9+L9EIJHZwhm4A9ztO9y5&#10;AgAMZhL3HrFbJxP4iOTAw1/M6j3dXNqymmadLxE8K27oeeJK/my85sF2AI0GhHix89ITg/QTxkBy&#10;FAJBGRvkYjIJsSG9GpWafPxy/jzvEbuRV0V97K/cWWi5kHF7W7XngUYDIvwdcG/pPLVxWCpsO5NO&#10;FiV0db1hie1YeFDAS5bJVa+z67dJlXYHzz1fZrqmPrDuCRkg6uhgF8ObCJ5zU4UimQO6TqSv0xt1&#10;rgBoQHE1v4uxfg40GsAgk6RrpyetwMtOJACNtwuz1FSWfioBMftT3LkljbHGMv3jQdyMQ9Uwj787&#10;q/DE2nS9CVNeZVN0aTVf50sE7haEBR7m1yWh+50x+3tFeFy9/6K2r0Sq0PN/3iN2YzpY/GEBV2bl&#10;y62i/5Yjf+V20tdfNWaVc3eKx20+mmXwsQ/GlPSuu2GO2gahT5cJ+4ympjPHvv3nnhhwCrpyIqnU&#10;fuWeG/u6TthrQZxKXy8CNMRJ6RE6M9Nwf+enaJnPjt7/siP0VdcJAuZvvfobfh5sbF2YMsHdkc6F&#10;9QSN3W0yfm7KVgA0QK5S0tYfuGWwfxxclpjexcchB13nk6P33shSLC1WT+m9esbgyO2m+nqDQGwy&#10;QxgWvl84ZuCi0bGbTfEXnpxrZy7nisnxK7A4gsftwR2TnzAobB/MU8HlByV187sBy84eHLRp2pDI&#10;HWjZKw/Lzf4GmRZfL0qZiNXvsNAv1vfq7qX9R3u72pZjt50+8G9/legv6wjw6JyZa/UfCwnBnmy9&#10;7a1w8XZhVvy8eaTRfdZolPF0NxEARANsaOS2hDC3f8zl8B7+Heb+4w3Tk5ZgyX82J3mWK5tRo5Uj&#10;IIAglSlZni6sijlfnPulvXpJiFovb6ZQJHVAy8hkCltnNsNoGjlMQLqYDJI4oUvHhQW6Bbm/eJm0&#10;WFdPoKd9QUe0DYNClBadfM+g07hfLOqvt/010PkNz1wBKK1t1tvSCRcvFxujyVQMQSip9S+oaIwy&#10;xu1sT8f1uSKNGiF/9/7AsYEc+3y4n+HhmbzxzIVvT2Zv0utndDKmk65sUEWW1bZAS7Fscc9cnxTW&#10;J2H1O0MI9nEtXTo2bn3fbt4X4Tox0w5wYXn8YQEZRspBTieFBQAAQpFEL20eXNLiA/7Aw1la3aKX&#10;crBNqrC79qjinQ++u2Iwj4EW3sO266UPZDEoLcvHJayZlB6FGdecPDj6B6y2K6ho7FbOFQYdvvB4&#10;riV6AYIAfw/7gs1z+unloE0Ic78TEeD0EC1bXtsS1nv2QbPjy1g6bWgU8eG1wyzeeIGFjRBHrwAA&#10;CURJREFU9ISA0/4e9gVoPXmlTbHVDa1+7WmbYG92zrrpyYuN1b3zrDpVIJI6oOtF+L9551pSw+9i&#10;rJ/HBLvdzdo3w6IlcNFdPZ8UVjZHGuN3YtEa8XAOSw77FavtAIK8vB9mwHfEdsWNxxVDsOzxcWVh&#10;7swsrWuJKqlt1kk56OGEPyyQnVf7MiwA6zaC0uqWrl5OzOqkKM/L6DpNLW0egaO+k6JlLcjnqnyj&#10;zpVGJUtZTArfUIfYtqDf9GmDAnA9wpXWNus5V235+UrubO/Mb5Fes3/Q243knfkt4p35LeYgtqWR&#10;xUN7B5w0ppdtS+PbMshCfQfb1G3N3lt7vDO/NXhnDekFCAI4jsyaKUOi9DJsfbEwdV5l3as1w6hS&#10;Xd8a+PpajOgzpNORSW821cZ48cXC1HkqlZriYEtvQOvKLWnsbqxtjNkJEAR4ObGqJg+ONroS5E5O&#10;5QCRWKqTzzUiwOWNO9d6fhvHw5FZRSQAFda1uDra6M2O8ODlzNWwc/V2YVXg5bybU9XfhkZuYzHI&#10;LXp8RvqY9pxGjVCwbJkxNHrbpe2TYrHq5pTUR5VU83WcqzvbBv861zxuklSuwOVcl03otcnVkcnN&#10;L2/Sa0uFUjf3AAExQQYjcc7B4qo6oc437O2ZtObcE/OdcRHhwNp91745dP7Z+1jnnOxt6p4eneuB&#10;dc4Qth67vWH7qQfrjckQiUDp5mDLIxGJapFMzhKK5Eavz8ORWZ19aI6PKd2Lvr545PTNwsmGzrNs&#10;qXx7Bl2oRjTERkGbu0qF0ExxVp9danBtoLG2AwAAWxuKkM1kvM7xKZTK7EVihdEkwMb0tQeFlXX+&#10;N55UD/vk4G3Mz2YAAACNSm5zZNGbG1ok7mqNxmQWJHNsfVHSEPThrr+P55Q2xGuPOTsweE8Oz9Nb&#10;w9zZuP64dMDSby7/1CyUucHnGHSyqOjUIrNjojAOnnu0YP3+W3p5f7Ww9L4WVtb5H/nzxdIjF58b&#10;zHdgy6AK2Lb0FgAAaGhpc1eo1AxjnMZsKa2rc/3jWum87SezN2qPWdI2WU8rE5dsv3yc1yzWGbfm&#10;tMOhc4/nrd1/E3O1jrZ+xyRu8ey8mSsAAFTxBIGG4kQRAY4mt7vCKKnRT1cGF41aQ+E1tfrUNAj8&#10;ha1SZ2OyI/uGHDHHsQIAwI7lQ6aMT+261xCXSCRzrGkQ+PMaW31VSjXNlJ3LxyWsMaZv85z+S2dl&#10;dtsKEI0Gq764TW5f0yDw1xaRSOZoTN+0IRG4k3ubi1Bf93KWDV2ycnLvj5zsqPVY+uVyBZPX1Oqj&#10;Vv+bps9QMddZPMivSRWKpbox1/9g5goAAI8L6nvLFSrM++7OZrRr5jojI27XqqmJy13Z9Fq9mGGw&#10;5UvfQn3dy8MDXHNnvBO9zdC9EEtkbG0fUyiVRpOlmLpvvGpFVFl1i84Y5jgy8a8WKOYlS7ESt5gB&#10;Ko2iWTMtaambg001XP+d5T9lAWBJykGJQu/T2oGe7E51rofXj8z0fmcr5hT72MZ3zdoGiEZZbVMI&#10;fA1MOrm1Z6T3jdyyxhh4N4sxfLkodcaEtG4/4tG/ZXHaPFGbwgEAAJ6X1sVU1QmD8dR3srepS4z2&#10;urbro8yJpqUBWD+r34d1jS9/nQurG7sUV/EjTdXBwvcrh458J6kLrvg2XkwYFLkPAABySxq6Py3h&#10;dq+pF+GKMbo6MLlJ3XyubF8+dKq5dW4/rxog1MYNXyEy8L9xrk8Ka3spFCoa1uPprX2zwtrL/zC3&#10;po9EptDbwu7HYbfrO3gTBkXue+/zcz+/0zvkFAAAFFQ2hGvX6pqLiEC3h39unxxvSu55VV1UaU2z&#10;zvZXdycLnGtedaJMpjD709poaK83PoyTlVNeL63kCl5vGa/iCXoCYIFzJZOJKntbqs6nIuJDPCxa&#10;r4kL0C9KZJB79s4laRa9VCmradbJ5zomNeKH8YMi93UP986OGPdds70tla/WaEjiNgULvJrdEwCi&#10;ZjKpIhKRpAEAAE9nVtWlndNjLL2c71dljAUAAK0+9Dm5QkmVydW2AABAo5IkdBrl9UfoFo9N2DRn&#10;RM/tHalPpVSRxTIFiwCIBCqZJGMwKDpZxUJ9XXJ++3J8Cl6d7cH3qzLGYtkKAAAatYYglsjtqFSy&#10;HN02yyYkrpmRGWf2xgot7uVU9QcAALSuxAhfs7883JF4WsjrwaCRpAwaSeflyMa5/dv1hWUtsvNr&#10;kklEghpu1++WD53WXm5tH5u24dezjYI2D+x+prIjAADgfpZ7crHZmdCKKxsiaxuFfmj+UF/nHLz2&#10;Psrn9aZRSAoahYT56RtT+H5VxtiRHx2/KWiVOKNtcWEzwJeHb57EHXP9r+A9ZIuOoXQaSRzg5VR0&#10;ace0OLxcG/df/erAH49ep2xj2zEaY0Pc7x/e9O7rtXJnb+aP/Pj7K3sErVIXAABwc2JWf75g4Dx3&#10;F1Z9ZKBHp8xqckp5cQAAcOdJVZ9PD97cBgAA0zJjvx0zMPwYAAB0tF6tvtzSxojVOy/tVakQ2vC+&#10;YUfnjI7f3hn62gOtrQAA0NQsYa/Zc2XPoF5Bp0f273oSgLfLViv+Bfq+PSviRX+868oejQZQRvbv&#10;emjWiLid/5fv2/+Ecx236uTlO88qB6KPxYZ63D3zzZRES/imrf/lzNUHZa9nvV39XR4PS+n60/x3&#10;e+L6aqUVVlhhhSHgDgv8F7jztELHsWb0DTsx/Z04g2+UTaGslq+brsyZVdM9zN3igL4VVlhhBQzc&#10;qwX+GyA65dzN/PGf/HDV4qQnU4bE7EbzXc0uyfxo+yWzk5pYYYUVVpjCWz9z9R78mV7cwsvVvvzM&#10;N9MsCgkAAEBpbXMIQKUyc3Vg1sSGcTr/pZwVVljx/w3eaufqnf4pZkB4WEqX4+3hLYeWcXi6sKpj&#10;u3KsYQErrLCiw/DWOFfv9E/MerO2cf6g+TMyE3Avt0GjpKY5FD1z9XC1q4kJ5licnNkKK6ywAsb/&#10;SMz1X3x+4DquRMFYmJYRp/MZi8t3CzNX7rxo0ZcIrLDCCiuw8NbMXM3d1Fx8doXRTyuYg9LqplC0&#10;Pk8Xu5q4MC9rWMAKK6zoMLw1M1e9T3NAJaGr562qv9Z0SMKQitrmUJ1PRDjZVcd39bY6VyussKLD&#10;8NY4V1P4ddv0vh3FNTQp/Gf0/9m5VSlbj17f0FH8VlhhhRX/D50ql8nfhWzLAAAAAElFTkSuQmCC&#10;UEsDBAoAAAAAAAAAIQACOF+M+ioAAPoqAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoa&#10;CgAAAA1JSERSAAABbgAAADEIBgAAAPoNQxkAAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAADsQA&#10;AA7EAZUrDhsAACAASURBVHic7X15fBNV1//Jnq5pmm5J9w1oCy2lBWmFsuPKLqAIBQQExA0B9REf&#10;ARXFBwVBFFR2lEUEgSLIIkLZCmUp0L2laZs2aZq0WZo0e+b3B4RnMpnJ1gbe3/vm+/nMB3rn3PO9&#10;c+fMyZ1zz71DClt0EYFuhnjTIFJ36/TiyYL3dqHeZCbT0GX94vyunlyamdvdXFvPNy785mTTp+1q&#10;cwi63GtXXgAAXKqTDdp9QfTG0Zvtr1jKEkLpVVdXDOj1JNv1OEEGQKC7j/A3LyJ5nxfffbyX4oUn&#10;gZhtbSWV53vHE1y3+OocjR5h2tqWF14AlNWrMhtatQlo24gKZjQ86XY9TpBJiBk8cVSLOvvELb7Y&#10;caRYNOlJX6QXXYcZMdnYSirPxyOO+wZfkas3GhhYPi+8AAAoa1JlCqSaBLRtRLH/jzluDwy4Hx0a&#10;ndHvowN1m9M/vNL8OC/Ki+4HjUTWY+/vV8cbVnuCa/0rPWZw/OgS74DbCzx8MCJy2dSnwnegbeOP&#10;G5JXHNX73wQqgO1I5uWnIrYNTA664Iqiu43K7O2FwrfRZSQAUnunPrR3pN/NLrbTiycMM2IiA1iH&#10;mNO4/h4ZcZc0KnN1BgMTzza98KKiXZPZk+dX+u30HvmWssRQn9In2abHDSog/x3KBPqS298aFbtm&#10;RG/OkdSowBpXFF2pahs+tl/IvvMVbc8oO83B6HOlTaqsoZ8XlZz/eGDfbmq3F48ZCAJktK0AAKRF&#10;+nkoVKLM0RsQBpbPCy8AAEb2CT/7pNvwpGHluJlUsjazR9DVYGqnECDQJUUbZ/eeDQCQ+eGlRiNN&#10;T+vUIwHo8xxfqrQ7GuzFkwFiNpEByFZlKdGemZy8cV+WqzeYmN7wiBde4INMAjNYjnaFNmzx1tLd&#10;15vheXcV3l4zKOaFvpzDaL0kMMNtvmLgiE+vlHRn4714fKCTSXrsPf36KP9zT3Ctz++VH+JPacXy&#10;eeGFFw9AJaFG3HQ6Sds/PuBqqD9Z2BWlQpkumoR5zQ32o0pzklnnu6LXiyeHB1kl1jHu1CjPxLjv&#10;8JU5OoORibUhL7zw4gEwoRKKLjMh8Eowk94lx31oyYARvNdPWT11HH+q9Kke7PNd0QsAgNVrgfCn&#10;Z7p1cQYRjye4HPE+bj48TrMJaNjUjl48P4/k6hffl+fq9f8zQyWP+/4QcXqa2xPX+ST6zlU8Lv9C&#10;xOUsDxVQ+bEMCqLtGxNwhayXCAGCutYqTN4ty5cq7cPhnXdFBW/eSacfXays8OfnXO5oZ/m6g8sV&#10;3sfNh5Z5xIWTR92L55nJyVt17Tk6vYkBpCf/TLvSVxY8jvvTVe7oBSd1JhPQLX+vmpr89ryRSd/Z&#10;4+fNO4kE+VKk5RtGh9prq6UNrvads22f+V3xkcLyttE6I+JjKXttRPT6z1/u/R6e/Pwfb+87XSIe&#10;h5ZHc7n1PLgJV551C9eyPXc3/1rYvMBSPiI99GGmwMND2mEIXbKrbE+lkvlclxo39wSC1gsIAiV1&#10;soFv7bt83Nn6eDpcORIWnlSNWFF4uyttdvZIfeeUWxOv7l5njzf/ko9adcGtFEtX+ey18etjtR6J&#10;ca/L750fHECV2HA+ZrhrE7y5J9xqbHfYfeyCE5phKwodvgkNS+GcQtf78XTDEmeuWdlpCBq0/Hz5&#10;I0V4cm72XeKiU0pn+umDCXHLpuRyd6DrHrsmIszjXvpcwsevDonagmdLbj8PLsKdexs574QRAODE&#10;TfFEdHlxdTuQATGD5aBTQNc/kXWFG0DrUqgErdNyPJUUdLHgX08PcniBc44jePVdPbR6k19Fk7Lv&#10;a99f/93TnHKVgdNj0Qm5K13UFU6VxsiqbFb1fvPHm7sfFyfekeKhEfftekWOQW9i2HA+JvDmHEe6&#10;2le8Ocdderi7694YDGZmVZOyjyM+sVzLRdcTtmlinWkDjULS90tgFT1SRHTtbrRdozUE8F4rMDlq&#10;e5VAn8kXaxLRdSM5xCsnK8QdGfUt6mSsLXWlz4f9+x+nbf+5Ty9ec4cDMZspvDnHEVmHLgxdzgmg&#10;Wce4GRSSNiuefVWuQoLttMMueK8V2BjsK4Oifp6WF7XFKQUEI6tAH0p7ejy7mEoi4QrIOnXsO3WK&#10;/kAiWeWspUUG2O1gvPYCADDpJFVmPPs6g0rRY881tWuia0WqNCt5KkVz4AI/f+qQeIfOlIgTACAh&#10;3LciJsTPxggNRhPtdr28f6fOHAgAYDIi9MPXhDPoNJJu3Wv95rnLGRPiU5sQ7l+Ld66EL8+WdxpC&#10;8M4BAPSOtt+37uJmTVuu1mB8IjFue/cmLsy3Oi7Urw5bbkQQ0p16+YCOTiMbq0u4fYzDV+vIOQVG&#10;omv1ZZCVmXFBxTQqxYB3XqU1+N+uVwwwmRA6utwRd6tcw3XmLYZKBl3fxKDrTRJtXItcG00nk/Qb&#10;52S+9kjAyTehhDDfqphQPz66rE2lC7nXoMzGiJIdtb20SZbZJFUnoLmj2cx6IvkKgTKjXqxKshpp&#10;49xnome+VKDIkCr1XHRZVbMqPf3dU8K73z7DI+IFABj4wZnaRok2Ee8chULSZ8axrvszaSrsOYlS&#10;G14m6MjEq8fxp1nHuOUqXejSXXe2AwAId4xzPUY8+yjuXUyI8KvKSgq95Wp9BAAoJMT43rheq94b&#10;14vwtXxDQdWHXx+p+pRCBpPRbCSRgPyo7d8crf5UrjYEffZq+hJsPe7sowjeReYPi9m0Jj/zLSK+&#10;6DnH9GQwG00IQrFwSZXaiMU77+7SmxHajGEJ25y9xgcXiphDgxgtexcPGJUWyynHnv7zRuO4BZtL&#10;DgIAgNlsRv847b8omOvIcePfFzOyd0nO8KG9I85jz1wtbX361e+unzYYzTQSICYEAQqe3pRoDy3A&#10;qW3Lfdi3nlBvHzgjewYVtPvfGzjsqZTwIuy5C6Utw6avv34KAIBCAgOCmEkmhES12NXY1RcuHls+&#10;ZLA9SrPZTMGzw3kj49etwrFbC7afrVu4Yl/pBosS7KDFHsQyDdfeHAKJBKYJT0XuXToh5v3ZG++d&#10;kSg0ERQSGJh06LQStPcmhCBmlh9N/tsHg0b3iWFZhfZWHyxbveWv1mVkQAwmxExFP7OOUNqg7NfQ&#10;qkpA/9hFcnwIR9zlAmUGX6xKtjcQmDk89rsvZ/S1Wvl9r17aa+aGG2dlHfoQvOfAhwoae+2Meu2I&#10;gciOx/Tn7v/xjQG44Z2Pf73z7cXy1hFEfcMJoAOJO+sPj49rlk9OXbro+R7f2JPhzT6C69BWvZL2&#10;7sj00GPxXLbDTWQKy0V5Xx6sXHunXjEAXR4RxGy6tf7ZaKx8wvyCDq3e5I8tzx8Wa9dxAwAcvFQ/&#10;bcX+0m/lamMoujwh3Lfq0prRuNtL9lv8l6BFro3Cluf04px7f2yP5XiOAY3CclHeL+caFx2/KZqC&#10;Lg/0obRX/jCGg1fnzR9v7D5c1DTD9owZ2bskF9dxo/mOXRW9uvdS4+t455O4fmWFX4zqba/N7uDg&#10;lfqXV+4v2yDrMIShy4U7xnt0tvL176/tP35DNBVb/sBx5+A6bgsKy0V5AACVjR19Vxwo/dbysPkz&#10;KYpeUay7x5bn5eHV2/H3/fkr99/71mAEJvacM9dr4d1QULviamXbcPS5kEC66O6G53FHhC9/felk&#10;YZn0WSK980YnfL3qlfRlWB4GiaxH9wPuc/sQWYlBlws+HkoYHi0sF+WZjGbaygMV39YIVVZ2xGP7&#10;NNxY90wcXr1bdeL0X/5pemv/JcFcS1lEEENwa/1zMXjyJbXtafsuN76x53z9G0RtsdfXheWivLMl&#10;krFbz9RZ/YjSqKBt+Hm8D1G9o9caXvpkX9kGiUJvcw8c3dvCclFep8YUsOJA2QaBRGM1Ymf7061j&#10;3N19+NNBWbD86SxHThsAbOpGcxh1743psWreMz2+c8ZpAwDkpXIL2zt0HKyuyGAmbn2TyUjFyr6Y&#10;FX7AkdMGAJg8KG6v3mC0icMmh/tVENXp1Ol9sfLD+4Qczx8cs9mR07ZcXxIvoGJMNnc/WkewH026&#10;/kj5R3h1Dl9tnGHTH2w6/70Xe66057QtfGFspmhqbtR2MpiMWD29ozwTKrlVI8vV6QxMG5vyMI4X&#10;N0/Fcg7tzTnJ/3m8j6P7k5fKLcxL5Rbea+zoBwiQLPVVGgPrRo2UcMR9l9/e32Q0U7C8zv5IWXgl&#10;ck04VgeXRZzWK5FruDb9i5ghIojWJNwxnoR22mgem34gePYHpXBO2XPaFp3FtYrBL2TxDmUnsi6i&#10;68eEMmxCUhZUNaky61vVVjHuqGDiUElNizKjXtyRRNRWR32dl8ot9GdSVfnDYjf50KHDUs+HSu4k&#10;qnPgAj9/4eabByVyLc+de5uXyi2826DsP2lg9C8ZcQFWMXKOPw3IYDaDJ47shKBLO94Z8KIzIRIA&#10;gP6J7IvZCUGX/GmgBLMZgnypsoG92OecqYuGokMTjG0Lj81oxJM1G4xUrGyvyACnN6tJi2Ld6Z/I&#10;vog+Xhka+xOeLC//d0Sp0tu0bXha+IlxubEOJ1AteH9i6srKRnk6WkewH71tQI+gi7gVcO5NbIgP&#10;f+mktE+d5bvLb89CjGYbW+npoQU4t2rbcgx6I8Om7R5E4tw/OrB8+UNiN78/LnmZ49r/RaNYmTAg&#10;kX0xgEFWoHX9eLLiXTz5OpGqR1YCu6h/IvtiFJvBTwj1qdr1Vn/CkTAR2uSaMGz7w1kMYsct64zA&#10;yuelck79tDDLtW2YCZ7/394f7NQ1vD8xdWW7QhPW1KqOs7JRji+h4y4XKPsKxMoEtHx0CP7gDACg&#10;vFGRwRcpk7FtjAth1gp3TnTqBzI12v/W7Zq2gQa96ZFdKtX6YF7+77hvHBuPVy7H8rF9ydINc/u+&#10;6gwfAMDYvLBvmqXqWLG0Mwqth+NPAxJ3xm8eCZWQEMRMpZKNAAANO15iOFGF3tLSQpu7pezMrbr2&#10;HBKCmBk0sr5u+0uEryJ4mLLm/OlL5ZJR6DIyCUxNuyZTsbI95x+WdWhMVgnrFBJiFOyaQsPK2mv3&#10;w39tJjHR4OUfxO1n4e7JLr/+Hyuqn7jgh+JDlr8tfY3t5xdWnb16+75sILZ+bq+Qc79/NGyEs3yX&#10;y4WDp3995bTOiFi9zrvRV07hXr2018z1V860yHRWYSV3+spZjFp+6laZQGk1GURkN06APvHzc6eL&#10;qtuGWArs9NWjScUNR8ve++pQ6RfC3VNdDu7P33T1t4LrTZPRZSQEMTfvmYI7P/HmlqLdh68IZjgr&#10;T4RusmvaZ/tKPt18suZDS4GDvqeuPXRv+fqjlSudld9wrPS9r36v+Mq62Iy40tcltS1pM7+9fkai&#10;1FlNVOJd695zNbOX7izZ3hW+h6D9a9fNb3b9XfcoCkAmAZBJZhN44gDETDYajHSjwUgftOxPwvAB&#10;CvqIiAj18ZUjcoW7J5Oa90yhuOq0AQAul7aMwraFx6bjjrgNBhMNK2s2man93zlaP33NPyecpNSD&#10;A6cNADb9QyOZdP0TCUbJDjB2YNxhbF+bjAbKiytOXUHLKTv0LCxvXAizxhWnDQDwdCrvoslktLGV&#10;VA+FSu7UyXJ1OiPDxqY8CHWnPgCnr3CzbRzh7C3BcLlKy0brSotmEa0psNiP/p1xaWvccdoAAMeL&#10;GiZj2x8exCDcB1/c3snFyocG0lpc5cXqoCBmQ1ZC0GVXdFyrEGc1SdVxaD0xHCbhiPtGdUu/hpaO&#10;BLS8vQ8p3LuvyGhoUSdj2+pqX5c2qHIMej3dGbusFnak2T7ziEM/gcXVUuGAFok6Gq3nYVaJ7Q/m&#10;oLSw06kxbJeXM2v0RmbBNcFUuUpvNWHHFyp7DV56rPzi12NTXdXpLCJf3Uf45hAVjD/jPHN44uZT&#10;NwTjGySdSehyobQzVijtjEXrbP71la6N9jD9zKBSdf0Sg692lz4SkMx94oJuoMs6OrUsrFxMKPEr&#10;qD3MGdVj45/FjZOapZp4S1lqdJDHQiU6vYH5uBbd/GtH8UaVVh+A5bv0zRi3vmGY/03hCWwmwD1+&#10;e/8uNJEQ9uyea8dxt8o6bdIBw1kMkcsNwOigUsFYsHKUw/UaaNzjt2c3tXbEoXXZs9N79fLMRqnK&#10;Kh0wKtSnnkj+TkNrRn2L0iodMDuZ4/Kg6WaNJEdnMDncbvjQZf7U6iZ5KlauYdcrNhPQjpDTm3f5&#10;dEnL+NF9uUdO3xaOBwDg+NOt0wE5gXTxV3OempfOo1yJjIxsc5Vk9Ed/3orkMJsAzCDvsHbewf5M&#10;aXGNJLN/cqjTqxnxEDntV9dXLXF8cEfcK6b3W7b3XPU8Zya+sLzNe191zZFjONQafeBPJyrf/+lE&#10;5fsu6SEAlUw2ZcRzitFlyk49C8sbF+Ke4y6uEg+WWyZ+HyIlmuWZPO4qSe6DiV9PaLfFtUrxEFWn&#10;zsZxu2NrAJbPTdja1OIfr2xdPz93rs0JJ+BOW8KDmIQx7la5mou1jTAW0+URN1YHhfQgPOoK7tW3&#10;ZQkkHfFoXfbstEIgz2xoUSai5aOCfQlH3JUCeUa9WJmMlo/k+AhcbeetGulAvd6x477frEipaVak&#10;ovmG9OGedJXPglAWXXzyumyiRR8nkA7kBwb24GhTaEPf3Xxpz8UajVvbup7+4oV+p794od/z/SMP&#10;ofUCmOFWTevA/P+cPZsyb5/TPwiR0/Yg2AOr15njz6LGKfgMANk9Qi67ozPq1d3GnnP3yZy5np1/&#10;VS5wh8OVQ2fSMz7ZXbwJzdszKqAMK3fg0v1ZjtqLh1+XPvdcRiL7OlrXf34v8cyS94VZM0ICGRLb&#10;6/QMti14emxcRECtp+/RkSt105xpD2/aLnN32P3fJYIXiDjy+kScwsoXljaPdKZ91rDW0anT26TX&#10;OsKbo1LemZAT86uzdvrauKRlU/LidqDlj16pJ1zyPv2F+I+nD0/cgpY/eb1xoqvt/Pr17FnBAbQ2&#10;R3aZnxexduGLPb9Cy1wqb3YpPInGG2N6/7DkpbRPLLqKK8VABVSMhkGjaLOSOFfCA7u25H3t3NyF&#10;/kya8qfjZY9Gk2YAmkptCByYwnX4SbTIl3d261grMpz41/jXD0e+cOxq42SBRBGz/tDdFRqdIYBI&#10;Fg0EgKJS6YIAHrSXQSer63bn4xptpbA9DQhiYd0FMgkxp8diQiVqLQvLGxMSSDiSsYcLFfeHyRVa&#10;DlpfajTbMyPualmuVmdgerrPLLjOlwxRqXUBnuaL4gTU2ztvsfsHI/aut4Ub7EcYKpHIOrnY6w0L&#10;9nV9xI3RQSGRXB5xC9WaLIFUFYfWZc9OJSJNv0ZJRwJaPjLMr55IXirWZ9SJlMloeW6I6yPu27XS&#10;HJ3OwHBkJwIFklrdLE9Fy4UF+bjetw9RUt3ao7xRnm7RxwliWMe46VTQZSeHXgkJpnX5474rpvf/&#10;4KeCUqswAJlENqXHsYuJ6kRO3eGWw06NY9/qmxhyHQDg71vNL4hlnVaLbXjBTNxQiQVjc2IOAgDU&#10;tygexboVKl3wmVuCMXoD4tQEqU5n8oucugOZNCh+18a3hs5Cn6sVKGziXd0NMhlM6cnB1qESlS4I&#10;yxsbZrtk2xkUlYmHyVSdHLS+1Oggj2zrerOqNVen1z+2T5cVVbYMUXdqbUIl3Y3oEHznkjh9t1pr&#10;MPm6qq9HZFBpdq/QSwAAF++KRgkkKquFGmFsH+JQSbttjDs00J1QiW2M21UVpQ3t2QJMjNuenZbz&#10;FZkNQmWidUycOMZd09ieXi+SJ1steXcjVHKzWpKjNxjojuykrrkjBfvMh7oThnqIQ5drZ27/q+pR&#10;OikngIHZ1pVK0WYmcq4yDcT5ny4BE/8iA2LOiMd33JFTttntDTqNpOEG+zVhl+l+/frTs3J7Rz7K&#10;pkh4dacayxvFCXRqAc/a1wcttPw/9+3fqrnBvk2Wvw0GM71Fpo40m8FuelhSZKBNBk11Y1saURyd&#10;HcBoDfSjK5xpnz0w6RTtmOz4feiyDhXe5KS/W457/9nKuTqTdTpgSmyIhxbgtOTo9Y9vr5KrZaIh&#10;Kq0hAHe5O42sjuD4dcvzkNeHdwZb5sjuqVSyjsv2bSJTSFaN+3T6gLdHDoj7y/J30oxdSmz7eWwf&#10;O5OTHTYx7lAWo8sxbhoZf08Ve7hzX5LdJFbGoXXZs9N79dLMxlZlAlqeF+JPnMfdIM/gCxVWMW5e&#10;sJ/rMe7q1hyD0fHcS3WzLAX7zHfFcf92vnaW1VxkAB1IvJd+etQMEgkxhQT5iD+Z8dSSiYN77HeX&#10;yILIyT9j9h4xI6EsX/GdrTO4jmSx6JsUUrTp9aEvI0GAJLDZhCPo8f8+dqG4UpyHLvPzoSird7/G&#10;crX9FtTJZDGCBkXioo2F+2UdujB7six/Wpsfg6Yu3vJqLLoc7/qaD87z6BLuZ5YdulFa356FLvNn&#10;0hRVe2a5vNl6witbNdg87iB/hqRsR77d/nAHl+82Dl606cJ+iUxrtVTYU/1VViNKffOHiweqmxRW&#10;y649fX8AHNt9UiSrbONbeS9nJEbYXRiW/+WJY3/fah6DLmMyqKr7v8zGDf3NXXvq4MnrjS+hyxh0&#10;srru1zkuxahx2m9uPjjPpVzwOrE4/KdjtR/vOV3+pqXMnp3eb2kJ++Uv/rKf/ixdaimz94zXiESh&#10;v//T+PamP+5+bCnzYVA7an+Z7dKHdS/eFgxZtOmfA21KXTi6HGsnzc3NnIIbkvzPfileZylzp28t&#10;WLzp/LbfLtQ82tiLSacAlYTy5EwaWZudFHo1gkX8iuUKSJhfYyqZZOqbwLEZcc/44sRxrOwDmJGF&#10;4/p+tXxGzr+c5VSqtMFYXVEclt1QiSMksNmNCWx2Y+n2uHAAgL1nymZLlNrwH4/deV+pNljtCKfs&#10;0HHYPnQZVge2TQwaWTPnP6cObXv/GddWqrkAlVrHwvLGhrsXKjGZzBTsp8T6xHkoHbBGmqPXGpn4&#10;NtH9uFbbNkTdqQt4XHwWzF176iAR56xn0jZ+Pm/QO87qkso04VhdXLadlZPyTi5WPoLleozb5hmn&#10;uB4qqa5XZze3yuPQuuzZaV2zJrOxVZmAlo/hBNYTyYulhoyGFmUyWj7KnaySutYcg97AcGQnfKkp&#10;pbZJloqW0+vMfq7yWSBs64hG6woJ8AUyCUHAcjBpFG2/5LArLN/uCZWgdZMQBMgkMKUnhNg47qYW&#10;ZRxWNpnHKlu/KG+GK04bAECm6ORgdUXaSRVCY+eJOwscSwFMG5W2451JWWuGZ8b8GR3ix8fyhbF9&#10;bPJhsTJ0CknXLzHE4f4kXYFSrWNhed0NlSAmExmrq1eUZyYnb1e35OoffnMSfXgK18uEQ1SdhgAs&#10;34K1p/Y5ru0+GkWKRCxndIgff83cp+e54rQBAKTyznCsroggX+JQSZuai5UPdctxW+ugkl1PByzn&#10;t2U1SzrinLXTijppvwZM30WG2m6FbMG9+20Z/GZZspU829f1yckqcY7eYGY4sstBGTGXqgXtqVi5&#10;1Pxt7a5yfrmnaLVIoopG6wkJZAIVvQcEg0zWZSWGXUlLCuuy446e8IPNFVEATH0SOTew5U2tyljs&#10;XhRhLEbL5GFpv7rKK5V12oZhOH42I+7e+dskig5dMMCDPRcTI1kV378z/CWsnD1senfkjMQpP3ba&#10;tt3XxnGz/WmtCpU+2GxGqAAAKrU+aM0v1/6zaFLWWlc4LcD2L51G0Wx5b+RLowYmPlrxSSODkUkj&#10;q7Q646NXtJiwgLqGBgk3NjbUpcUWiBmhACa4lxbP8YjjLq4Q5eq1eoYlv8LT2LJ09Muxk37QYzO7&#10;4rmBbq2cjJ6wyQw425QK/njDqqxeKEvC2o4fg6Kc/mzvra5yiiQdsdiyiCDirJLWdjUXyx3KdmMB&#10;DkYHFVx33HfrxNmCFmUcWldMWACh4y6rb8tsFMkS0PJRIcQZO5V1kowGodyqr7khtj7BEW5WinIM&#10;Oj3dGbtsEivj2f60VrlSy0GARAEAoJNILq+cPHeD/wK/WWa1EIwTwLDO45YqVaHv/fD3noLCyi59&#10;uuwBcHKN9Ubmiq0Xv8dKjhuUuM9W3vURVvzkH7R4vMev1NjkcX85N2+BD4OktsgIxPL4hd+eOewq&#10;56B07lmbfNiS+tFYue8Wj3g5PNinGSubOWubyz+S0RM22eT16g0Gxic7Llrlcd/aMZs3fnDiXrTc&#10;wX8qZs1ae/psV/kAzPDV3qLVrrbdGax7c/iM4KDHl8cNABDPZdVg+fadKZ837M1fy1zXRpRbbY2X&#10;R6Rsxcrwhe09XWXrO3OrGI/v3G0+YR73kMxImzzuyyVNo4jkiYHJ49bqXA4JfDgt+208OyWUfylj&#10;2ZThPa3zuC9VE+ZxvzU1e/m00Sk/ouVPFN13OUT5zVtDZwYFMhzmcQMA7Pno2ZGb3h75ShjHR2iR&#10;k6k0nKcX7Kpxlk+hULAf+EFrvusVzZhPl1HJuqye4VfC2cQrrpxB9PiNuJ8EYtLImo1vjbDZ77hJ&#10;8nBG+eGRkRRS1COSbfNBAUcw4myzCogZIsNsX6PG5CUfMhnNj7Z11RtMTH6zvOf0lUec3aMEAADO&#10;3agfg+ULZ9uOuIf0jftHo9XZbOuawAus+veWfza6dKG4fQvaqz/OSsCKNok7rPpWrtSEKtXaQGc5&#10;ie4lIGZIi/HMiLukRpSr1+PcSw9ixuiULTm9uefQfG0Kdbha55ojetBf/93W1XKMyo45gpVtFMsT&#10;sXJ+PjSnvruIRpuiMwzv/oTbTQdU22zrGhrkZlYJ6qBQXM/jrhLIs7F2GhtOnMddIVJmCloUCVbb&#10;unKIs0ruN7dlNIjkVtu6RnL8XR5xl1S25BgMeqfsMi2ZW15cI3paqzP6WOTMJhO1sUWR9NLy3885&#10;4pq+6uifvWfuaq9skGZg+TiBTOuPBTNoZG2/nmFXpXLrWVNnET1uAxI9bgPuBzF7J3BubHp31Mv9&#10;e0fbxrjF8li07J1q8cCrZU1DTlysGu8KN+FHNzkBuDfJaDJSsbIXbjc8N33VH392hTMzKewannz/&#10;wlYFKwAACo5JREFUXtzLPI5fPVr2eplw6L361kxnrxWPMy0u5ObGxc+8jCfvwyB3ZiaHX0HLt7ar&#10;onacLHlz3b6ij/HqOLo+y5ES6xnHfbNSlKPTGpl4H6H1FOaM7fdds1gZg+UUtXbExk7Y4NQrrr3+&#10;So233eqhXihLwsoFMGnK38+VEY4esXz2OCPY9mLcKi5WPhQnxOcQGB3uLMC5d1+aLWiVxaH12A2V&#10;8NsyG8TyRLR8lJ0FOBV1bRl8oSwZLe9eOqAoR68zMpy1y7L7rf0G9Iq4xA3xbUDLXyttHjb+wwOE&#10;e6VEj9uAXLhV/zzRfeUEMK0X4CiU2pB/byncDAAAa91eWo+LMJZfyzO5ybhfeW9uVcZiO6CqoS19&#10;/tqTh3YwKC+MHJD0F149AIDosd86fKJ5ofi/rr50mqZTZyBZ4s4WXLjZ8Hzewh0VhZtnp7jK+9m8&#10;vIUj+obuwju3ffnYCXHjN+qw13qzXDRofrloEKw9CYJj7+IG0OxdZ1iQT8tzOckFRJxJL21U42xK&#10;RVq/r+iz9fuKPsPjdKZfe8YFe2gBjjBHbzDZbAXsTJucgb8PXV5x4A02trxdoQlj0EidOr3ZajGM&#10;2QQ0C7c79wcAYOm0HJv9z8Vt6igGjaLW6vW+lk2pGlsUSYu/PbN38bdn9hJxOcMHABDG9iUccYvb&#10;O7jYaKQ7k5NYu6K5kVVSfl/cD+sDokP9+UTyZbWSzAaR3GqTqUg7azWq6qXpDZYfyYfgcvyaiOSJ&#10;cLNKNFBnMDKc/aTe9uVjJ4x655cSsVTFw/b1zXLRIHftmcPyAVLUmHWPZZnD8KzY47tWTBxDdD56&#10;7HqbdiAAkBAZVOnPpHegy8UyNa+1XR3pLDeH5dtSsme+zaQlAMCkDw+ev17eNARbTqdSNAlRQVU0&#10;ivWCgsYWRYJCrcP9TBgAQFRoIP/qtjk2IQsL5nx+5PDp6/wJROe5If4NISzfVsvfQqkypk2htfsG&#10;NKxf3J+7V0540Z4MXv9a4MOkdiTy2FV8obyHWmtwOrc1JiKw5vJPc3o4K+8sCi5Wjf/3T+e2OLpu&#10;d0Emk4wNR97F3Ud8y+Ebi1fvvLgO7xwAgB+TpkyIZFcBAIjbOiJb5Rq7H4sFABAcW0zogA+evjvr&#10;wy3nNusxOfIAD+yWF+L/aGQolXeGi9pUMY74LAgKYEru/boQN89+5qrDBeduNljZDMuP0Va67w3C&#10;j0PjAWtXJEBMjcfec2kP89JqUcq2E3eW/X6uYralLCzYr/nmztdtPvMHAFDJb+6540TZu3tPlT3K&#10;Agth+4hu71qAey/K70uS9569t2jXn3ceZepwWExxyZ6FEa60s6CwctJHP/6zWd6htdpAz979vVfV&#10;lL7+txufninmj3OFyx4C/TArJz2Fj/IHL104eYDdz5dNHpay/eC5stfQZSQA4De1u7S15uThadvF&#10;MhWv8HbDoy9wRIX6NWw9duPNuWOzN2HlD62ZPHTmqsPHzt3gW/2o6A1mn0q+pK8r3AAA9pw2AMC2&#10;j8dP/O5g0YcqtT5g75nSeXKlxsoIRBJlrEiitMkQIMKH+YPeXzT5KYeZKYJji0lPzfmZL2xVxmHP&#10;aTT6gNL7YuzXth0ixUNZJbdrhLkPtnX1jG1S7exgt2Bi9nq1Vu+/99Td11vb1TaOQ63RBd6rbXF6&#10;i9bsVK7d7UNv1oj7G00mCt5cfJtcFdEmVznlXMYM6rlPazD4nLlW9yjkFmFnrxKxzHZ3wNCgbtgd&#10;kOp6qKRcIM0SYFdOhhOnA5Y3KDMbLTHuh4gMCSAccdcIWzMaRLIktDyX4+/6kvcqYY5B/zDG7ST6&#10;9Iy6m9mrqSizV0SRSq0P+PXUvdcVKq1LP45Y2MS4u+uI57KqBqfHnBmVHX/0r/Uzkh05bQCAdYuf&#10;nZPTO+pvfx+a3FW+qBB//uwXMzYICpbQ1y1+dk69UGYV/4oMC2yM57GqiLh3rZg4NqNHWBGZhBjc&#10;ud6wIJ/miUNT9ggKljiVv/bW5IFr7tWI+/eJCy0JC/ZtcofTl0HtOPTF5P7OOG0Lrm2bF/90etSZ&#10;tITQm65w+ftQFTm9o/5m+dGlVnHbGM8seb9ZLsrV60y2scRuOshk+6/zS6blftYzilMxOD3mTEoc&#10;57Y7HGkJoTcFBUtIf3w1Lc8e15pFoxbl9I46Pzg95kxMeGCNqzw9IoPKBAVLSD988OK0OoGsJ/pc&#10;Jb+1b9aMH3BDAhKcGHc427/LMW4qmeTykvfSWnF2c4t1jDs6jEXouEvrWvo1CDEx7lA76YD8dtsY&#10;txuO+3ZVy0CdwfkYtwVvTR64xvLMpyeE3XbmmWcHMFoHp8ecERQsIXE5fo3ocxyWD1BJ3TisYfkz&#10;ZHtXTRzep2eUW7HP376cOhIAIObFtVbbb5kREwm9MT0CZoRMoiAAALs+mTh62IDEv9HyghZ5IgmV&#10;p3PyUtUkQYssLtKfXdSrV4hV2MWC49/MyIl5ca2JhJPfg+ZHcwMAfL141MwpI/r+4uq17l09ebTl&#10;WvE4EQQBBIAMGD4AgJH9Ewq2r5jk9MQtGvtXTx1t7zoBANB8C1/qv+Zfs4YuT5rwjVpvMDPR9VLj&#10;w7q0tzoRblc25wAA4LWxO8CkUXSOZOzdH8u9IYGtPTzVO+rCwTWvjABwPp91/+qpo2euOliAtVss&#10;FzxUSgIwk0gkmPlC3+8/WzjqbYtsXXNbT2x9PyZVhccpkakisLLhwa6vmMb6DwaN4nKu8t2aluxm&#10;iTIW3Z7YcNZ9IvnyWnFmk1gebyUfQZyFUl7XktEolCWh5aPDiFdaEqGrdrl39eTRQ+ZvrZC0qXj2&#10;dHzy+rB30NEBoUQejY6rcwKZQEKc+MV4Urhws3YYAMChvytm/XG+It9SPmFoyu5JI1J2AgAMyUr6&#10;x5PcAABni+vH7jx2610AgEWTB6zOSY/62xPcaE6V1hT4+c/n1w3Ljj/xTE7CYU/zAQB8sfPS18nR&#10;7PLJI9K2e4Lv/3dY+otiNlM+2Vq4vkbQ3js1MezWR7MGLQXovv5C35cGkSLps23n12l1Jn8AgKgw&#10;Vt3VnfMTiWt78b8Ncz87/Pupq7WP8s6DWT7/sx23F1544cX/ZWw/Wrzo97/L8u/VigdYypKjOfa3&#10;KPXCCy+88MJ1PD17S01ji9zqW7asAKa09Ld3Q4nq4GHfX3fmVdZLM9BlHJaPkwmJXnjhhRdeOI2F&#10;k/t/9WBG4r+HvENNmEZMDMTmuF4m8I64vfDCCy+6G9UN0lTs/DSDSnU4KY5G9HNf4Max47nB5d4R&#10;txdeeOFFN4OEIKQpI/ts82fSFJY0Pr3ByIx+drVTk4rRz64m3Mrg/Nb5ad7JSS+88MILDyDvte8r&#10;GlsUCSazmY53XvDXx7ZbTTz7uUOHLPjrY5LXcXvhhRdeeAAlZfV953957A+h1Ha1MgAAIGAO8GPI&#10;6VSKUac3MlRavcPPK1qcPWXlypXd2lgvvPDCCy8AIsKCWthBPq1KhSa4uVURT4IH23g8OkhA0htM&#10;Phqdwc9gNDFtzmMO9AjdO+L2wgsvvPAglq079jMAgFpr8Dt/vfZ5tcbxyBqNvr14RUc3zMlBl3kd&#10;txdeeOHFY0Bjo5Q3Y8WBf+qF7U7vqNlw6t+4+x/9Pyc7HwrCjqzQAAAAAElFTkSuQmCCUEsDBBQA&#10;BgAIAAAAIQCL/sYI4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4swso&#10;FZGhaRr11DSxNWl628IUSNlZwm6B/nu3Jz2+eS/vfZMtJt2KgXrbGEYIZwEI4sKUDVcIP7vPpwSE&#10;dYpL1RomhCtZWOT3d5lKSzPyNw1bVwlfwjZVCLVzXSqlLWrSys5MR+y9k+m1cl72lSx7Nfpy3coo&#10;COZSq4b9Qq06WtVUnLcXjfA1qnH5HH4M6/NpdT3s4s1+HRLi48O0fAfhaHJ/Ybjhe3TIPdPRXLi0&#10;okWYv734JEL0GoG4+WEc+8sRIQkSkHkm/3+Q/wIAAP//AwBQSwMEFAAGAAgAAAAhAC5s8ADFAAAA&#10;pQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7btD0sspj2IoJX&#10;cR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZfKxC5IBtcApOC&#10;K2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tvme4ZMDwwxc4o&#10;SDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+DfHjucAMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCDXdsTlwMAAJQKAAAOAAAAAAAAAAAAAAAAADoCAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQB7STy/sCkAALApAAAUAAAAAAAAAAAAAAAAAP0F&#10;AABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQACOF+M+ioAAPoqAAAUAAAAAAAA&#10;AAAAAAAAAN8vAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQCL/sYI4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAAAtbAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEALmzwAMUA&#10;AAClAQAAGQAAAAAAAAAAAAAAAAAYXAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAA&#10;BwAHAL4BAAAUXQAAAAA=&#10;">
+              <v:group w14:anchorId="32C735F4" id="Group 11" o:spid="_x0000_s1026" alt="Types of work based learning." style="position:absolute;margin-left:34.7pt;margin-top:13.6pt;width:543pt;height:26.8pt;z-index:-15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="68961,3403" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCDXdsTlwMAAJQKAAAOAAAAZHJzL2Uyb0RvYy54bWzUVttu2zgQfS/QfxD0&#10;nuhmK7EQJyiSbRCgaIM2iz7TFCURpUguSVvO33d4sx17u9sGKLD7YGFoDoeHh2dmeHWzHVmyIUpT&#10;wZdpcZ6nCeFYtJT3y/TPp/dnl2miDeItYoKTZfpMdHpz/fbN1SQbUopBsJaoBIJw3UxymQ7GyCbL&#10;NB7IiPS5kITDZCfUiAwMVZ+1Ck0QfWRZmed1NgnVSiUw0Rr+vfOT6bWL33UEm09dp4lJ2DIFbMZ9&#10;lfuu7De7vkJNr5AcKA4w0CtQjIhy2HQX6g4ZlKwVPQk1UqyEFp05x2LMRNdRTNwZ4DRFfnSaeyXW&#10;0p2lb6Ze7mgCao94enVY/HFzr+QX+ag8ejA/CPxNAy/ZJPvmcN6O+73ztlOjXQSHSLaO0ecdo2Rr&#10;Egx/1peLusiBeAxz1Syv6kA5HuBeTpbh4Y9/Xpihxm/rwO3ASIob+AWCwDoh6N+FBKvMWpE0BBl/&#10;KsaI1Le1PIO7lMjQFWXUPDtdwq1ZUHzzSLHl1g6Ay0eV0BbypEwTjkbIh4cR9SSBMRAefewKy/9J&#10;gBWj8j1lzLJu7QAV5Hwkh785rZfancDrkXDjc0cRBqgF1wOVOk1UQ8YVAXjqoS3gyiBvDUCUinLj&#10;E0UbRQwe7P4d4PgM6WWBomY34UDvcdoj6CCuI72Us6JcpAnoYl5cFnO/QdRNUVdVWc28bspqUS2c&#10;w+76USOVNvdEjIk1ADJAAc5RgzYfdAAVXQKVHocDCLA83WD8f0RTHYmm+q+JBlT9m0VTXNR5WUI9&#10;sbKZLRahmuxkczGr8ot5lE1tXb1Ao/iiJl4vm0lCp9Ix92B0kn2/VIy/DEgSUK4Ne1AgQPq+QNyH&#10;3lTM7EmCl63XYfSD7PIU1bnPG9REhl4W5PKi9gX5ILHw2ifWYTJBX2t9WkGCDdHCWx5Nm362xTLX&#10;Yg3UEkjJNIEWu7KwIV2RseuimUwHvWGA1uCR2OlRbMiTcI7mqEEAyv0s44deu3PFHgS+3gMMu/mr&#10;d7bQ5osgo5/Z/sWCIwwBjGMC7EOuGbekFGWxKF0h04LRNlZ7rfrVLVPJBgHJt/MS3AKiF25W3XdI&#10;D97PTQU3xl1D16EaWx2tRPsM/WgCgS1T/dca2ebHHjgI2r6UoqGisYqGMuxWuPeUIxX2fNp+RUqG&#10;nDKgtY8i6vqkIntfu5KLd2sjOurK9R5RAAo55iz39AHrxdvqcOy89o/J6+8AAAD//wMAUEsDBAoA&#10;AAAAAAAAIQB7STy/sCkAALApAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1J&#10;SERSAAABVwAAADIIBgAAAOh/mEUAAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUr&#10;DhsAACAASURBVHic7X13dBNH9/aoS5Zly92Weze4YRubYhsMGGwgNjX03kMNkIQSOqmEkBBKaCG0&#10;ACGNnkDoAQymY+Pei+QqS5asLu33B4isRquysk14f5+ec+Yce/fOc+/OzlzN3p25S3Bd8A8C3jCm&#10;JbnumtjDcUeUv3Phm9ZthRXG4LbwtlnjoX5nEgEP74bfS7acedQ0litU+aCPeztSyh5u6hGIhwsN&#10;Y/bitdEcbgoJkddsT6a3h/dtQcqnD5+WNEjDlGoCDX28ve2mBbEjSPDip6z6Wdsu13/+X+i2wgpD&#10;MNexWoINI4M+mpbssQs+XtMs8+ssnZzFtxSW1l11svi7jrTlbcSuSf4T3Oxp3M7iJwOg6Sxug/B3&#10;pheHe9o8eeOKrbDCABI3ZueZMxbYdGJzr0D2LUt0lNXLQmEdNjSi2BIuALQO0LDNrraUeku5a/gy&#10;X5jbyYZUn7clyd1SzrcN2ZXSZLlCxegsH0gmIG88KgD8nekl4d4Mq3O14q1Bq1TFxhoLLiwKb1Ck&#10;w1kSkaABAAAfR0bZwjTfby3RQaMi8owox1OXXvAzlSqEDgAATCq5zVKbC+rE4cbGryuLUmcpdzVf&#10;5gtzO9pSmi3lexuRXSpMkihUNp3lA8n+zvRic4WVKjWJJ5B7qRECFT5HpxDFHmwazxyeAZEufw6J&#10;dj+Px1ArrOgsJKy5V9wqVrABNMaWpfts/CgzYENH6YnxZt3fcrFyk0qpoWiPNbYqPNzn30Dqdqfg&#10;jvNlFQn7Gzv/vFrc3RI7AQCgtlnqAyCn42VPrbKU721EdokwUSZXMwDSISFWPZB/fC90kLnCrW0q&#10;50WHi45XNsmD4XMJAaw7m8b6zzOHx43GbsFjpBVWdCZ+mtMlfcGxwhPPa9ridc907OPi+CTPw44s&#10;Sv3CQ/nHRXKNQ/sZTc+4POZfV/F29yPjYa2qauK8E+v864ms+tno4yeXdBuM08C3Gjsmh01adDj/&#10;eK1Q4dsZ/OQwd3YFDvkKiSzfFv5Fi/FjZZ1aEpPeoZZZYcUbwt0q4QChTMlG9+v+XRwufJQZtKGj&#10;dT2pbO2p1Ggo8BjCi6FbHtw2h4NKArhfas0+Wnb2WY04Dn0sypv5AC/P244HFcIkqUJl0957YQi4&#10;VwtI5ComQBCALkEu9KLOMM4KK94E/nnRMkDU9sq5virRPsxHnaHrabmoh1qJUOAxhBf1AjkH5vBi&#10;UyrTIh3P2FCASHuMSiLidq7ljW0BemPczcbs8OH/Ch6UCJKkSjWjvffCEHA7V5lcxSQiGoAuQW7M&#10;gg6zyAor3jAuPm4YIxArXdB9OryTnOvzCkE8i0YQU4gaBVrf0VvVM/HwNLTIOOj6G0YFvP/w82S/&#10;e0XNfeQKtY32eJtMac+Z+zcujyGRKlnwGPd1opXgu9K3Hw9K+EkKhZoBX2tHAbdz9XKkVr6M9fxb&#10;Dt+sXNBhFllhxRsHolc++61sa2doyvumn/Ph+REDewbZ30Lr2/5n+RpzOZ5W8cNTujpcQtffd7Vy&#10;GQAA7JgWOc6DTa3RvybzkFXYkOjnziiG668YHrLebJL/EeyY2nWimx2ZZ2lbmQKuQDcAALTJlUwA&#10;eXd/N8b/ubAAZ85fBls52MMm9+bGPpFvUieRiChr9gzWW6XRGbq04O5L75zXqBbAlL3tshVjtlLR&#10;2Kb30raj8KRClNgklLuh9Xbl0HPMrT9717PztS1yP/SxIDdGPgAAPCprSZYolDZY12QOsooE/SQS&#10;FcvS+jA69b7h1GlLJwuLvktla/9/UNaaJFOqGB11rTBwO1eJVKX3QivI1fKwQOiiSy0imYaNPjay&#10;h8eRnbO6TbWEjzP7T72Gnd3fe9vG8RHLtf8nrbmZX1YvCUPLcPcPJhiqD6OY2xahldPWsxTm6AMA&#10;AI0aUNqr01xdsLy3E6P0/hcpQZbobA/w2IuWNdU+72699/fzSmF3uN+Z0j883u347jmxE821yRDu&#10;FfFTGkUyV/Q4uvK8OcPc+k2tcjd4DIZ4MPMAAGDVyNC1TyuECcVcUdc6ocILr21bz5ZuRv9PJhLk&#10;a0YFf4SHw5L7hqdPbztXtOb3+9wJZfXSLujj3P2DCcZ0i6VKe87sPxGtrgcl/CSpXMOwJM5qTM/q&#10;kcEfLhwctBV3WEAqVzOBRgPQxd/FxuKZq1iiskM0KgTN5+tEK7OUD7Zt/9zo4RvHR3yAFinltYbC&#10;cgAAwJl5AdE7bqJwZl6w6DmCM/MCYok+rU6f2RdkePVZogtoNKC6sS3Q0uu0FO2x15Std/Ka+rdK&#10;VGy8vF6OjPKOuLaDC7qPbhbKXGH+Dw4922NOfZlCzYDrfjIuYpn2fG1zmw+vReKpMw4ul5kXuoN4&#10;SQREHe1tm21O1fb2aXP7WGGNKKqUJwrDvO/m6HuF7MLmJJlcZWPovLHrxOK1pRBaL63t3X3h4KCt&#10;AFgQc/XEiLkeuVFhccz16OK4gSMSPI6j+U5lcaeO3nLnKl4un9nnZbBtW88UbgJQIGVqP99dsBxn&#10;5nkEK/ZmTol6/5JZmye0aI8ubVGpNZS0DTcfvil9ACCg37rrz/FcpyXgzDyPdIS9LzmwcXhJ7JBg&#10;d+YLvJy/369p96xVix5BDv/A/Fdz6t8xVe+X2xUTXFjkOmNxwq8ndZ0+INLlgs57kevli0xxf32m&#10;4GOYV6FS03p0cbtnqm5H9TFj902L+YP8N83s57vDcj0vsX1W9ERXOwrXWFvCeDkGDPFqQKSP/esX&#10;oRaEBdRMeBod4GZjcXar/tHu17adL96M5qxtkvgTEbXJRoah0WiI8G6LcC/WM1iujCcONfUowGaS&#10;m4cleB63pZNE6ONXntVnFHLbdOKtTa0K95D55wVFu98x+pgJAACcGecwFVPIQDayh+dPznY0vf3g&#10;lfWSoPOP68ZAh4k5Va1xY766c/nUh4kGN4Jkfv7PLUPXmtHd46SPC0PvKaFeIPP4I5s3Ua1GdGK8&#10;hTXiyKGbb929sLZPb0P62oMB6248NXZfkro6X4r2tdN7iy9Vahin79VO4IuVbujjnBnnEO7BDL3H&#10;zeyilj5p3VzOpAGXMwAAoAEI8Y8s3sQ6gcwbLdc9kH27R4jj6zwCPYMcbuC/KmzEBzncplJI0tt5&#10;TWnaY+521FpT9R6WChNlCtXrR1kWnSQYm+T1A1rmUbmgd32LzBPdlmX1klBT3HnVrd3g9ieYEZCM&#10;XfZ3lbH7lhHvfsLH2aYcPl4nkHn+ca92ogYh6PghQ/dNiyJea1RRXZvJMcyyIbeM6Mn5KaugOaWY&#10;2xYBn39Ywk+SaZdimQFDYxcAAFKjXc8eWdJjGPoYbucqxXihFeDGbFfqwKoGsT/Mybahtjwo5MXH&#10;h3qYvXhZo0Eo8C9Peqzrr7BcCa811FifmdjHZ89X02Pewzr3T17jQE8nanltk8wffZxKosjOPaoe&#10;nhHnfdqokRh602Lc/vhxcc+Rhqqkb7yRHeXLegAAAFy+1KupVeGhPXc7r2mgMXUPi/jJ8LG4QPad&#10;c2v69gcAe4F5+sYb2eFets/K69qCRTKVzg+GpyO907ZA5lcLo7GOO9tS6k980KN/uK9THnzuRm5d&#10;yhe/FWzxcqJXAUQDYAeb8cnN2+fW9E1CH/v43fCP0f+nrb/+QCiRs9H35tNJEfOmDwjc264LMgK1&#10;BiGVcVvD0DrdHGg1puodvVExH/0/jUKWbZoQpRP2mj8kdNvOiyUr4b727pe3r/yyIinVEHd+tSAa&#10;rkMlEZTG7OFMP2PQ4SQEO946vTq5PwBADZ87cat86j95jQMjfOyelNWJQsQyjT3My/1xGKaDza8V&#10;R8FtB2N8svf+eYN8N236peh7BoUojfJlPXBj07mHl/QcrpV5WNSUJJUqbExMVk1e57oxYcvmDQ79&#10;Bj6OPyzgRKuCp8NHr+vecLx4vn0wB+Z8Ud0SPenbh3+by8GZfhrzseSdeJ+zsOzU/v56YQFzHwv+&#10;Wp+SMC8tYCtchy+Su7y//+kRY3WTVl4uMPQ4YUrnX+tTEk4sThmYGc85Cdf3mvEH5gAY/fmta0au&#10;0eDicq2+mED7e3C9P5/wRhg11kL0/OhSibH7geVYAQAgJcL9hrZthnbn/AbXfVLG7xH63jmBMd0H&#10;58Slh3na5qLrbT6V+3WHXRwG1o2NWDk91V/n0fbq8waTYQH4+pqEMlcsqdRot/OwbFZhUx9jzEuH&#10;hayD65Ttz2TisQddTq9O7gswHCsAAIzv439Ye9+6+bOz8YzDdWMjNsFtB5evZ8TOCfZyqjm6tFeG&#10;Vs+qiUGT0TxfT4uZ6OZIMxkWWHn4qVF/geVYAbBkh5ZMyQQaNUCXANf2L8V6PyNoI5rTjk5qSQx1&#10;umI2AWQTiwZaUiOd9RwrAABU8EShsLy27JgVPc7QrFWLmanBuz+ZGD7fgUlqeF0X0RClUgVr4Nq/&#10;DS4+L8PQ24XDfPbj4t4GZ61oODgAYU1Tmx/MYW9D5mPJN7bKXfTulQu94NyalCQseRgnP0gaPLqX&#10;5yF0fU82pWr9T0873PFIpPr9CmjUIKO728nnO4aYTHPn4ACESaHO195LD/gCXV+j1pDFUoWtsbqP&#10;akX9hW1yNrpelI9++KGj8fKlzL861UoVNXDOH62G5FccerwLbh8aCcF8sTkw0v3CjAG+36BlXWwp&#10;DYa41x17sm3J3kcn0PLOtiSjWbW+/DV3I9Y9Axo14P443Ky3/w4OQDi5j//ekT05R2CO0LlnMHOQ&#10;3M+vj4LbzpRuBwcgDHN21gnxPalsSZLLVAw9DhT6rrz04si10vlYelg00GLsOvE7V6lCb/troLvl&#10;MVctcsoEcWhOgVjh8tdj7qh1xx5tM4sAssnPxbZ09ZSwSViiJVxhKCzvwqLwVo3u8tGoRP+fzVE3&#10;IzX4e7lcqbd1LoRjiznD4kz5FdHbZocgYGyy90Gzru8VDr3fe2S/CJeLaA4HBpl/6O9ivaQ5wjaZ&#10;I6zPx5muF/syBhqFKJuY4rdHW1YMj/h448Ruy03XNB+cKb8iTUKZO2zrpxMj5+1d0Gu8uTwZPb1+&#10;y69s6QbzkAhAvenEky8M1buVU5sqEsuh7a9ss14WtgcltcIw2FYmhSgxJF9cK+wKyzuxaE1Yshk9&#10;vX4rrGmNRMs62xnO73r7RcMAPW4mBZNbi9wKQSxWn56dGmDemEXZyqCSJOkxHr+RAKJ83RY03fcd&#10;WhTUiaOw2s7ZllzPPTzK7CVdDwobk2UyhY2h7a+cKb8ixVyRXpsDBAHp3dx/L9wz3NEYv0W5BQiI&#10;BqBLgDur3c716AdJGTAvAdGACF+7x6bqek4+haDrjEv2PrBrXuxI+JdKi7K61lBYD9uG3LIoo+tX&#10;eGx2s6fV21IJrWieYHc7TOcK67OjE1sOL+4+dE56GO6M7y+qBN3QXOV1orA1Rx/vhOWYVKLE3obE&#10;R8vezGkYnLbustmO46vpce+hy4gkn1N47TUFuG0cbckNR5f2HjR9UAjumGdlgzjIx5lWRiFq5Fo+&#10;EgFRx/g7Gozd385tGNAqUbB1+529yX7XXjS3St05bGoVEajVWr10Csmgc71f0JiCtjGtm/vph98O&#10;9TUkX1TVEoGWz6sUxIbN+R3zKae2WewD3wcvJ0alMftzKvmxWGN24+QY3D++0T72j56WNSdo1BqS&#10;lqe+ReLtOfmU3nN6fiU/spSnP4aNtR0WHhQ3JkrlagbMA4C+T0GXDWMjlhxcmjjKFL8F21/plQDR&#10;AHQ5fKW4Y7a/QrwA0YBPT+SadnhQnQv3q9/ddPy53ic1tJg6IHCXni4L0svd2To0uF+k2yU0z74/&#10;85cnLDmrPzuE9InaFPYf/vhkP26lAIAVI8NXw3waDUKC5X5YmDhwdC/vI7BsQSU/In7JmQpMO/8L&#10;QPYJRFKnD3+4/6MlVHe2Dg3eMz8+M8DVtljLJ1co6GuOPt5hqM7RpQlpoRxWLtqGT04+65Ttr7Ct&#10;X07vPsuOThJo9fKa2zAX/i/cdfcw3E63cnkGX04BAMDCjLDPsPodluyQOM/fYdmjH/Y1GgNePabL&#10;CqwxawkmDQg68Onk6AU0CiIzxTczzWvTjAGBO2A5Q21nCNvnxk50d6ByYR7PSScRzOt6VeYMNW9C&#10;hNu5tskUtrCyQHfbDvnQ4Gcz4+f6ujCK0dxRvvaPPtiXtc9Qnb4fns/VaxwneuWRD1MyDdUp5QpC&#10;0fJBHsy8IfFeeqsKzAGX38ZBcwnbFE5kAqJCyyzfl7UPtpFKAoqnu0Z4WqJzfL9AvYEGEBUy5avr&#10;OjHmMD92RWWDOACWVak0NG5Tm29tk9jPc+JxRFsssaVDoN828vhgl7uW0mUXtfQTyxQsLR+JgKi7&#10;+TsYXAh/u4Cf2tomY8P9zlL9ePC4pLG3QqWiavXaUImS+Tv++QmWq2gQBcPt5GZPNbq+mkYmyj4e&#10;G7nc2Y7CQ/c7WO7svYqRNU1tPmjuaH/7+8a4swt43XPLBbHoOi52FG7tsXEW71h8UtLcQ61Wk0w5&#10;1/omTXQpTxAGy1UfHYtre/jDAn6yRPZqq7AZhUoEMjzXh38plkyltxQrsJ1LsbSY2i9w35aTjz9B&#10;8197xh06OMHToOMrqRWEw8dSItwvGdNTBi3Fcneg18QFsrMssbleIOHA7eFsT9N5EVBYLYiAZRQq&#10;Dd1zwrEOc2gEBCCRfmw9h2BDJUh7hblcu5vP60cARKMdA7an9vikN5NbAGobKoki37skCV7Xazbu&#10;5df3E7Up7LS8GjUgX3lcM8yI/AChRKGzFCsiQL8tOwNPSpt6KpVqqjbWJ5bK7c9kVU7YvShZZ8NC&#10;Pb/NA26nu98MCzHGPWVgyP6pW2+cRo9ZEomg3Hn62QcLh0e/npl/90fO2vxqYTd0XX83ptEUg1ee&#10;cIf/8FfhUvQxextyu5LgPy1rStBoNCRTS6NyqwSRxdBSrN7hrua//H6Fh0WNiTK50uzcAgqVBtdX&#10;by1YLSBjwh49wKP9MVctELWKSCUjUjS/jxPT8OMrZMt3C3qOWze5+wZjOkq5whB0HY6TTXVqrN9f&#10;lthb3yzmwDa4Qs41v6o50txfR0sLgaBGIgMc9WKpe5b0HZdX2RTNtqHwiQBR4uH0HH8E0RZL2sYc&#10;BE49JoL10shA3h7OrDxuSptMytK7JgP4J4fbv1WkO3MN93Z4I871UXFDT5VSTTFla0PLK+f6qqyf&#10;FGNyxxUAANzP4/VBj1mpTMn6/OdnOqG2whp+BKzf341l1Lnu/zNvGVzH3obSLuf6rKQhQa1WmZy5&#10;5lfyo+CnT44Dw+QaYRjZBfVJcoWCgXdMmMtvQczVRj/mejm/w1IO5h0Y7zyyl/8xNP9vd8omDVxx&#10;Wq+ze48/rIBt+erkk08BAEYD29NSg3ej61x+WGkwhGAKfaGYK0A04E4uV+fbRouHR37a2c5Vo1ET&#10;Nx95gPmWNu/AeOejK/sOivRjP7aU33PcIaTnwl9KLW0nQ5g/NHwLrIvfKnNqD+f+ZSnD/Nxsi/Wu&#10;wwAOf5gyOMxLN+b62fFHnR5zBQCAwh/GO9jZ/BtzxbL1WWldRJ9wtyvo8/svvvjAAKUOdi5NHIM1&#10;ZtHwcWaWwec/eDdmkzHe4b38jsN18ir5mJtAzMUn0xMW0Mkkqan7Nn9o8KZpaSE70TJXHlWZsUZY&#10;Fzvm95rkak/j6ekzUWLfO1ltDr8FqwWUejPXQHe7Dpu5AgBAVaPIH83f1CLxaMZYLI0gKiJsS4Sf&#10;g8mvypZ0wK+eFvUtMoyZK103LFDJ7/SZK0A0INrfyeAqgLggzuOLn2X0XDmu2wpt8XNlFuHhr24U&#10;BaStOt2hS5SKa1vCYT1UCtKumev9F7x+bdqwgBnO9W5u3QBhm1xn5hrp7/hGZq4AADA/M/zLMC/2&#10;M7T+yZ9dPqc9P+Or6xevPa0Zij4fzMFelQLjYW5jH6wxq8VXPz9a3yZV6b1HMYUAD1bR2D6BB9B1&#10;2ExS+2auxU0JKrWSbMqWkjppVHm17hj2cMI/hu8XNCS93EqM3d/pVCCePTj065hAxyz08Xq+xKwX&#10;Z7hjrmKJXC/lYCCnY51rdYMwANZhzyS3XMmuSE9N+PfxHdEAEoACNGMTg0y+ZS7jCkLQ/B7tca58&#10;EQe21YWtGxYoqG6JMLR/2d+DVeDtbNvuLaUEIkEzN6PL56bkFg3vtkX7990c7gAfF2YF+nxVY5tf&#10;RV2rwVhebmlzXML8k2XZu8cFtMvgVyis4ofDbUMjk9oXFsjnpYilcpa5e8bv5HH7v3yh9a98pP+b&#10;CQsAAEBOWXNck0Csk0YwxNs+V/s3Xyh1ga/l+Or0IeZwrxwft+5ZSX2PwhpBl/oW6evcCSv33971&#10;xeykBffzeH3RbUWlEKSrJ3b/0BSvO4vecL6iYgzarvaGBZ6UNCRo1BqSqa+xFla1RL6cIKHGMJth&#10;Mi8DjIeF9YkymQozt0BGL9+Te5amjv9g9z/7uU1iL1jGc8wPSO2pmUYNxe1c5XKl3na4jljnisa9&#10;neMCPUfv0QDUCxi2DbUlNcHvddDac/Q+nauNCXS+f2Bp7wHu7u4mvwNfXssPRU/aOY42Zk3zsdDI&#10;b+PAx1ztGTpvcQsrGyLhhwQHW2pT7qFpLpbq7QicWDskDf3/pE8vXqjg8YMB+hcLQQCAXoTZ0YiY&#10;64ctwfVvRkfC95JGat/MNStHNyxDp5Akx9elDTAkf/tZdSr8si/Cz6HTNxFosW/ZgLFwG4R52ucA&#10;oN/PLQGvWexZ3yzWSUqjHbNZL7j90MfJgKyaPSTK4DJGLYrrhEG5ZXWx6H7NZrTPuT4t5vWA+xoW&#10;8ioao8tqm8PQuj0cbHBPkB7k1yZj6ftkVq9509Mj9wIAwNb5ybM9392rAQiCwLJdpv7Izz883eBG&#10;AgtyCzAqCQAB6HLk8osO/8zLmkk9PkTrKKhojBqz/szrVQCwDSXcli4Ldt0/bw73lEFddqPr/v2o&#10;InPZzus/mK6pD9gOAsarzoXDYz6FZUQS7PWG/yWOfTxkaO0vc4m1v8wlHluVPvDYqvSBk1K77IVt&#10;r2wQBYxce/pmR+mF+QUiuVPmyt8tXooF8ymVStqGg/cNrnM9tiotPdTLPgdd5/NjDzo1twCMnl3c&#10;bqD17z7zbDUA2P0Lq48Zw5dze88aGOt1FmvMwrxyucLGHM53k/1/XD0xfgW6bn5Vc7tirptnJi2g&#10;UwhSU9e6eFS3TdPTuu5Ay1y1IOa6fWHfie4ONC6sT+tYtTi2Kn3g4lGxm2E5iVTJMsZvwWoBFZOA&#10;IABdAj06NiwAAADvDY/5Gq1DLFGys3J5/b1H7UEAAAC2IciDnf/b5mH9TPECAEA5tzUEXdeDbVPj&#10;52Zr0QfYYDvSuvv8nhnvq7OLadWkHmthOQoJKNYcuPWtJToBAMD33b3KFd9f/95cee9Re5DlO68d&#10;MFe+X6zv1X6xvlfLeYJg2HYmlSjuEep2yzSLeZicGraLRScJtPw0IpDHhLhatDQOAP17QiAATXSA&#10;k8F1rndfcPu3tsnZ6DqRAW8u5goAAHHBbll9ozh/afWX1LSEA6B/LXYMcsvcoeFbTPGh0aOL1z1e&#10;s9gLzVPJbQ3xHrUHgflJJKLKNCMAwT6upTllTbHouiKxwkE7Pi3B+gO3dysUagZsE4ziipbIUq4g&#10;TGcMO9Jxz1wfFtYnSaRKG1P6+sX6XlUrNZRp6V23OzCpjVo5jVpDNna9+L9EIJHZwhm4A9ztO9y5&#10;AgAMZhL3HrFbJxP4iOTAw1/M6j3dXNqymmadLxE8K27oeeJK/my85sF2AI0GhHix89ITg/QTxkBy&#10;FAJBGRvkYjIJsSG9GpWafPxy/jzvEbuRV0V97K/cWWi5kHF7W7XngUYDIvwdcG/pPLVxWCpsO5NO&#10;FiV0db1hie1YeFDAS5bJVa+z67dJlXYHzz1fZrqmPrDuCRkg6uhgF8ObCJ5zU4UimQO6TqSv0xt1&#10;rgBoQHE1v4uxfg40GsAgk6RrpyetwMtOJACNtwuz1FSWfioBMftT3LkljbHGMv3jQdyMQ9Uwj787&#10;q/DE2nS9CVNeZVN0aTVf50sE7haEBR7m1yWh+50x+3tFeFy9/6K2r0Sq0PN/3iN2YzpY/GEBV2bl&#10;y62i/5Yjf+V20tdfNWaVc3eKx20+mmXwsQ/GlPSuu2GO2gahT5cJ+4ympjPHvv3nnhhwCrpyIqnU&#10;fuWeG/u6TthrQZxKXy8CNMRJ6RE6M9Nwf+enaJnPjt7/siP0VdcJAuZvvfobfh5sbF2YMsHdkc6F&#10;9QSN3W0yfm7KVgA0QK5S0tYfuGWwfxxclpjexcchB13nk6P33shSLC1WT+m9esbgyO2m+nqDQGwy&#10;QxgWvl84ZuCi0bGbTfEXnpxrZy7nisnxK7A4gsftwR2TnzAobB/MU8HlByV187sBy84eHLRp2pDI&#10;HWjZKw/Lzf4GmRZfL0qZiNXvsNAv1vfq7qX9R3u72pZjt50+8G9/legv6wjw6JyZa/UfCwnBnmy9&#10;7a1w8XZhVvy8eaTRfdZolPF0NxEARANsaOS2hDC3f8zl8B7+Heb+4w3Tk5ZgyX82J3mWK5tRo5Uj&#10;IIAglSlZni6sijlfnPulvXpJiFovb6ZQJHVAy8hkCltnNsNoGjlMQLqYDJI4oUvHhQW6Bbm/eJm0&#10;WFdPoKd9QUe0DYNClBadfM+g07hfLOqvt/010PkNz1wBKK1t1tvSCRcvFxujyVQMQSip9S+oaIwy&#10;xu1sT8f1uSKNGiF/9/7AsYEc+3y4n+HhmbzxzIVvT2Zv0utndDKmk65sUEWW1bZAS7Fscc9cnxTW&#10;J2H1O0MI9nEtXTo2bn3fbt4X4Tox0w5wYXn8YQEZRspBTieFBQAAQpFEL20eXNLiA/7Aw1la3aKX&#10;crBNqrC79qjinQ++u2Iwj4EW3sO266UPZDEoLcvHJayZlB6FGdecPDj6B6y2K6ho7FbOFQYdvvB4&#10;riV6AYIAfw/7gs1z+unloE0Ic78TEeD0EC1bXtsS1nv2QbPjy1g6bWgU8eG1wyzeeIGFjRBHrwAA&#10;CURJREFU9ISA0/4e9gVoPXmlTbHVDa1+7WmbYG92zrrpyYuN1b3zrDpVIJI6oOtF+L9551pSw+9i&#10;rJ/HBLvdzdo3w6IlcNFdPZ8UVjZHGuN3YtEa8XAOSw77FavtAIK8vB9mwHfEdsWNxxVDsOzxcWVh&#10;7swsrWuJKqlt1kk56OGEPyyQnVf7MiwA6zaC0uqWrl5OzOqkKM/L6DpNLW0egaO+k6JlLcjnqnyj&#10;zpVGJUtZTArfUIfYtqDf9GmDAnA9wpXWNus5V235+UrubO/Mb5Fes3/Q243knfkt4p35LeYgtqWR&#10;xUN7B5w0ppdtS+PbMshCfQfb1G3N3lt7vDO/NXhnDekFCAI4jsyaKUOi9DJsfbEwdV5l3as1w6hS&#10;Xd8a+PpajOgzpNORSW821cZ48cXC1HkqlZriYEtvQOvKLWnsbqxtjNkJEAR4ObGqJg+ONroS5E5O&#10;5QCRWKqTzzUiwOWNO9d6fhvHw5FZRSQAFda1uDra6M2O8ODlzNWwc/V2YVXg5bybU9XfhkZuYzHI&#10;LXp8RvqY9pxGjVCwbJkxNHrbpe2TYrHq5pTUR5VU83WcqzvbBv861zxuklSuwOVcl03otcnVkcnN&#10;L2/Sa0uFUjf3AAExQQYjcc7B4qo6oc437O2ZtObcE/OdcRHhwNp91745dP7Z+1jnnOxt6p4eneuB&#10;dc4Qth67vWH7qQfrjckQiUDp5mDLIxGJapFMzhKK5Eavz8ORWZ19aI6PKd2Lvr545PTNwsmGzrNs&#10;qXx7Bl2oRjTERkGbu0qF0ExxVp9danBtoLG2AwAAWxuKkM1kvM7xKZTK7EVihdEkwMb0tQeFlXX+&#10;N55UD/vk4G3Mz2YAAACNSm5zZNGbG1ok7mqNxmQWJHNsfVHSEPThrr+P55Q2xGuPOTsweE8Oz9Nb&#10;w9zZuP64dMDSby7/1CyUucHnGHSyqOjUIrNjojAOnnu0YP3+W3p5f7Ww9L4WVtb5H/nzxdIjF58b&#10;zHdgy6AK2Lb0FgAAaGhpc1eo1AxjnMZsKa2rc/3jWum87SezN2qPWdI2WU8rE5dsv3yc1yzWGbfm&#10;tMOhc4/nrd1/E3O1jrZ+xyRu8ey8mSsAAFTxBIGG4kQRAY4mt7vCKKnRT1cGF41aQ+E1tfrUNAj8&#10;ha1SZ2OyI/uGHDHHsQIAwI7lQ6aMT+261xCXSCRzrGkQ+PMaW31VSjXNlJ3LxyWsMaZv85z+S2dl&#10;dtsKEI0Gq764TW5f0yDw1xaRSOZoTN+0IRG4k3ubi1Bf93KWDV2ycnLvj5zsqPVY+uVyBZPX1Oqj&#10;Vv+bps9QMddZPMivSRWKpbox1/9g5goAAI8L6nvLFSrM++7OZrRr5jojI27XqqmJy13Z9Fq9mGGw&#10;5UvfQn3dy8MDXHNnvBO9zdC9EEtkbG0fUyiVRpOlmLpvvGpFVFl1i84Y5jgy8a8WKOYlS7ESt5gB&#10;Ko2iWTMtaambg001XP+d5T9lAWBJykGJQu/T2oGe7E51rofXj8z0fmcr5hT72MZ3zdoGiEZZbVMI&#10;fA1MOrm1Z6T3jdyyxhh4N4sxfLkodcaEtG4/4tG/ZXHaPFGbwgEAAJ6X1sVU1QmD8dR3srepS4z2&#10;urbro8yJpqUBWD+r34d1jS9/nQurG7sUV/EjTdXBwvcrh458J6kLrvg2XkwYFLkPAABySxq6Py3h&#10;dq+pF+GKMbo6MLlJ3XyubF8+dKq5dW4/rxog1MYNXyEy8L9xrk8Ka3spFCoa1uPprX2zwtrL/zC3&#10;po9EptDbwu7HYbfrO3gTBkXue+/zcz+/0zvkFAAAFFQ2hGvX6pqLiEC3h39unxxvSu55VV1UaU2z&#10;zvZXdycLnGtedaJMpjD709poaK83PoyTlVNeL63kCl5vGa/iCXoCYIFzJZOJKntbqs6nIuJDPCxa&#10;r4kL0C9KZJB79s4laRa9VCmradbJ5zomNeKH8YMi93UP986OGPdds70tla/WaEjiNgULvJrdEwCi&#10;ZjKpIhKRpAEAAE9nVtWlndNjLL2c71dljAUAAK0+9Dm5QkmVydW2AABAo5IkdBrl9UfoFo9N2DRn&#10;RM/tHalPpVSRxTIFiwCIBCqZJGMwKDpZxUJ9XXJ++3J8Cl6d7cH3qzLGYtkKAAAatYYglsjtqFSy&#10;HN02yyYkrpmRGWf2xgot7uVU9QcAALSuxAhfs7883JF4WsjrwaCRpAwaSeflyMa5/dv1hWUtsvNr&#10;kklEghpu1++WD53WXm5tH5u24dezjYI2D+x+prIjAADgfpZ7crHZmdCKKxsiaxuFfmj+UF/nHLz2&#10;Psrn9aZRSAoahYT56RtT+H5VxtiRHx2/KWiVOKNtcWEzwJeHb57EHXP9r+A9ZIuOoXQaSRzg5VR0&#10;ace0OLxcG/df/erAH49ep2xj2zEaY0Pc7x/e9O7rtXJnb+aP/Pj7K3sErVIXAABwc2JWf75g4Dx3&#10;F1Z9ZKBHp8xqckp5cQAAcOdJVZ9PD97cBgAA0zJjvx0zMPwYAAB0tF6tvtzSxojVOy/tVakQ2vC+&#10;YUfnjI7f3hn62gOtrQAA0NQsYa/Zc2XPoF5Bp0f273oSgLfLViv+Bfq+PSviRX+868oejQZQRvbv&#10;emjWiLid/5fv2/+Ecx236uTlO88qB6KPxYZ63D3zzZRES/imrf/lzNUHZa9nvV39XR4PS+n60/x3&#10;e+L6aqUVVlhhhSHgDgv8F7jztELHsWb0DTsx/Z04g2+UTaGslq+brsyZVdM9zN3igL4VVlhhBQzc&#10;qwX+GyA65dzN/PGf/HDV4qQnU4bE7EbzXc0uyfxo+yWzk5pYYYUVVpjCWz9z9R78mV7cwsvVvvzM&#10;N9MsCgkAAEBpbXMIQKUyc3Vg1sSGcTr/pZwVVljx/w3eaufqnf4pZkB4WEqX4+3hLYeWcXi6sKpj&#10;u3KsYQErrLCiw/DWOFfv9E/MerO2cf6g+TMyE3Avt0GjpKY5FD1z9XC1q4kJ5licnNkKK6ywAsb/&#10;SMz1X3x+4DquRMFYmJYRp/MZi8t3CzNX7rxo0ZcIrLDCCiuw8NbMXM3d1Fx8doXRTyuYg9LqplC0&#10;Pk8Xu5q4MC9rWMAKK6zoMLw1M1e9T3NAJaGr562qv9Z0SMKQitrmUJ1PRDjZVcd39bY6VyussKLD&#10;8NY4V1P4ddv0vh3FNTQp/Gf0/9m5VSlbj17f0FH8VlhhhRX/D50ql8nfhWzLAAAAAElFTkSuQmCC&#10;UEsDBAoAAAAAAAAAIQACOF+M+ioAAPoqAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoa&#10;CgAAAA1JSERSAAABbgAAADEIBgAAAPoNQxkAAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAADsQA&#10;AA7EAZUrDhsAACAASURBVHic7X15fBNV1//Jnq5pmm5J9w1oCy2lBWmFsuPKLqAIBQQExA0B9REf&#10;ARXFBwVBFFR2lEUEgSLIIkLZCmUp0L2laZs2aZq0WZo0e+b3B4RnMpnJ1gbe3/vm+/nMB3rn3PO9&#10;c+fMyZ1zz71DClt0EYFuhnjTIFJ36/TiyYL3dqHeZCbT0GX94vyunlyamdvdXFvPNy785mTTp+1q&#10;cwi63GtXXgAAXKqTDdp9QfTG0Zvtr1jKEkLpVVdXDOj1JNv1OEEGQKC7j/A3LyJ5nxfffbyX4oUn&#10;gZhtbSWV53vHE1y3+OocjR5h2tqWF14AlNWrMhtatQlo24gKZjQ86XY9TpBJiBk8cVSLOvvELb7Y&#10;caRYNOlJX6QXXYcZMdnYSirPxyOO+wZfkas3GhhYPi+8AAAoa1JlCqSaBLRtRLH/jzluDwy4Hx0a&#10;ndHvowN1m9M/vNL8OC/Ki+4HjUTWY+/vV8cbVnuCa/0rPWZw/OgS74DbCzx8MCJy2dSnwnegbeOP&#10;G5JXHNX73wQqgO1I5uWnIrYNTA664Iqiu43K7O2FwrfRZSQAUnunPrR3pN/NLrbTiycMM2IiA1iH&#10;mNO4/h4ZcZc0KnN1BgMTzza98KKiXZPZk+dX+u30HvmWssRQn9In2abHDSog/x3KBPqS298aFbtm&#10;RG/OkdSowBpXFF2pahs+tl/IvvMVbc8oO83B6HOlTaqsoZ8XlZz/eGDfbmq3F48ZCAJktK0AAKRF&#10;+nkoVKLM0RsQBpbPCy8AAEb2CT/7pNvwpGHluJlUsjazR9DVYGqnECDQJUUbZ/eeDQCQ+eGlRiNN&#10;T+vUIwHo8xxfqrQ7GuzFkwFiNpEByFZlKdGemZy8cV+WqzeYmN7wiBde4INMAjNYjnaFNmzx1tLd&#10;15vheXcV3l4zKOaFvpzDaL0kMMNtvmLgiE+vlHRn4714fKCTSXrsPf36KP9zT3Ctz++VH+JPacXy&#10;eeGFFw9AJaFG3HQ6Sds/PuBqqD9Z2BWlQpkumoR5zQ32o0pzklnnu6LXiyeHB1kl1jHu1CjPxLjv&#10;8JU5OoORibUhL7zw4gEwoRKKLjMh8Eowk94lx31oyYARvNdPWT11HH+q9Kke7PNd0QsAgNVrgfCn&#10;Z7p1cQYRjye4HPE+bj48TrMJaNjUjl48P4/k6hffl+fq9f8zQyWP+/4QcXqa2xPX+ST6zlU8Lv9C&#10;xOUsDxVQ+bEMCqLtGxNwhayXCAGCutYqTN4ty5cq7cPhnXdFBW/eSacfXays8OfnXO5oZ/m6g8sV&#10;3sfNh5Z5xIWTR92L55nJyVt17Tk6vYkBpCf/TLvSVxY8jvvTVe7oBSd1JhPQLX+vmpr89ryRSd/Z&#10;4+fNO4kE+VKk5RtGh9prq6UNrvads22f+V3xkcLyttE6I+JjKXttRPT6z1/u/R6e/Pwfb+87XSIe&#10;h5ZHc7n1PLgJV551C9eyPXc3/1rYvMBSPiI99GGmwMND2mEIXbKrbE+lkvlclxo39wSC1gsIAiV1&#10;soFv7bt83Nn6eDpcORIWnlSNWFF4uyttdvZIfeeUWxOv7l5njzf/ko9adcGtFEtX+ey18etjtR6J&#10;ca/L750fHECV2HA+ZrhrE7y5J9xqbHfYfeyCE5phKwodvgkNS+GcQtf78XTDEmeuWdlpCBq0/Hz5&#10;I0V4cm72XeKiU0pn+umDCXHLpuRyd6DrHrsmIszjXvpcwsevDonagmdLbj8PLsKdexs574QRAODE&#10;TfFEdHlxdTuQATGD5aBTQNc/kXWFG0DrUqgErdNyPJUUdLHgX08PcniBc44jePVdPbR6k19Fk7Lv&#10;a99f/93TnHKVgdNj0Qm5K13UFU6VxsiqbFb1fvPHm7sfFyfekeKhEfftekWOQW9i2HA+JvDmHEe6&#10;2le8Ocdderi7694YDGZmVZOyjyM+sVzLRdcTtmlinWkDjULS90tgFT1SRHTtbrRdozUE8F4rMDlq&#10;e5VAn8kXaxLRdSM5xCsnK8QdGfUt6mSsLXWlz4f9+x+nbf+5Ty9ec4cDMZspvDnHEVmHLgxdzgmg&#10;Wce4GRSSNiuefVWuQoLttMMueK8V2BjsK4Oifp6WF7XFKQUEI6tAH0p7ejy7mEoi4QrIOnXsO3WK&#10;/kAiWeWspUUG2O1gvPYCADDpJFVmPPs6g0rRY881tWuia0WqNCt5KkVz4AI/f+qQeIfOlIgTACAh&#10;3LciJsTPxggNRhPtdr28f6fOHAgAYDIi9MPXhDPoNJJu3Wv95rnLGRPiU5sQ7l+Ld66EL8+WdxpC&#10;8M4BAPSOtt+37uJmTVuu1mB8IjFue/cmLsy3Oi7Urw5bbkQQ0p16+YCOTiMbq0u4fYzDV+vIOQVG&#10;omv1ZZCVmXFBxTQqxYB3XqU1+N+uVwwwmRA6utwRd6tcw3XmLYZKBl3fxKDrTRJtXItcG00nk/Qb&#10;52S+9kjAyTehhDDfqphQPz66rE2lC7nXoMzGiJIdtb20SZbZJFUnoLmj2cx6IvkKgTKjXqxKshpp&#10;49xnome+VKDIkCr1XHRZVbMqPf3dU8K73z7DI+IFABj4wZnaRok2Ee8chULSZ8axrvszaSrsOYlS&#10;G14m6MjEq8fxp1nHuOUqXejSXXe2AwAId4xzPUY8+yjuXUyI8KvKSgq95Wp9BAAoJMT43rheq94b&#10;14vwtXxDQdWHXx+p+pRCBpPRbCSRgPyo7d8crf5UrjYEffZq+hJsPe7sowjeReYPi9m0Jj/zLSK+&#10;6DnH9GQwG00IQrFwSZXaiMU77+7SmxHajGEJ25y9xgcXiphDgxgtexcPGJUWyynHnv7zRuO4BZtL&#10;DgIAgNlsRv847b8omOvIcePfFzOyd0nO8KG9I85jz1wtbX361e+unzYYzTQSICYEAQqe3pRoDy3A&#10;qW3Lfdi3nlBvHzgjewYVtPvfGzjsqZTwIuy5C6Utw6avv34KAIBCAgOCmEkmhES12NXY1RcuHls+&#10;ZLA9SrPZTMGzw3kj49etwrFbC7afrVu4Yl/pBosS7KDFHsQyDdfeHAKJBKYJT0XuXToh5v3ZG++d&#10;kSg0ERQSGJh06LQStPcmhCBmlh9N/tsHg0b3iWFZhfZWHyxbveWv1mVkQAwmxExFP7OOUNqg7NfQ&#10;qkpA/9hFcnwIR9zlAmUGX6xKtjcQmDk89rsvZ/S1Wvl9r17aa+aGG2dlHfoQvOfAhwoae+2Meu2I&#10;gciOx/Tn7v/xjQG44Z2Pf73z7cXy1hFEfcMJoAOJO+sPj49rlk9OXbro+R7f2JPhzT6C69BWvZL2&#10;7sj00GPxXLbDTWQKy0V5Xx6sXHunXjEAXR4RxGy6tf7ZaKx8wvyCDq3e5I8tzx8Wa9dxAwAcvFQ/&#10;bcX+0m/lamMoujwh3Lfq0prRuNtL9lv8l6BFro3Cluf04px7f2yP5XiOAY3CclHeL+caFx2/KZqC&#10;Lg/0obRX/jCGg1fnzR9v7D5c1DTD9owZ2bskF9dxo/mOXRW9uvdS4+t455O4fmWFX4zqba/N7uDg&#10;lfqXV+4v2yDrMIShy4U7xnt0tvL176/tP35DNBVb/sBx5+A6bgsKy0V5AACVjR19Vxwo/dbysPkz&#10;KYpeUay7x5bn5eHV2/H3/fkr99/71mAEJvacM9dr4d1QULviamXbcPS5kEC66O6G53FHhC9/felk&#10;YZn0WSK980YnfL3qlfRlWB4GiaxH9wPuc/sQWYlBlws+HkoYHi0sF+WZjGbaygMV39YIVVZ2xGP7&#10;NNxY90wcXr1bdeL0X/5pemv/JcFcS1lEEENwa/1zMXjyJbXtafsuN76x53z9G0RtsdfXheWivLMl&#10;krFbz9RZ/YjSqKBt+Hm8D1G9o9caXvpkX9kGiUJvcw8c3dvCclFep8YUsOJA2QaBRGM1Ymf7061j&#10;3N19+NNBWbD86SxHThsAbOpGcxh1743psWreMz2+c8ZpAwDkpXIL2zt0HKyuyGAmbn2TyUjFyr6Y&#10;FX7AkdMGAJg8KG6v3mC0icMmh/tVENXp1Ol9sfLD+4Qczx8cs9mR07ZcXxIvoGJMNnc/WkewH026&#10;/kj5R3h1Dl9tnGHTH2w6/70Xe66057QtfGFspmhqbtR2MpiMWD29ozwTKrlVI8vV6QxMG5vyMI4X&#10;N0/Fcg7tzTnJ/3m8j6P7k5fKLcxL5Rbea+zoBwiQLPVVGgPrRo2UcMR9l9/e32Q0U7C8zv5IWXgl&#10;ck04VgeXRZzWK5FruDb9i5ghIojWJNwxnoR22mgem34gePYHpXBO2XPaFp3FtYrBL2TxDmUnsi6i&#10;68eEMmxCUhZUNaky61vVVjHuqGDiUElNizKjXtyRRNRWR32dl8ot9GdSVfnDYjf50KHDUs+HSu4k&#10;qnPgAj9/4eabByVyLc+de5uXyi2826DsP2lg9C8ZcQFWMXKOPw3IYDaDJ47shKBLO94Z8KIzIRIA&#10;gP6J7IvZCUGX/GmgBLMZgnypsoG92OecqYuGokMTjG0Lj81oxJM1G4xUrGyvyACnN6tJi2Ld6Z/I&#10;vog+Xhka+xOeLC//d0Sp0tu0bXha+IlxubEOJ1AteH9i6srKRnk6WkewH71tQI+gi7gVcO5NbIgP&#10;f+mktE+d5bvLb89CjGYbW+npoQU4t2rbcgx6I8Om7R5E4tw/OrB8+UNiN78/LnmZ49r/RaNYmTAg&#10;kX0xgEFWoHX9eLLiXTz5OpGqR1YCu6h/IvtiFJvBTwj1qdr1Vn/CkTAR2uSaMGz7w1kMYsct64zA&#10;yuelck79tDDLtW2YCZ7/394f7NQ1vD8xdWW7QhPW1KqOs7JRji+h4y4XKPsKxMoEtHx0CP7gDACg&#10;vFGRwRcpk7FtjAth1gp3TnTqBzI12v/W7Zq2gQa96ZFdKtX6YF7+77hvHBuPVy7H8rF9ydINc/u+&#10;6gwfAMDYvLBvmqXqWLG0Mwqth+NPAxJ3xm8eCZWQEMRMpZKNAAANO15iOFGF3tLSQpu7pezMrbr2&#10;HBKCmBk0sr5u+0uEryJ4mLLm/OlL5ZJR6DIyCUxNuyZTsbI95x+WdWhMVgnrFBJiFOyaQsPK2mv3&#10;w39tJjHR4OUfxO1n4e7JLr/+Hyuqn7jgh+JDlr8tfY3t5xdWnb16+75sILZ+bq+Qc79/NGyEs3yX&#10;y4WDp3995bTOiFi9zrvRV07hXr2018z1V860yHRWYSV3+spZjFp+6laZQGk1GURkN06APvHzc6eL&#10;qtuGWArs9NWjScUNR8ve++pQ6RfC3VNdDu7P33T1t4LrTZPRZSQEMTfvmYI7P/HmlqLdh68IZjgr&#10;T4RusmvaZ/tKPt18suZDS4GDvqeuPXRv+fqjlSudld9wrPS9r36v+Mq62Iy40tcltS1pM7+9fkai&#10;1FlNVOJd695zNbOX7izZ3hW+h6D9a9fNb3b9XfcoCkAmAZBJZhN44gDETDYajHSjwUgftOxPwvAB&#10;CvqIiAj18ZUjcoW7J5Oa90yhuOq0AQAul7aMwraFx6bjjrgNBhMNK2s2man93zlaP33NPyecpNSD&#10;A6cNADb9QyOZdP0TCUbJDjB2YNxhbF+bjAbKiytOXUHLKTv0LCxvXAizxhWnDQDwdCrvoslktLGV&#10;VA+FSu7UyXJ1OiPDxqY8CHWnPgCnr3CzbRzh7C3BcLlKy0brSotmEa0psNiP/p1xaWvccdoAAMeL&#10;GiZj2x8exCDcB1/c3snFyocG0lpc5cXqoCBmQ1ZC0GVXdFyrEGc1SdVxaD0xHCbhiPtGdUu/hpaO&#10;BLS8vQ8p3LuvyGhoUSdj2+pqX5c2qHIMej3dGbusFnak2T7ziEM/gcXVUuGAFok6Gq3nYVaJ7Q/m&#10;oLSw06kxbJeXM2v0RmbBNcFUuUpvNWHHFyp7DV56rPzi12NTXdXpLCJf3Uf45hAVjD/jPHN44uZT&#10;NwTjGySdSehyobQzVijtjEXrbP71la6N9jD9zKBSdf0Sg692lz4SkMx94oJuoMs6OrUsrFxMKPEr&#10;qD3MGdVj45/FjZOapZp4S1lqdJDHQiU6vYH5uBbd/GtH8UaVVh+A5bv0zRi3vmGY/03hCWwmwD1+&#10;e/8uNJEQ9uyea8dxt8o6bdIBw1kMkcsNwOigUsFYsHKUw/UaaNzjt2c3tXbEoXXZs9N79fLMRqnK&#10;Kh0wKtSnnkj+TkNrRn2L0iodMDuZ4/Kg6WaNJEdnMDncbvjQZf7U6iZ5KlauYdcrNhPQjpDTm3f5&#10;dEnL+NF9uUdO3xaOBwDg+NOt0wE5gXTxV3OempfOo1yJjIxsc5Vk9Ed/3orkMJsAzCDvsHbewf5M&#10;aXGNJLN/cqjTqxnxEDntV9dXLXF8cEfcK6b3W7b3XPU8Zya+sLzNe191zZFjONQafeBPJyrf/+lE&#10;5fsu6SEAlUw2ZcRzitFlyk49C8sbF+Ke4y6uEg+WWyZ+HyIlmuWZPO4qSe6DiV9PaLfFtUrxEFWn&#10;zsZxu2NrAJbPTdja1OIfr2xdPz93rs0JJ+BOW8KDmIQx7la5mou1jTAW0+URN1YHhfQgPOoK7tW3&#10;ZQkkHfFoXfbstEIgz2xoUSai5aOCfQlH3JUCeUa9WJmMlo/k+AhcbeetGulAvd6x477frEipaVak&#10;ovmG9OGedJXPglAWXXzyumyiRR8nkA7kBwb24GhTaEPf3Xxpz8UajVvbup7+4oV+p794od/z/SMP&#10;ofUCmOFWTevA/P+cPZsyb5/TPwiR0/Yg2AOr15njz6LGKfgMANk9Qi67ozPq1d3GnnP3yZy5np1/&#10;VS5wh8OVQ2fSMz7ZXbwJzdszKqAMK3fg0v1ZjtqLh1+XPvdcRiL7OlrXf34v8cyS94VZM0ICGRLb&#10;6/QMti14emxcRECtp+/RkSt105xpD2/aLnN32P3fJYIXiDjy+kScwsoXljaPdKZ91rDW0anT26TX&#10;OsKbo1LemZAT86uzdvrauKRlU/LidqDlj16pJ1zyPv2F+I+nD0/cgpY/eb1xoqvt/Pr17FnBAbQ2&#10;R3aZnxexduGLPb9Cy1wqb3YpPInGG2N6/7DkpbRPLLqKK8VABVSMhkGjaLOSOFfCA7u25H3t3NyF&#10;/kya8qfjZY9Gk2YAmkptCByYwnX4SbTIl3d261grMpz41/jXD0e+cOxq42SBRBGz/tDdFRqdIYBI&#10;Fg0EgKJS6YIAHrSXQSer63bn4xptpbA9DQhiYd0FMgkxp8diQiVqLQvLGxMSSDiSsYcLFfeHyRVa&#10;DlpfajTbMyPualmuVmdgerrPLLjOlwxRqXUBnuaL4gTU2ztvsfsHI/aut4Ub7EcYKpHIOrnY6w0L&#10;9nV9xI3RQSGRXB5xC9WaLIFUFYfWZc9OJSJNv0ZJRwJaPjLMr55IXirWZ9SJlMloeW6I6yPu27XS&#10;HJ3OwHBkJwIFklrdLE9Fy4UF+bjetw9RUt3ao7xRnm7RxwliWMe46VTQZSeHXgkJpnX5474rpvf/&#10;4KeCUqswAJlENqXHsYuJ6kRO3eGWw06NY9/qmxhyHQDg71vNL4hlnVaLbXjBTNxQiQVjc2IOAgDU&#10;tygexboVKl3wmVuCMXoD4tQEqU5n8oucugOZNCh+18a3hs5Cn6sVKGziXd0NMhlM6cnB1qESlS4I&#10;yxsbZrtk2xkUlYmHyVSdHLS+1Oggj2zrerOqNVen1z+2T5cVVbYMUXdqbUIl3Y3oEHznkjh9t1pr&#10;MPm6qq9HZFBpdq/QSwAAF++KRgkkKquFGmFsH+JQSbttjDs00J1QiW2M21UVpQ3t2QJMjNuenZbz&#10;FZkNQmWidUycOMZd09ieXi+SJ1steXcjVHKzWpKjNxjojuykrrkjBfvMh7oThnqIQ5drZ27/q+pR&#10;OikngIHZ1pVK0WYmcq4yDcT5ny4BE/8iA2LOiMd33JFTttntDTqNpOEG+zVhl+l+/frTs3J7Rz7K&#10;pkh4dacayxvFCXRqAc/a1wcttPw/9+3fqrnBvk2Wvw0GM71Fpo40m8FuelhSZKBNBk11Y1saURyd&#10;HcBoDfSjK5xpnz0w6RTtmOz4feiyDhXe5KS/W457/9nKuTqTdTpgSmyIhxbgtOTo9Y9vr5KrZaIh&#10;Kq0hAHe5O42sjuD4dcvzkNeHdwZb5sjuqVSyjsv2bSJTSFaN+3T6gLdHDoj7y/J30oxdSmz7eWwf&#10;O5OTHTYx7lAWo8sxbhoZf08Ve7hzX5LdJFbGoXXZs9N79dLMxlZlAlqeF+JPnMfdIM/gCxVWMW5e&#10;sJ/rMe7q1hyD0fHcS3WzLAX7zHfFcf92vnaW1VxkAB1IvJd+etQMEgkxhQT5iD+Z8dSSiYN77HeX&#10;yILIyT9j9h4xI6EsX/GdrTO4jmSx6JsUUrTp9aEvI0GAJLDZhCPo8f8+dqG4UpyHLvPzoSird7/G&#10;crX9FtTJZDGCBkXioo2F+2UdujB7six/Wpsfg6Yu3vJqLLoc7/qaD87z6BLuZ5YdulFa356FLvNn&#10;0hRVe2a5vNl6witbNdg87iB/hqRsR77d/nAHl+82Dl606cJ+iUxrtVTYU/1VViNKffOHiweqmxRW&#10;y649fX8AHNt9UiSrbONbeS9nJEbYXRiW/+WJY3/fah6DLmMyqKr7v8zGDf3NXXvq4MnrjS+hyxh0&#10;srru1zkuxahx2m9uPjjPpVzwOrE4/KdjtR/vOV3+pqXMnp3eb2kJ++Uv/rKf/ixdaimz94zXiESh&#10;v//T+PamP+5+bCnzYVA7an+Z7dKHdS/eFgxZtOmfA21KXTi6HGsnzc3NnIIbkvzPfileZylzp28t&#10;WLzp/LbfLtQ82tiLSacAlYTy5EwaWZudFHo1gkX8iuUKSJhfYyqZZOqbwLEZcc/44sRxrOwDmJGF&#10;4/p+tXxGzr+c5VSqtMFYXVEclt1QiSMksNmNCWx2Y+n2uHAAgL1nymZLlNrwH4/deV+pNljtCKfs&#10;0HHYPnQZVge2TQwaWTPnP6cObXv/GddWqrkAlVrHwvLGhrsXKjGZzBTsp8T6xHkoHbBGmqPXGpn4&#10;NtH9uFbbNkTdqQt4XHwWzF176iAR56xn0jZ+Pm/QO87qkso04VhdXLadlZPyTi5WPoLleozb5hmn&#10;uB4qqa5XZze3yuPQuuzZaV2zJrOxVZmAlo/hBNYTyYulhoyGFmUyWj7KnaySutYcg97AcGQnfKkp&#10;pbZJloqW0+vMfq7yWSBs64hG6woJ8AUyCUHAcjBpFG2/5LArLN/uCZWgdZMQBMgkMKUnhNg47qYW&#10;ZRxWNpnHKlu/KG+GK04bAECm6ORgdUXaSRVCY+eJOwscSwFMG5W2451JWWuGZ8b8GR3ix8fyhbF9&#10;bPJhsTJ0CknXLzHE4f4kXYFSrWNhed0NlSAmExmrq1eUZyYnb1e35OoffnMSfXgK18uEQ1SdhgAs&#10;34K1p/Y5ru0+GkWKRCxndIgff83cp+e54rQBAKTyznCsroggX+JQSZuai5UPdctxW+ugkl1PByzn&#10;t2U1SzrinLXTijppvwZM30WG2m6FbMG9+20Z/GZZspU829f1yckqcY7eYGY4sstBGTGXqgXtqVi5&#10;1Pxt7a5yfrmnaLVIoopG6wkJZAIVvQcEg0zWZSWGXUlLCuuy446e8IPNFVEATH0SOTew5U2tyljs&#10;XhRhLEbL5GFpv7rKK5V12oZhOH42I+7e+dskig5dMMCDPRcTI1kV378z/CWsnD1senfkjMQpP3ba&#10;tt3XxnGz/WmtCpU+2GxGqAAAKrU+aM0v1/6zaFLWWlc4LcD2L51G0Wx5b+RLowYmPlrxSSODkUkj&#10;q7Q646NXtJiwgLqGBgk3NjbUpcUWiBmhACa4lxbP8YjjLq4Q5eq1eoYlv8LT2LJ09Muxk37QYzO7&#10;4rmBbq2cjJ6wyQw425QK/njDqqxeKEvC2o4fg6Kc/mzvra5yiiQdsdiyiCDirJLWdjUXyx3KdmMB&#10;DkYHFVx33HfrxNmCFmUcWldMWACh4y6rb8tsFMkS0PJRIcQZO5V1kowGodyqr7khtj7BEW5WinIM&#10;Oj3dGbtsEivj2f60VrlSy0GARAEAoJNILq+cPHeD/wK/WWa1EIwTwLDO45YqVaHv/fD3noLCyi59&#10;uuwBcHKN9Ubmiq0Xv8dKjhuUuM9W3vURVvzkH7R4vMev1NjkcX85N2+BD4OktsgIxPL4hd+eOewq&#10;56B07lmbfNiS+tFYue8Wj3g5PNinGSubOWubyz+S0RM22eT16g0Gxic7Llrlcd/aMZs3fnDiXrTc&#10;wX8qZs1ae/psV/kAzPDV3qLVrrbdGax7c/iM4KDHl8cNABDPZdVg+fadKZ837M1fy1zXRpRbbY2X&#10;R6Rsxcrwhe09XWXrO3OrGI/v3G0+YR73kMxImzzuyyVNo4jkiYHJ49bqXA4JfDgt+208OyWUfylj&#10;2ZThPa3zuC9VE+ZxvzU1e/m00Sk/ouVPFN13OUT5zVtDZwYFMhzmcQMA7Pno2ZGb3h75ShjHR2iR&#10;k6k0nKcX7Kpxlk+hULAf+EFrvusVzZhPl1HJuqye4VfC2cQrrpxB9PiNuJ8EYtLImo1vjbDZ77hJ&#10;8nBG+eGRkRRS1COSbfNBAUcw4myzCogZIsNsX6PG5CUfMhnNj7Z11RtMTH6zvOf0lUec3aMEAADO&#10;3agfg+ULZ9uOuIf0jftHo9XZbOuawAus+veWfza6dKG4fQvaqz/OSsCKNok7rPpWrtSEKtXaQGc5&#10;ie4lIGZIi/HMiLukRpSr1+PcSw9ixuiULTm9uefQfG0Kdbha55ojetBf/93W1XKMyo45gpVtFMsT&#10;sXJ+PjSnvruIRpuiMwzv/oTbTQdU22zrGhrkZlYJ6qBQXM/jrhLIs7F2GhtOnMddIVJmCloUCVbb&#10;unKIs0ruN7dlNIjkVtu6RnL8XR5xl1S25BgMeqfsMi2ZW15cI3paqzP6WOTMJhO1sUWR9NLy3885&#10;4pq+6uifvWfuaq9skGZg+TiBTOuPBTNoZG2/nmFXpXLrWVNnET1uAxI9bgPuBzF7J3BubHp31Mv9&#10;e0fbxrjF8li07J1q8cCrZU1DTlysGu8KN+FHNzkBuDfJaDJSsbIXbjc8N33VH392hTMzKewannz/&#10;wlYFKwAACo5JREFUXtzLPI5fPVr2eplw6L361kxnrxWPMy0u5ObGxc+8jCfvwyB3ZiaHX0HLt7ar&#10;onacLHlz3b6ij/HqOLo+y5ES6xnHfbNSlKPTGpl4H6H1FOaM7fdds1gZg+UUtXbExk7Y4NQrrr3+&#10;So233eqhXihLwsoFMGnK38+VEY4esXz2OCPY9mLcKi5WPhQnxOcQGB3uLMC5d1+aLWiVxaH12A2V&#10;8NsyG8TyRLR8lJ0FOBV1bRl8oSwZLe9eOqAoR68zMpy1y7L7rf0G9Iq4xA3xbUDLXyttHjb+wwOE&#10;e6VEj9uAXLhV/zzRfeUEMK0X4CiU2pB/byncDAAAa91eWo+LMJZfyzO5ybhfeW9uVcZiO6CqoS19&#10;/tqTh3YwKC+MHJD0F149AIDosd86fKJ5ofi/rr50mqZTZyBZ4s4WXLjZ8Hzewh0VhZtnp7jK+9m8&#10;vIUj+obuwju3ffnYCXHjN+qw13qzXDRofrloEKw9CYJj7+IG0OxdZ1iQT8tzOckFRJxJL21U42xK&#10;RVq/r+iz9fuKPsPjdKZfe8YFe2gBjjBHbzDZbAXsTJucgb8PXV5x4A02trxdoQlj0EidOr3ZajGM&#10;2QQ0C7c79wcAYOm0HJv9z8Vt6igGjaLW6vW+lk2pGlsUSYu/PbN38bdn9hJxOcMHABDG9iUccYvb&#10;O7jYaKQ7k5NYu6K5kVVSfl/cD+sDokP9+UTyZbWSzAaR3GqTqUg7azWq6qXpDZYfyYfgcvyaiOSJ&#10;cLNKNFBnMDKc/aTe9uVjJ4x655cSsVTFw/b1zXLRIHftmcPyAVLUmHWPZZnD8KzY47tWTBxDdD56&#10;7HqbdiAAkBAZVOnPpHegy8UyNa+1XR3pLDeH5dtSsme+zaQlAMCkDw+ev17eNARbTqdSNAlRQVU0&#10;ivWCgsYWRYJCrcP9TBgAQFRoIP/qtjk2IQsL5nx+5PDp6/wJROe5If4NISzfVsvfQqkypk2htfsG&#10;NKxf3J+7V0540Z4MXv9a4MOkdiTy2FV8obyHWmtwOrc1JiKw5vJPc3o4K+8sCi5Wjf/3T+e2OLpu&#10;d0Emk4wNR97F3Ud8y+Ebi1fvvLgO7xwAgB+TpkyIZFcBAIjbOiJb5Rq7H4sFABAcW0zogA+evjvr&#10;wy3nNusxOfIAD+yWF+L/aGQolXeGi9pUMY74LAgKYEru/boQN89+5qrDBeduNljZDMuP0Va67w3C&#10;j0PjAWtXJEBMjcfec2kP89JqUcq2E3eW/X6uYralLCzYr/nmztdtPvMHAFDJb+6540TZu3tPlT3K&#10;Agth+4hu71qAey/K70uS9569t2jXn3ceZepwWExxyZ6FEa60s6CwctJHP/6zWd6htdpAz979vVfV&#10;lL7+txufninmj3OFyx4C/TArJz2Fj/IHL104eYDdz5dNHpay/eC5stfQZSQA4De1u7S15uThadvF&#10;MhWv8HbDoy9wRIX6NWw9duPNuWOzN2HlD62ZPHTmqsPHzt3gW/2o6A1mn0q+pK8r3AAA9pw2AMC2&#10;j8dP/O5g0YcqtT5g75nSeXKlxsoIRBJlrEiitMkQIMKH+YPeXzT5KYeZKYJji0lPzfmZL2xVxmHP&#10;aTT6gNL7YuzXth0ixUNZJbdrhLkPtnX1jG1S7exgt2Bi9nq1Vu+/99Td11vb1TaOQ63RBd6rbXF6&#10;i9bsVK7d7UNv1oj7G00mCt5cfJtcFdEmVznlXMYM6rlPazD4nLlW9yjkFmFnrxKxzHZ3wNCgbtgd&#10;kOp6qKRcIM0SYFdOhhOnA5Y3KDMbLTHuh4gMCSAccdcIWzMaRLIktDyX4+/6kvcqYY5B/zDG7ST6&#10;9Iy6m9mrqSizV0SRSq0P+PXUvdcVKq1LP45Y2MS4u+uI57KqBqfHnBmVHX/0r/Uzkh05bQCAdYuf&#10;nZPTO+pvfx+a3FW+qBB//uwXMzYICpbQ1y1+dk69UGYV/4oMC2yM57GqiLh3rZg4NqNHWBGZhBjc&#10;ud6wIJ/miUNT9ggKljiVv/bW5IFr7tWI+/eJCy0JC/ZtcofTl0HtOPTF5P7OOG0Lrm2bF/90etSZ&#10;tITQm65w+ftQFTm9o/5m+dGlVnHbGM8seb9ZLsrV60y2scRuOshk+6/zS6blftYzilMxOD3mTEoc&#10;57Y7HGkJoTcFBUtIf3w1Lc8e15pFoxbl9I46Pzg95kxMeGCNqzw9IoPKBAVLSD988OK0OoGsJ/pc&#10;Jb+1b9aMH3BDAhKcGHc427/LMW4qmeTykvfSWnF2c4t1jDs6jEXouEvrWvo1CDEx7lA76YD8dtsY&#10;txuO+3ZVy0CdwfkYtwVvTR64xvLMpyeE3XbmmWcHMFoHp8ecERQsIXE5fo3ocxyWD1BJ3TisYfkz&#10;ZHtXTRzep2eUW7HP376cOhIAIObFtVbbb5kREwm9MT0CZoRMoiAAALs+mTh62IDEv9HyghZ5IgmV&#10;p3PyUtUkQYssLtKfXdSrV4hV2MWC49/MyIl5ca2JhJPfg+ZHcwMAfL141MwpI/r+4uq17l09ebTl&#10;WvE4EQQBBIAMGD4AgJH9Ewq2r5jk9MQtGvtXTx1t7zoBANB8C1/qv+Zfs4YuT5rwjVpvMDPR9VLj&#10;w7q0tzoRblc25wAA4LWxO8CkUXSOZOzdH8u9IYGtPTzVO+rCwTWvjABwPp91/+qpo2euOliAtVss&#10;FzxUSgIwk0gkmPlC3+8/WzjqbYtsXXNbT2x9PyZVhccpkakisLLhwa6vmMb6DwaN4nKu8t2aluxm&#10;iTIW3Z7YcNZ9IvnyWnFmk1gebyUfQZyFUl7XktEolCWh5aPDiFdaEqGrdrl39eTRQ+ZvrZC0qXj2&#10;dHzy+rB30NEBoUQejY6rcwKZQEKc+MV4Urhws3YYAMChvytm/XG+It9SPmFoyu5JI1J2AgAMyUr6&#10;x5PcAABni+vH7jx2610AgEWTB6zOSY/62xPcaE6V1hT4+c/n1w3Ljj/xTE7CYU/zAQB8sfPS18nR&#10;7PLJI9K2e4Lv/3dY+otiNlM+2Vq4vkbQ3js1MezWR7MGLQXovv5C35cGkSLps23n12l1Jn8AgKgw&#10;Vt3VnfMTiWt78b8Ncz87/Pupq7WP8s6DWT7/sx23F1544cX/ZWw/Wrzo97/L8u/VigdYypKjOfa3&#10;KPXCCy+88MJ1PD17S01ji9zqW7asAKa09Ld3Q4nq4GHfX3fmVdZLM9BlHJaPkwmJXnjhhRdeOI2F&#10;k/t/9WBG4r+HvENNmEZMDMTmuF4m8I64vfDCCy+6G9UN0lTs/DSDSnU4KY5G9HNf4Max47nB5d4R&#10;txdeeOFFN4OEIKQpI/ts82fSFJY0Pr3ByIx+drVTk4rRz64m3Mrg/Nb5ad7JSS+88MILDyDvte8r&#10;GlsUCSazmY53XvDXx7ZbTTz7uUOHLPjrY5LXcXvhhRdeeAAlZfV953957A+h1Ha1MgAAIGAO8GPI&#10;6VSKUac3MlRavcPPK1qcPWXlypXd2lgvvPDCCy8AIsKCWthBPq1KhSa4uVURT4IH23g8OkhA0htM&#10;Phqdwc9gNDFtzmMO9AjdO+L2wgsvvPAglq079jMAgFpr8Dt/vfZ5tcbxyBqNvr14RUc3zMlBl3kd&#10;txdeeOHFY0Bjo5Q3Y8WBf+qF7U7vqNlw6t+4+x/9Pyc7HwrCjqzQAAAAAElFTkSuQmCCUEsDBBQA&#10;BgAIAAAAIQCL/sYI4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4swso&#10;FZGhaRr11DSxNWl628IUSNlZwm6B/nu3Jz2+eS/vfZMtJt2KgXrbGEYIZwEI4sKUDVcIP7vPpwSE&#10;dYpL1RomhCtZWOT3d5lKSzPyNw1bVwlfwjZVCLVzXSqlLWrSys5MR+y9k+m1cl72lSx7Nfpy3coo&#10;COZSq4b9Qq06WtVUnLcXjfA1qnH5HH4M6/NpdT3s4s1+HRLi48O0fAfhaHJ/Ybjhe3TIPdPRXLi0&#10;okWYv734JEL0GoG4+WEc+8sRIQkSkHkm/3+Q/wIAAP//AwBQSwMEFAAGAAgAAAAhAC5s8ADFAAAA&#10;pQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7btD0sspj2IoJX&#10;cR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZfKxC5IBtcApOC&#10;K2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tvme4ZMDwwxc4o&#10;SDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+DfHjucAMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCDXdsTlwMAAJQKAAAOAAAAAAAAAAAAAAAAADoCAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQB7STy/sCkAALApAAAUAAAAAAAAAAAAAAAAAP0F&#10;AABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQACOF+M+ioAAPoqAAAUAAAAAAAA&#10;AAAAAAAAAN8vAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQCL/sYI4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAAAtbAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEALmzwAMUA&#10;AAClAQAAGQAAAAAAAAAAAAAAAAAYXAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAA&#10;BwAHAL4BAAAUXQAAAAA=&#10;">
                 <v:shape id="Image 12" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:241;top:518;width:16332;height:2394;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwTIcgwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjeb2kPZrUYRQXBhkbWKeByasS02k9KkWv+9WVjY2zze5yzXg2nEgzpXW1Ywj2IQxIXV&#10;NZcKzqfd7AOE88gaG8uk4EUO1qvxaImZtk8+0iP3pQgh7DJUUHnfZlK6oiKDLrItceButjPoA+xK&#10;qTt8hnDTyCSOU2mw5tBQYUvbiop73hsFefp1cBdK/HeiZXo99nH/83lXajoZNgsQngb/L/5z73WY&#10;n8DvL+EAuXoDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcEyHIMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
                 <v:shape id="Image 13" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:17602;top:549;width:17430;height:2363;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBBPx01wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjT1FVEqlFkZdkVvFgLXodmbIrNpDRR6/56Iwje5vE+Z7HqbC2u1PrKsYLRMAFBXDhd&#10;cakgP/wMZiB8QNZYOyYFd/KwWn70Fphqd+M9XbNQihjCPkUFJoQmldIXhiz6oWuII3dyrcUQYVtK&#10;3eIthttafiXJVFqsODYYbOjbUHHOLlbBxm+z4KpLNhlvcLIz//nx95Qr1f/s1nMQgbrwFr/cfzrO&#10;H8Pzl3iAXD4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQT8dNcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
                 <v:shape id="Graphic 14" o:spid="_x0000_s1029" style="position:absolute;top:60;width:68961;height:3277;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6896100,327660" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4cmTyvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X/A9hBG81q9iiq1FEKngr3RbP42bMBpPJukl1/fdNodDbPN7nrDa9d+JGXbSBFUzGBQjiOmjL&#10;RsHX5/55DiImZI0uMCl4UITNevC0wlKHO3/QrUpG5BCOJSpoUmpLKWPdkMc4Di1x5s6h85gy7IzU&#10;Hd5zuHdyWhSv0qPl3NBgS7uG6kv17RUY83ivrHxL8bS47o7Xo3uxU6fUaNhvlyAS9elf/Oc+6Dx/&#10;Br+/5APk+gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4cmTyvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,l6896100,em,327659r6896100,e" filled="f" strokecolor="#c52121" strokeweight=".96pt">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF23F23" w14:textId="77777777" w:rsidR="00F230AD" w:rsidRDefault="00F22924">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="226"/>
         <w:ind w:left="321"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
@@ -3398,75 +3403,81 @@
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="154D94E2" w14:textId="77777777" w:rsidR="00F230AD" w:rsidRDefault="00F22924">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>On-the-job</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Training</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C556C0E" w14:textId="77777777" w:rsidR="00F230AD" w:rsidRDefault="00F230AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F230AD">
-          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="0" w:right="0" w:bottom="1120" w:left="360" w:header="0" w:footer="940" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="541F39A4" w14:textId="77777777" w:rsidR="00F230AD" w:rsidRDefault="00F22924">
       <w:pPr>
         <w:ind w:left="308" w:right="-15"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="258C821E" wp14:editId="5D3D986C">
@@ -4420,54 +4431,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>funded</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>H-</w:t>
-[...2 lines deleted...]
-        <w:t>1B</w:t>
+        <w:t>H-1B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>fees,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>OJT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6075,50 +6083,60 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="054EA7D7" w14:textId="77777777" w:rsidR="00E97DB7" w:rsidRDefault="00E97DB7">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48CA44D2" w14:textId="77777777" w:rsidR="00F230AD" w:rsidRDefault="00F22924">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487526400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39553F9D" wp14:editId="051C4019">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>253522</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9320727</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="621349" cy="621347"/>
@@ -6341,51 +6359,51 @@
                             <a:lnTo>
                               <a:pt x="7353300" y="0"/>
                             </a:lnTo>
                             <a:close/>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:solidFill>
                         <a:srgbClr val="BEBEBE"/>
                       </a:solidFill>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="37B9BB15" id="Graphic 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:16.55pt;margin-top:731pt;width:579pt;height:1.45pt;z-index:-15788544;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="7353300,18415" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBv2GkeIgIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v1DAQvSPxHyzf2ewHhVW02QpaipCq&#10;UqmLOHsdZxPheIzHu0n/PWMnTiM4gVAkZ5x5Hr95M5Pddd9qdlEOGzAFXy2WnCkjoWzMqeDfDndv&#10;tpyhF6YUGowq+LNCfr1//WrX2VytoQZdKscoiMG8swWvvbd5lqGsVStwAVYZclbgWuFp605Z6URH&#10;0VudrZfLd1kHrrQOpEKkr7eDk+9j/KpS0n+tKlSe6YITNx9XF9djWLP9TuQnJ2zdyJGG+AcWrWgM&#10;XTqFuhVesLNr/gjVNtIBQuUXEtoMqqqRKuZA2ayWv2XzVAurYi4kDtpJJvx/YeXD5ck+ukAd7T3I&#10;H0iKZJ3FfPKEDY6YvnJtwBJx1kcVnycVVe+ZpI/vN1ebzZLEluRbbd+uroLKmcjTYXlG/1lBDCQu&#10;9+iHIpTJEnWyZG+S6aiUoYg6FtFzRkV0nFERj0MRrfDhXGAXTNbNmNSJSPC2cFEHiDgfkpj4plSI&#10;6gtGmzmWspqhki+9bYw3YFbb9XY7Jp786T3g5vf+HTq2LbFM8aQGVIPGIfUo9iQH4eaCI+imvGu0&#10;DgKgOx1vtGMXQcp+/BSekfIMFrthaIDQCkconx8d62hmCo4/z8IpzvQXQ00ZBiwZLhnHZDivbyCO&#10;YdTeoT/034WzzJJZcE/98wCp5UWeOoP4B8CADScNfDh7qJrQNpHbwGjc0JzE/MeZDoM430fUy59n&#10;/wsAAP//AwBQSwMEFAAGAAgAAAAhAI3agFjeAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SFwQddI/kRCnQkhcEQREOTrxkkTY6yh22vD2bLmU486OZr4pdrOz4oBj6D0pSBcJ&#10;CKTGm55aBe9vT7d3IELUZLT1hAp+MMCuvLwodG78kV7xUMVWcAiFXCvoYhxyKUPTodNh4Qck/n35&#10;0enI59hKM+ojhzsrl0mylU73xA2dHvCxw+a7mpyCtq2aad5/7g1V9Wbzgc+ZfblR6vpqfrgHEXGO&#10;ZzOc8BkdSmaq/UQmCKtgtUrZyfp6u+RRJ0eapazVf9o6A1kW8v+K8hcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBv2GkeIgIAAMEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCN2oBY3gAAAA0BAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" path="m7353300,l,,,18288r7353300,l7353300,xe" fillcolor="#bebebe" stroked="f">
+            <v:shape w14:anchorId="5D8420D7" id="Graphic 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:16.55pt;margin-top:731pt;width:579pt;height:1.45pt;z-index:-15788544;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="7353300,18415" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBv2GkeIgIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v1DAQvSPxHyzf2ewHhVW02QpaipCq&#10;UqmLOHsdZxPheIzHu0n/PWMnTiM4gVAkZ5x5Hr95M5Pddd9qdlEOGzAFXy2WnCkjoWzMqeDfDndv&#10;tpyhF6YUGowq+LNCfr1//WrX2VytoQZdKscoiMG8swWvvbd5lqGsVStwAVYZclbgWuFp605Z6URH&#10;0VudrZfLd1kHrrQOpEKkr7eDk+9j/KpS0n+tKlSe6YITNx9XF9djWLP9TuQnJ2zdyJGG+AcWrWgM&#10;XTqFuhVesLNr/gjVNtIBQuUXEtoMqqqRKuZA2ayWv2XzVAurYi4kDtpJJvx/YeXD5ck+ukAd7T3I&#10;H0iKZJ3FfPKEDY6YvnJtwBJx1kcVnycVVe+ZpI/vN1ebzZLEluRbbd+uroLKmcjTYXlG/1lBDCQu&#10;9+iHIpTJEnWyZG+S6aiUoYg6FtFzRkV0nFERj0MRrfDhXGAXTNbNmNSJSPC2cFEHiDgfkpj4plSI&#10;6gtGmzmWspqhki+9bYw3YFbb9XY7Jp786T3g5vf+HTq2LbFM8aQGVIPGIfUo9iQH4eaCI+imvGu0&#10;DgKgOx1vtGMXQcp+/BSekfIMFrthaIDQCkconx8d62hmCo4/z8IpzvQXQ00ZBiwZLhnHZDivbyCO&#10;YdTeoT/034WzzJJZcE/98wCp5UWeOoP4B8CADScNfDh7qJrQNpHbwGjc0JzE/MeZDoM430fUy59n&#10;/wsAAP//AwBQSwMEFAAGAAgAAAAhAI3agFjeAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SFwQddI/kRCnQkhcEQREOTrxkkTY6yh22vD2bLmU486OZr4pdrOz4oBj6D0pSBcJ&#10;CKTGm55aBe9vT7d3IELUZLT1hAp+MMCuvLwodG78kV7xUMVWcAiFXCvoYhxyKUPTodNh4Qck/n35&#10;0enI59hKM+ojhzsrl0mylU73xA2dHvCxw+a7mpyCtq2aad5/7g1V9Wbzgc+ZfblR6vpqfrgHEXGO&#10;ZzOc8BkdSmaq/UQmCKtgtUrZyfp6u+RRJ0eapazVf9o6A1kW8v+K8hcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBv2GkeIgIAAMEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCN2oBY3gAAAA0BAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" path="m7353300,l,,,18288r7353300,l7353300,xe" fillcolor="#bebebe" stroked="f">
               <v:path arrowok="t"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487528448" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E60F628" wp14:editId="28D03B04">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6701790</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9293628</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="857885" cy="182245"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -6475,67 +6493,212 @@
                       </w:rPr>
                       <w:t>August</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="1E386D"/>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> 2020</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="645B7AB4" w14:textId="77777777" w:rsidR="00E97DB7" w:rsidRDefault="00E97DB7">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="322EA5FC" w14:textId="77777777" w:rsidR="00F22924" w:rsidRDefault="00F22924">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="71B03876" w14:textId="77777777" w:rsidR="00F22924" w:rsidRDefault="00F22924">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FC50D59" w14:textId="0B51E6DA" w:rsidR="00E97DB7" w:rsidRDefault="00E97DB7">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="10724872">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509827704" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:685.25pt;height:152.25pt;rotation:315;z-index:-15783936;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25F00FB1" w14:textId="4766ED87" w:rsidR="00E97DB7" w:rsidRDefault="00E97DB7">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="5FE74C4C">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509827705" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:685.25pt;height:152.25pt;rotation:315;z-index:-15781888;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C7F0B7C" w14:textId="7E589DE0" w:rsidR="00E97DB7" w:rsidRDefault="00E97DB7">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="10DCB6AC">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509827703" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:685.25pt;height:152.25pt;rotation:315;z-index:-15785984;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7861749D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CB83F68"/>
     <w:lvl w:ilvl="0" w:tplc="E7B80B42">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="1A55AC"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="21"/>
@@ -6632,89 +6795,97 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9720" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="732510285">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F230AD"/>
     <w:rsid w:val="000749E0"/>
     <w:rsid w:val="00B72D7D"/>
+    <w:rsid w:val="00D23168"/>
+    <w:rsid w:val="00E97DB7"/>
     <w:rsid w:val="00F22924"/>
     <w:rsid w:val="00F230AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2FA1CE8A"/>
   <w15:docId w15:val="{EA4D10BB-0B33-46B2-84FE-106152C19EC1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -7176,62 +7347,110 @@
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="241" w:lineRule="exact"/>
       <w:ind w:left="1080" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E97DB7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E97DB7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E97DB7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E97DB7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -7478,51 +7697,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>3</Pages>
   <Words>993</Words>
   <Characters>5664</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6644</CharactersWithSpaces>