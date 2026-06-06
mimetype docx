--- v0 (2026-04-26)
+++ v1 (2026-06-06)
@@ -2387,74 +2387,179 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6452AED6" w14:textId="77777777" w:rsidR="004A54AB" w:rsidRDefault="004A54AB" w:rsidP="006662FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4A129C22" w14:textId="77777777" w:rsidR="004A54AB" w:rsidRDefault="004A54AB" w:rsidP="006662FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="763A6C93" w14:textId="26C913DC" w:rsidR="00D02678" w:rsidRDefault="00D02678">
+  <w:p w14:paraId="763A6C93" w14:textId="3165BF18" w:rsidR="00D02678" w:rsidRDefault="00485BDC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="621DEEF9">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509739032" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:539.85pt;height:119.95pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33DB7F1F" w14:textId="0B0B9F70" w:rsidR="00D02678" w:rsidRDefault="00D02678">
+  <w:p w14:paraId="33DB7F1F" w14:textId="0A7C8BD5" w:rsidR="00D02678" w:rsidRDefault="00485BDC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="3E10182F">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509739033" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:539.85pt;height:119.95pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DD22857" w14:textId="621A5202" w:rsidR="00D02678" w:rsidRDefault="00D02678">
+  <w:p w14:paraId="2DD22857" w14:textId="6FD55D1E" w:rsidR="00D02678" w:rsidRDefault="00485BDC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="28F59156">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject509739031" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:539.85pt;height:119.95pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Rescinded"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="255C7583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDD6D78A"/>
     <w:lvl w:ilvl="0" w:tplc="2BD4BD86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -3230,98 +3335,103 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="634335300">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1946573018">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1836216794">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1704597143">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006662FB"/>
     <w:rsid w:val="0007668C"/>
     <w:rsid w:val="001940BD"/>
     <w:rsid w:val="001A595E"/>
     <w:rsid w:val="001B40E6"/>
     <w:rsid w:val="002524F6"/>
     <w:rsid w:val="00263742"/>
     <w:rsid w:val="00293523"/>
     <w:rsid w:val="002D78BE"/>
     <w:rsid w:val="003C0E54"/>
     <w:rsid w:val="003D62B7"/>
+    <w:rsid w:val="00485BDC"/>
     <w:rsid w:val="00496A34"/>
     <w:rsid w:val="004A54AB"/>
     <w:rsid w:val="0050440D"/>
     <w:rsid w:val="005326C0"/>
     <w:rsid w:val="00661047"/>
     <w:rsid w:val="006662FB"/>
     <w:rsid w:val="006E07B4"/>
     <w:rsid w:val="007726AA"/>
     <w:rsid w:val="007F3066"/>
     <w:rsid w:val="007F7DA6"/>
     <w:rsid w:val="0088650E"/>
     <w:rsid w:val="00942EB7"/>
     <w:rsid w:val="00B35815"/>
     <w:rsid w:val="00B60106"/>
     <w:rsid w:val="00BC4FAE"/>
     <w:rsid w:val="00BC7CDA"/>
     <w:rsid w:val="00BE1671"/>
     <w:rsid w:val="00CD1349"/>
     <w:rsid w:val="00D02678"/>
+    <w:rsid w:val="00D866E1"/>
     <w:rsid w:val="00D90DFB"/>
     <w:rsid w:val="00DB3736"/>
     <w:rsid w:val="00F14932"/>
     <w:rsid w:val="00F2676A"/>
     <w:rsid w:val="00F84681"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>