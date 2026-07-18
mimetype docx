--- v0 (2026-04-26)
+++ v1 (2026-07-18)
@@ -1,37 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="599AA8C5" w14:textId="77777777" w:rsidR="004777ED" w:rsidRPr="001015EB" w:rsidRDefault="00B864FB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="40"/>
         <w:ind w:left="154" w:right="53"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -3358,50 +3366,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39449B9B" w14:textId="77777777" w:rsidR="004777ED" w:rsidRDefault="004777ED">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14C2F6DC" w14:textId="505FFDCD" w:rsidR="004777ED" w:rsidRDefault="00B864FB">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:right="114"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="16"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Operational</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Guidance:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3458,155 +3467,380 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Attachment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004777ED">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="780" w:right="1320" w:bottom="280" w:left="1220" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="triple" w:sz="4" w:space="25" w:color="000000"/>
         <w:left w:val="triple" w:sz="4" w:space="25" w:color="000000"/>
         <w:bottom w:val="triple" w:sz="4" w:space="25" w:color="000000"/>
         <w:right w:val="triple" w:sz="4" w:space="25" w:color="000000"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="68094FA9" w14:textId="77777777" w:rsidR="002827AC" w:rsidRDefault="002827AC" w:rsidP="002827AC">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="57EE441C" w14:textId="77777777" w:rsidR="002827AC" w:rsidRDefault="002827AC" w:rsidP="002827AC">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B916633" w14:textId="77777777" w:rsidR="002827AC" w:rsidRDefault="002827AC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68410FA5" w14:textId="77777777" w:rsidR="002827AC" w:rsidRDefault="002827AC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="281B5D9A" w14:textId="77777777" w:rsidR="002827AC" w:rsidRDefault="002827AC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="615D036C" w14:textId="77777777" w:rsidR="002827AC" w:rsidRDefault="002827AC" w:rsidP="002827AC">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1A14F9B0" w14:textId="77777777" w:rsidR="002827AC" w:rsidRDefault="002827AC" w:rsidP="002827AC">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="254B5067" w14:textId="7EE86014" w:rsidR="002827AC" w:rsidRDefault="002827AC">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="4C30959C">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject605673391" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:531.85pt;height:151.95pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="376B2169" w14:textId="632F47BD" w:rsidR="002827AC" w:rsidRDefault="002827AC">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="2E393191">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject605673392" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:531.85pt;height:151.95pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="243A653F" w14:textId="6C1C402E" w:rsidR="002827AC" w:rsidRDefault="002827AC">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="3A5864B5">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject605673390" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:531.85pt;height:151.95pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004777ED"/>
     <w:rsid w:val="001015EB"/>
     <w:rsid w:val="00114B6F"/>
     <w:rsid w:val="0016538E"/>
     <w:rsid w:val="001A63EA"/>
     <w:rsid w:val="00250738"/>
+    <w:rsid w:val="002827AC"/>
     <w:rsid w:val="002C0CA4"/>
     <w:rsid w:val="002F4E7C"/>
     <w:rsid w:val="0035767E"/>
     <w:rsid w:val="004777ED"/>
     <w:rsid w:val="00553079"/>
+    <w:rsid w:val="00582041"/>
     <w:rsid w:val="00686448"/>
     <w:rsid w:val="00774755"/>
     <w:rsid w:val="007F3B15"/>
     <w:rsid w:val="0081519B"/>
     <w:rsid w:val="008B7CC0"/>
     <w:rsid w:val="00926DAA"/>
     <w:rsid w:val="009676C6"/>
     <w:rsid w:val="00967E25"/>
     <w:rsid w:val="009D7D02"/>
     <w:rsid w:val="00A26AAB"/>
     <w:rsid w:val="00AF02FB"/>
     <w:rsid w:val="00B864FB"/>
     <w:rsid w:val="00CA6B0B"/>
     <w:rsid w:val="00D53257"/>
     <w:rsid w:val="00F243CE"/>
     <w:rsid w:val="00FA05C4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1C34F891"/>
   <w15:docId w15:val="{A415A46B-A0F8-4BB2-BA24-D32729290600}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -4046,59 +4280,107 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="99"/>
       <w:ind w:left="107"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6B0B"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002827AC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002827AC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002827AC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002827AC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4353,70 +4635,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FB6A9085BB8BEA43848109E44A3F91CB" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6bb834a7ee1d7d9de52cd8c4fbfffa05">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="912711bc-935c-4ad2-aa1d-910c223f946b" xmlns:ns3="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9996ba7edcb7c0f3312633266ccabdec" ns2:_="" ns3:_="">
     <xsd:import namespace="912711bc-935c-4ad2-aa1d-910c223f946b"/>
     <xsd:import namespace="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -4579,93 +4841,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="912711bc-935c-4ad2-aa1d-910c223f946b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DA927B1-0414-4D18-9CAA-51FF50D54486}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="912711bc-935c-4ad2-aa1d-910c223f946b"/>
     <ds:schemaRef ds:uri="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C66104B4-889F-4CF5-91A6-5DA37A193B69}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="912711bc-935c-4ad2-aa1d-910c223f946b"/>
+    <ds:schemaRef ds:uri="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED2487D3-8BE2-40D1-88A4-1A4553E320E1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>2</Pages>
   <Words>224</Words>
   <Characters>1514</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1735</CharactersWithSpaces>