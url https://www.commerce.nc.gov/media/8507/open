--- v0 (2026-04-26)
+++ v1 (2026-07-18)
@@ -1,40 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="41DAD3EF" w14:textId="77777777" w:rsidR="005F736C" w:rsidRDefault="005F736C" w:rsidP="005F736C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16F7E">
         <w:rPr>
@@ -836,118 +841,133 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FB4AA7" w:rsidSect="00FB4AA7">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="303B8E7A" w14:textId="77777777" w:rsidR="004A599B" w:rsidRDefault="004A599B" w:rsidP="00B2084C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5B6EA0EE" w14:textId="77777777" w:rsidR="004A599B" w:rsidRDefault="004A599B" w:rsidP="00B2084C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="001A63AC" w14:textId="77777777" w:rsidR="0070394C" w:rsidRDefault="0070394C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06B05F9D" w14:textId="77777777" w:rsidR="004569F0" w:rsidRPr="00F43781" w:rsidRDefault="004569F0" w:rsidP="004569F0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F43781">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Operational Guidance: </w:t>
     </w:r>
     <w:r w:rsidR="007B6218">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">OG </w:t>
     </w:r>
     <w:r w:rsidR="00A75CD2">
       <w:rPr>
@@ -966,137 +986,290 @@
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F43781">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Attachment 3</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2D9A7240" w14:textId="77777777" w:rsidR="004569F0" w:rsidRDefault="004569F0" w:rsidP="00F43781">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4222BB50" w14:textId="77777777" w:rsidR="0070394C" w:rsidRDefault="0070394C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4594D87C" w14:textId="77777777" w:rsidR="004A599B" w:rsidRDefault="004A599B" w:rsidP="00B2084C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4CDBE8CB" w14:textId="77777777" w:rsidR="004A599B" w:rsidRDefault="004A599B" w:rsidP="00B2084C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D23A38D" w14:textId="509D0943" w:rsidR="0070394C" w:rsidRDefault="0070394C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="6ADD8DFD">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject605634719" o:spid="_x0000_s3074" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:513.2pt;height:146.6pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="314E66DD" w14:textId="23CB95CE" w:rsidR="0070394C" w:rsidRDefault="0070394C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="05803DB2">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject605634720" o:spid="_x0000_s3075" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:513.2pt;height:146.6pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18EDD631" w14:textId="5ECAB964" w:rsidR="0070394C" w:rsidRDefault="0070394C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="7E5D5D21">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject605634718" o:spid="_x0000_s3073" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:513.2pt;height:146.6pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="3076"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="3"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F736C"/>
     <w:rsid w:val="00002890"/>
     <w:rsid w:val="000274FC"/>
     <w:rsid w:val="0005213B"/>
     <w:rsid w:val="00072B5D"/>
     <w:rsid w:val="00083217"/>
     <w:rsid w:val="000E0C7D"/>
     <w:rsid w:val="000E6BF1"/>
     <w:rsid w:val="000F4C68"/>
     <w:rsid w:val="001052BA"/>
     <w:rsid w:val="00105E62"/>
     <w:rsid w:val="001575A9"/>
     <w:rsid w:val="00184D64"/>
     <w:rsid w:val="001A00BA"/>
     <w:rsid w:val="001B18A3"/>
     <w:rsid w:val="00240AF2"/>
     <w:rsid w:val="002827BC"/>
     <w:rsid w:val="002A2661"/>
     <w:rsid w:val="003553AE"/>
     <w:rsid w:val="003628F8"/>
     <w:rsid w:val="0037774D"/>
     <w:rsid w:val="003D2C08"/>
     <w:rsid w:val="004149D9"/>
     <w:rsid w:val="00422774"/>
     <w:rsid w:val="004569F0"/>
     <w:rsid w:val="00491BFD"/>
     <w:rsid w:val="004A599B"/>
     <w:rsid w:val="004D5606"/>
     <w:rsid w:val="00527790"/>
+    <w:rsid w:val="00552BEC"/>
     <w:rsid w:val="005638FF"/>
     <w:rsid w:val="00566CD5"/>
     <w:rsid w:val="005C7952"/>
     <w:rsid w:val="005D224D"/>
     <w:rsid w:val="005F5F73"/>
     <w:rsid w:val="005F736C"/>
     <w:rsid w:val="00601C4A"/>
     <w:rsid w:val="00603397"/>
     <w:rsid w:val="00606AB8"/>
     <w:rsid w:val="0063488F"/>
     <w:rsid w:val="00634C48"/>
     <w:rsid w:val="006536A1"/>
     <w:rsid w:val="0069093A"/>
     <w:rsid w:val="00693F74"/>
     <w:rsid w:val="006A56CB"/>
     <w:rsid w:val="006A6A9B"/>
+    <w:rsid w:val="0070394C"/>
     <w:rsid w:val="00733138"/>
     <w:rsid w:val="00735139"/>
     <w:rsid w:val="007B04C4"/>
     <w:rsid w:val="007B6218"/>
     <w:rsid w:val="007F6665"/>
     <w:rsid w:val="00844137"/>
     <w:rsid w:val="0084611F"/>
     <w:rsid w:val="00881F06"/>
     <w:rsid w:val="008A370A"/>
     <w:rsid w:val="008F2CA0"/>
     <w:rsid w:val="00924E60"/>
     <w:rsid w:val="00932375"/>
     <w:rsid w:val="00944185"/>
     <w:rsid w:val="00976E20"/>
     <w:rsid w:val="00986C50"/>
     <w:rsid w:val="009C3BB9"/>
     <w:rsid w:val="009F30A4"/>
     <w:rsid w:val="00A25963"/>
     <w:rsid w:val="00A45C45"/>
     <w:rsid w:val="00A75CD2"/>
     <w:rsid w:val="00A872FA"/>
     <w:rsid w:val="00A953C6"/>
     <w:rsid w:val="00B2084C"/>
     <w:rsid w:val="00B617DB"/>
     <w:rsid w:val="00B73957"/>
@@ -1121,51 +1294,51 @@
     <w:rsid w:val="00EA7DB5"/>
     <w:rsid w:val="00F321AD"/>
     <w:rsid w:val="00F43781"/>
     <w:rsid w:val="00F74372"/>
     <w:rsid w:val="00F829F0"/>
     <w:rsid w:val="00F83DA1"/>
     <w:rsid w:val="00F962E0"/>
     <w:rsid w:val="00FB4AA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="3076"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3222513A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E665A61E-B546-43A6-A794-0B08B82052FA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -1560,51 +1733,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="005F736C"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="005F736C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
@@ -1726,56 +1898,55 @@
     <w:semiHidden/>
     <w:rsid w:val="00844137"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001575A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2062,56 +2233,58 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="912711bc-935c-4ad2-aa1d-910c223f946b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FB6A9085BB8BEA43848109E44A3F91CB" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6bb834a7ee1d7d9de52cd8c4fbfffa05">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="912711bc-935c-4ad2-aa1d-910c223f946b" xmlns:ns3="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9996ba7edcb7c0f3312633266ccabdec" ns2:_="" ns3:_="">
     <xsd:import namespace="912711bc-935c-4ad2-aa1d-910c223f946b"/>
     <xsd:import namespace="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -2278,92 +2451,92 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3E93219-7531-43F0-897E-0E548CE35814}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F3664AC-3EAB-435E-BDA8-A9C7131EAC3E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="912711bc-935c-4ad2-aa1d-910c223f946b"/>
+    <ds:schemaRef ds:uri="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74D2B8DF-6693-4844-8F17-F1A41A629E8D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="912711bc-935c-4ad2-aa1d-910c223f946b"/>
     <ds:schemaRef ds:uri="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F3664AC-3EAB-435E-BDA8-A9C7131EAC3E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3E93219-7531-43F0-897E-0E548CE35814}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>126</Words>
   <Characters>722</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>