--- v0 (2026-04-26)
+++ v1 (2026-07-18)
@@ -1,42 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="75ED570B" w14:textId="580B67C6" w:rsidR="006F30BE" w:rsidRPr="003B21F6" w:rsidRDefault="00D053FB" w:rsidP="003B21F6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
@@ -10168,51 +10173,56 @@
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00265488">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D406B0F" w14:textId="1C81A64E" w:rsidR="00E2022D" w:rsidRPr="00265488" w:rsidRDefault="00353C6F">
       <w:r w:rsidRPr="00265488">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(Partner program name)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E2022D" w:rsidRPr="00265488" w:rsidSect="000C3F7E">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3358F8D0" w14:textId="77777777" w:rsidR="007F7BE1" w:rsidRDefault="007F7BE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0B0CE71E" w14:textId="77777777" w:rsidR="007F7BE1" w:rsidRDefault="007F7BE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -10259,50 +10269,60 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F8D7BD7" w14:textId="77777777" w:rsidR="00A31231" w:rsidRDefault="00A31231">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="261B2083" w14:textId="2EAFE39F" w:rsidR="006D76E3" w:rsidRPr="000C3F7E" w:rsidRDefault="006D76E3" w:rsidP="000C3F7E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BC7AA8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Operational Guidance: OG </w:t>
     </w:r>
     <w:r w:rsidR="00CE26F8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>05</w:t>
     </w:r>
     <w:r w:rsidR="00096E4E">
@@ -10400,67 +10420,212 @@
     <w:r w:rsidRPr="000C3F7E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="000C3F7E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="000C3F7E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E127BFE" w14:textId="77777777" w:rsidR="00A31231" w:rsidRDefault="00A31231">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="435C985A" w14:textId="77777777" w:rsidR="007F7BE1" w:rsidRDefault="007F7BE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="034DFBDC" w14:textId="77777777" w:rsidR="007F7BE1" w:rsidRDefault="007F7BE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20590BCA" w14:textId="501BA7A4" w:rsidR="00A31231" w:rsidRDefault="00A31231">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="0CE1DE59">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject605592547" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:513.2pt;height:146.6pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="340414B0" w14:textId="25FFBE3A" w:rsidR="00A31231" w:rsidRDefault="00A31231">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="3FFB47D6">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject605592548" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:513.2pt;height:146.6pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1632212C" w14:textId="6AE73D28" w:rsidR="00A31231" w:rsidRDefault="00A31231">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="6D0B707C">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject605592546" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:513.2pt;height:146.6pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="056F1E99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11B0D636"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -11537,50 +11702,53 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1426806069">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="510485722">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1335257172">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2031058273">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A1CB8"/>
     <w:rsid w:val="000001F5"/>
     <w:rsid w:val="00004B6C"/>
     <w:rsid w:val="00006DB1"/>
     <w:rsid w:val="00016DB9"/>
     <w:rsid w:val="00017A07"/>
     <w:rsid w:val="00030467"/>
@@ -11893,50 +12061,51 @@
     <w:rsid w:val="009676C6"/>
     <w:rsid w:val="00967EDB"/>
     <w:rsid w:val="00967F26"/>
     <w:rsid w:val="00974A40"/>
     <w:rsid w:val="009879CA"/>
     <w:rsid w:val="009958BC"/>
     <w:rsid w:val="009965A0"/>
     <w:rsid w:val="009B12BF"/>
     <w:rsid w:val="009B14CF"/>
     <w:rsid w:val="009B36EC"/>
     <w:rsid w:val="009C0B9C"/>
     <w:rsid w:val="009C2C56"/>
     <w:rsid w:val="009D14DC"/>
     <w:rsid w:val="009E28D2"/>
     <w:rsid w:val="009E3A42"/>
     <w:rsid w:val="009E5B67"/>
     <w:rsid w:val="009E75FD"/>
     <w:rsid w:val="009F12D0"/>
     <w:rsid w:val="009F1358"/>
     <w:rsid w:val="009F17E4"/>
     <w:rsid w:val="00A01EE0"/>
     <w:rsid w:val="00A0302C"/>
     <w:rsid w:val="00A1657D"/>
     <w:rsid w:val="00A23CB3"/>
     <w:rsid w:val="00A27F33"/>
+    <w:rsid w:val="00A31231"/>
     <w:rsid w:val="00A32884"/>
     <w:rsid w:val="00A339E2"/>
     <w:rsid w:val="00A3529D"/>
     <w:rsid w:val="00A379B5"/>
     <w:rsid w:val="00A43A03"/>
     <w:rsid w:val="00A46636"/>
     <w:rsid w:val="00A4708F"/>
     <w:rsid w:val="00A5017F"/>
     <w:rsid w:val="00A50B11"/>
     <w:rsid w:val="00A77362"/>
     <w:rsid w:val="00A9440C"/>
     <w:rsid w:val="00AA1EFA"/>
     <w:rsid w:val="00AB157C"/>
     <w:rsid w:val="00AB4A8E"/>
     <w:rsid w:val="00AC58D1"/>
     <w:rsid w:val="00AD2769"/>
     <w:rsid w:val="00AD629D"/>
     <w:rsid w:val="00AD71D4"/>
     <w:rsid w:val="00AE0640"/>
     <w:rsid w:val="00AE4171"/>
     <w:rsid w:val="00AE6149"/>
     <w:rsid w:val="00AF1B18"/>
     <w:rsid w:val="00AF4D41"/>
     <w:rsid w:val="00B0592F"/>
     <w:rsid w:val="00B11F55"/>
@@ -11995,50 +12164,51 @@
     <w:rsid w:val="00CC752A"/>
     <w:rsid w:val="00CD5D79"/>
     <w:rsid w:val="00CE26F8"/>
     <w:rsid w:val="00CE2D97"/>
     <w:rsid w:val="00CF6ED6"/>
     <w:rsid w:val="00D053FB"/>
     <w:rsid w:val="00D05561"/>
     <w:rsid w:val="00D137C7"/>
     <w:rsid w:val="00D21409"/>
     <w:rsid w:val="00D23408"/>
     <w:rsid w:val="00D5397B"/>
     <w:rsid w:val="00D53EFA"/>
     <w:rsid w:val="00D55A6B"/>
     <w:rsid w:val="00D563E4"/>
     <w:rsid w:val="00D5674C"/>
     <w:rsid w:val="00D67930"/>
     <w:rsid w:val="00D70DD8"/>
     <w:rsid w:val="00D75E52"/>
     <w:rsid w:val="00D84000"/>
     <w:rsid w:val="00D934CC"/>
     <w:rsid w:val="00DA468A"/>
     <w:rsid w:val="00DA6DA8"/>
     <w:rsid w:val="00DB1E1E"/>
     <w:rsid w:val="00DB507F"/>
     <w:rsid w:val="00DC205C"/>
+    <w:rsid w:val="00DC4E8E"/>
     <w:rsid w:val="00DD032C"/>
     <w:rsid w:val="00DD0722"/>
     <w:rsid w:val="00DD2C30"/>
     <w:rsid w:val="00DE2335"/>
     <w:rsid w:val="00DE4F28"/>
     <w:rsid w:val="00DE549A"/>
     <w:rsid w:val="00DE6845"/>
     <w:rsid w:val="00DF35B2"/>
     <w:rsid w:val="00E00B95"/>
     <w:rsid w:val="00E02489"/>
     <w:rsid w:val="00E07765"/>
     <w:rsid w:val="00E10E0F"/>
     <w:rsid w:val="00E1578E"/>
     <w:rsid w:val="00E2022D"/>
     <w:rsid w:val="00E45887"/>
     <w:rsid w:val="00E45AFB"/>
     <w:rsid w:val="00E47F46"/>
     <w:rsid w:val="00E50E32"/>
     <w:rsid w:val="00E61221"/>
     <w:rsid w:val="00E634BA"/>
     <w:rsid w:val="00E63C3E"/>
     <w:rsid w:val="00E77A09"/>
     <w:rsid w:val="00E91FE1"/>
     <w:rsid w:val="00E925BD"/>
     <w:rsid w:val="00E96187"/>
@@ -13148,51 +13318,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2098013723">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.cornell.edu/definitions/index.php?width=840&amp;height=800&amp;iframe=true&amp;def_id=c65248b637fecb3bc87b5095b19b494d&amp;term_occur=1&amp;term_src=Title:20:Chapter:V:Part:678:Subpart:B:678.400" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.cornell.edu/definitions/index.php?width=840&amp;height=800&amp;iframe=true&amp;def_id=c65248b637fecb3bc87b5095b19b494d&amp;term_occur=1&amp;term_src=Title:20:Chapter:V:Part:678:Subpart:B:678.400" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13451,50 +13621,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="912711bc-935c-4ad2-aa1d-910c223f946b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FB6A9085BB8BEA43848109E44A3F91CB" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6bb834a7ee1d7d9de52cd8c4fbfffa05">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="912711bc-935c-4ad2-aa1d-910c223f946b" xmlns:ns3="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9996ba7edcb7c0f3312633266ccabdec" ns2:_="" ns3:_="">
     <xsd:import namespace="912711bc-935c-4ad2-aa1d-910c223f946b"/>
     <xsd:import namespace="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -13657,116 +13851,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D30294D4-60EA-4D9A-BD87-98FFA1FEBC5B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56AA4891-3DB6-4628-8165-4167B1A0CF30}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37F368E7-D995-43DC-857C-D967B2BE029B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="912711bc-935c-4ad2-aa1d-910c223f946b"/>
+    <ds:schemaRef ds:uri="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C356196D-98BD-48B8-ACFC-F068B8439957}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="912711bc-935c-4ad2-aa1d-910c223f946b"/>
     <ds:schemaRef ds:uri="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...25 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>2080</Words>
   <Characters>12509</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>104</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>