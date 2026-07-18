--- v0 (2026-04-26)
+++ v1 (2026-07-18)
@@ -1,42 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3D0CB106" w14:textId="119FF619" w:rsidR="0073716D" w:rsidRPr="001C0F36" w:rsidRDefault="00EC379A" w:rsidP="001C0F36">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -9267,51 +9272,56 @@
     <w:p w14:paraId="0F7961E1" w14:textId="77777777" w:rsidR="00B84DFD" w:rsidRPr="00127AA6" w:rsidRDefault="00B84DFD" w:rsidP="00B84DFD">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00127AA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Temporary Assistance for Needy Families (TANF)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BDB5498" w14:textId="77777777" w:rsidR="00E963BE" w:rsidRPr="006F3D9D" w:rsidRDefault="00E963BE" w:rsidP="00837B42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E963BE" w:rsidRPr="006F3D9D" w:rsidSect="00D421FF">
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="17E9D664" w14:textId="77777777" w:rsidR="00897519" w:rsidRDefault="00897519">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="22D134C3" w14:textId="77777777" w:rsidR="00897519" w:rsidRDefault="00897519">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9377,50 +9387,60 @@
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="334BD1D0" w14:textId="77777777" w:rsidR="005F273A" w:rsidRDefault="005F273A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A048225" w14:textId="1CD3BBE8" w:rsidR="0083799C" w:rsidRPr="00B53F8B" w:rsidRDefault="00B53F8B" w:rsidP="00B53F8B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BC7AA8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Operational Guidance: OG </w:t>
     </w:r>
     <w:r w:rsidR="00AA41DF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
@@ -9531,73 +9551,218 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00BC7AA8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66011566" w14:textId="77777777" w:rsidR="005F273A" w:rsidRDefault="005F273A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="05E12A59" w14:textId="77777777" w:rsidR="00897519" w:rsidRDefault="00897519">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7F6A2563" w14:textId="77777777" w:rsidR="00897519" w:rsidRDefault="00897519">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40D02417" w14:textId="7DB84887" w:rsidR="005F273A" w:rsidRDefault="005F273A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="52C57F7A">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject605553938" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:513.2pt;height:146.6pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43CCC0E8" w14:textId="0F25F283" w:rsidR="005F273A" w:rsidRDefault="005F273A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="0B63CFC2">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject605553939" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:513.2pt;height:146.6pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="303C3BA5" w14:textId="1613E10E" w:rsidR="005F273A" w:rsidRDefault="005F273A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="2A1F83E6">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject605553937" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:513.2pt;height:146.6pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#e00" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="Expired"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0229077A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E41E16DA"/>
     <w:lvl w:ilvl="0" w:tplc="025263F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1.)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -11498,50 +11663,53 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="145633481">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="884409799">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="467474952">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="835804364">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073716D"/>
     <w:rsid w:val="00015DC6"/>
     <w:rsid w:val="00022E4C"/>
     <w:rsid w:val="0002340C"/>
     <w:rsid w:val="00024ADF"/>
     <w:rsid w:val="0007270F"/>
     <w:rsid w:val="00076A22"/>
@@ -11612,50 +11780,51 @@
     <w:rsid w:val="00445C0C"/>
     <w:rsid w:val="00452FBB"/>
     <w:rsid w:val="00485A21"/>
     <w:rsid w:val="00495C2E"/>
     <w:rsid w:val="004A07A2"/>
     <w:rsid w:val="004B1394"/>
     <w:rsid w:val="004B485C"/>
     <w:rsid w:val="004B7BD6"/>
     <w:rsid w:val="004C3E20"/>
     <w:rsid w:val="004C6673"/>
     <w:rsid w:val="004D44FF"/>
     <w:rsid w:val="004F572C"/>
     <w:rsid w:val="00525D4E"/>
     <w:rsid w:val="00540990"/>
     <w:rsid w:val="00560812"/>
     <w:rsid w:val="0056646F"/>
     <w:rsid w:val="0057155E"/>
     <w:rsid w:val="00580FC0"/>
     <w:rsid w:val="005874E6"/>
     <w:rsid w:val="005920CC"/>
     <w:rsid w:val="005A721A"/>
     <w:rsid w:val="005B581F"/>
     <w:rsid w:val="005D43B2"/>
     <w:rsid w:val="005E0067"/>
     <w:rsid w:val="005E458D"/>
+    <w:rsid w:val="005F273A"/>
     <w:rsid w:val="005F2852"/>
     <w:rsid w:val="005F3F19"/>
     <w:rsid w:val="005F56BF"/>
     <w:rsid w:val="005F67F8"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="00616496"/>
     <w:rsid w:val="00623423"/>
     <w:rsid w:val="00623D23"/>
     <w:rsid w:val="00635754"/>
     <w:rsid w:val="00636FF3"/>
     <w:rsid w:val="00651DB0"/>
     <w:rsid w:val="00684049"/>
     <w:rsid w:val="006911F9"/>
     <w:rsid w:val="00695E67"/>
     <w:rsid w:val="006A62A0"/>
     <w:rsid w:val="006C5270"/>
     <w:rsid w:val="006E3CC1"/>
     <w:rsid w:val="006F0249"/>
     <w:rsid w:val="006F02D3"/>
     <w:rsid w:val="006F3D9D"/>
     <w:rsid w:val="00713C46"/>
     <w:rsid w:val="007201BB"/>
     <w:rsid w:val="0073039C"/>
     <w:rsid w:val="0073716D"/>
     <w:rsid w:val="00741189"/>
@@ -11763,50 +11932,51 @@
     <w:rsid w:val="00CD6446"/>
     <w:rsid w:val="00CE3BDE"/>
     <w:rsid w:val="00CE69ED"/>
     <w:rsid w:val="00D14425"/>
     <w:rsid w:val="00D223CF"/>
     <w:rsid w:val="00D26BD2"/>
     <w:rsid w:val="00D30D02"/>
     <w:rsid w:val="00D326C3"/>
     <w:rsid w:val="00D32DBF"/>
     <w:rsid w:val="00D421FF"/>
     <w:rsid w:val="00D47507"/>
     <w:rsid w:val="00D53343"/>
     <w:rsid w:val="00D57B9A"/>
     <w:rsid w:val="00D701F5"/>
     <w:rsid w:val="00D74D57"/>
     <w:rsid w:val="00D857D4"/>
     <w:rsid w:val="00D87982"/>
     <w:rsid w:val="00DA3E40"/>
     <w:rsid w:val="00DA4EEB"/>
     <w:rsid w:val="00DB1986"/>
     <w:rsid w:val="00DB4BBD"/>
     <w:rsid w:val="00DB7FC9"/>
     <w:rsid w:val="00DE1D63"/>
     <w:rsid w:val="00DE5C7E"/>
     <w:rsid w:val="00DF1EA8"/>
+    <w:rsid w:val="00DF4977"/>
     <w:rsid w:val="00DF62A8"/>
     <w:rsid w:val="00DF66C4"/>
     <w:rsid w:val="00E05D0B"/>
     <w:rsid w:val="00E07113"/>
     <w:rsid w:val="00E23FFA"/>
     <w:rsid w:val="00E26BB9"/>
     <w:rsid w:val="00E530B6"/>
     <w:rsid w:val="00E575DA"/>
     <w:rsid w:val="00E75E3C"/>
     <w:rsid w:val="00E80435"/>
     <w:rsid w:val="00E94D95"/>
     <w:rsid w:val="00E963BE"/>
     <w:rsid w:val="00EB780B"/>
     <w:rsid w:val="00EC379A"/>
     <w:rsid w:val="00EF2C08"/>
     <w:rsid w:val="00EF642C"/>
     <w:rsid w:val="00F0218A"/>
     <w:rsid w:val="00F0381B"/>
     <w:rsid w:val="00F07E8D"/>
     <w:rsid w:val="00F106BA"/>
     <w:rsid w:val="00F160FE"/>
     <w:rsid w:val="00F2489D"/>
     <w:rsid w:val="00F27A6F"/>
     <w:rsid w:val="00F51207"/>
     <w:rsid w:val="00F513F2"/>
@@ -12665,51 +12835,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2123307142">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12980,59 +13150,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="912711bc-935c-4ad2-aa1d-910c223f946b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FB6A9085BB8BEA43848109E44A3F91CB" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6bb834a7ee1d7d9de52cd8c4fbfffa05">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="912711bc-935c-4ad2-aa1d-910c223f946b" xmlns:ns3="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9996ba7edcb7c0f3312633266ccabdec" ns2:_="" ns3:_="">
     <xsd:import namespace="912711bc-935c-4ad2-aa1d-910c223f946b"/>
     <xsd:import namespace="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -13195,107 +13371,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AA02052-1B34-48C7-9A93-BB7E22BE6227}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D89ED27-4234-41C5-B737-C7D6ED44065B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="912711bc-935c-4ad2-aa1d-910c223f946b"/>
+    <ds:schemaRef ds:uri="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5317A244-C4FD-46DC-8EC1-73FD1B4F93E1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B57FF9FA-0087-46CF-8EBC-CBE68253C962}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="912711bc-935c-4ad2-aa1d-910c223f946b"/>
     <ds:schemaRef ds:uri="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5317A244-C4FD-46DC-8EC1-73FD1B4F93E1}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AA02052-1B34-48C7-9A93-BB7E22BE6227}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="9fe15e75-f9ab-42a1-98bd-e9d96ae534c8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>2137</Words>
   <Characters>12212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>101</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>