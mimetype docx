--- v0 (2026-04-11)
+++ v1 (2026-05-01)
@@ -1,53 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="40605A68" w14:textId="77777777" w:rsidR="00962DD3" w:rsidRDefault="0038375F" w:rsidP="00C17525">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F3B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -67,51 +74,51 @@
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="932688" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -772,51 +779,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> job placement</w:t>
       </w:r>
       <w:r w:rsidR="20097029" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> within 180 days</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Congress directed that the program be implemented beginning in July 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000C" w14:textId="5452FC1E" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="755DC716">
+    <w:p w14:paraId="0000000C" w14:textId="1302660C" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="755DC716">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="08A7E175" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -834,51 +841,69 @@
       <w:r w:rsidR="4C2C9823" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="00805146" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">(U.S. DOE) </w:t>
+        <w:t xml:space="preserve">(U.S. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ED</w:t>
+      </w:r>
+      <w:r w:rsidR="00805146" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">convened a negotiated rulemaking committee to develop the federal regulatory framework necessary for Workforce Pell </w:t>
       </w:r>
       <w:r w:rsidR="00897342">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant Program </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -1920,51 +1945,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rating of 3 or higher.</w:t>
       </w:r>
       <w:r w:rsidR="009E5E91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>See Appendix A for methodology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61989F70" w14:textId="69F4AEC7" w:rsidR="4568D3DD" w:rsidRPr="00C17525" w:rsidRDefault="4568D3DD" w:rsidP="7DD7A86B">
+    <w:p w14:paraId="44BE369D" w14:textId="2F0B2D71" w:rsidR="00BB1ECE" w:rsidRPr="00C17525" w:rsidRDefault="4568D3DD" w:rsidP="7DD7A86B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>In-Demand:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2023,51 +2048,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00295790">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>See Appendix A for methodology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020465FD" w14:textId="53A3A6C7" w:rsidR="4568D3DD" w:rsidRPr="00C17525" w:rsidRDefault="4568D3DD" w:rsidP="7DD7A86B">
+    <w:p w14:paraId="020465FD" w14:textId="62783C8B" w:rsidR="4568D3DD" w:rsidRPr="00C17525" w:rsidRDefault="4568D3DD" w:rsidP="7DD7A86B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Participating Institution:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -2077,60 +2102,60 @@
       <w:r w:rsidR="528AD3C3" w:rsidRPr="54356803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> federal Pell Grant-eligible Postsecondary Institution </w:t>
       </w:r>
       <w:r w:rsidR="00F82B4E" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>designated as Title IV eligible by the U.S. D</w:t>
-[...8 lines deleted...]
-        <w:t>OE</w:t>
+        <w:t xml:space="preserve">designated as Title IV eligible by the U.S. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ED</w:t>
       </w:r>
       <w:r w:rsidR="00F82B4E" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>that offers Short-term Programs in the State or enrolls students living in the State in a Short-term Program, regardless of whether it has a physical presence in the State</w:t>
       </w:r>
       <w:r w:rsidR="00C43C45" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -2263,151 +2288,171 @@
       <w:r w:rsidR="000F4CBD" w:rsidRPr="6FDEA1D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ualifies as—</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EC81167" w14:textId="5ECD3078" w:rsidR="000F4CBD" w:rsidRPr="00C17525" w:rsidRDefault="000F4CBD" w:rsidP="00B55DE1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">(i) An institution of higher education, as defined in </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) An institution of higher education, as defined in </w:t>
       </w:r>
       <w:r w:rsidR="00B55DE1" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">34 CFR </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="00C17525">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>§ 600.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C507F2D" w14:textId="5B422799" w:rsidR="000F4CBD" w:rsidRPr="00C17525" w:rsidRDefault="000F4CBD" w:rsidP="00B55DE1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(ii) A proprietary institution of higher education, as defined in </w:t>
       </w:r>
       <w:r w:rsidR="00B55DE1" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">34 CFR </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00C17525">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>§ 600.5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E1F4CA1" w14:textId="6B028A62" w:rsidR="00653F42" w:rsidRPr="00653F42" w:rsidRDefault="000F4CBD" w:rsidP="00653F42">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(iii) A postsecondary vocational institution, as defined in </w:t>
       </w:r>
       <w:r w:rsidR="00B55DE1" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">34 CFR </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="1E4BECC4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>§ 600.6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B55DE1" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002473D3">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00653F42" w:rsidRPr="1350314F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -2433,100 +2478,156 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> A formal process that results in the recognition of Short-term Programs yielding industry-recognized certificates or certifications, occupational licenses, or registered apprenticeships towards academic credit within a certificate or degree program. If the certificate or degree program results in a Recognized Postsecondary </w:t>
       </w:r>
       <w:r w:rsidR="003B6263" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Credential,</w:t>
       </w:r>
       <w:r w:rsidR="00653F42" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> it must be different from the Recognized Postsecondary Credential earned through the Workforce Pell Grant Program. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C2DBFE" w14:textId="3F605811" w:rsidR="3D8D4065" w:rsidRDefault="3D8D4065" w:rsidP="1E4BECC4">
+    <w:p w14:paraId="02C2DBFE" w14:textId="2A9BC83E" w:rsidR="3D8D4065" w:rsidRDefault="3D8D4065" w:rsidP="1E4BECC4">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="00E7022E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Recognized Postsecondary Credential:</w:t>
       </w:r>
       <w:r w:rsidRPr="13F87DB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1350428A" w:rsidRPr="007D186A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="757CA024">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="07EE32CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> industry-recognized certificate or certification, a certificate of completion of a Registered Apprenticeship under 29 CFR Part 29, a license recognized by the State involved or Federal Government, or an associate or baccalaureate degree.</w:t>
+        <w:t xml:space="preserve"> industry-recognized </w:t>
+      </w:r>
+      <w:r w:rsidRPr="07EE32CA" w:rsidDel="00AF41AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>certificate or certification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="07EE32CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a certificate of completion of a Registered Apprenticeship under 29 CFR Part 29, a license recognized by the State involved or Federal Government, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD075E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="07EE32CA" w:rsidDel="00CD075E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="07EE32CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>associate</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD075E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="07EE32CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or baccalaureate degree.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508536C0" w14:textId="3B2BDA39" w:rsidR="3D8D4065" w:rsidRPr="00C17525" w:rsidRDefault="3D8D4065" w:rsidP="7DD7A86B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Segoe UI" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Registered Apprentices</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
@@ -2746,71 +2847,71 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Standard Occupational Classification Code is a federal statistical standard used by federal agencies to classify workers into occupational categories for the purpose of collecting, calculating, or disseminating data</w:t>
       </w:r>
       <w:r w:rsidR="00C8218F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="580289F0" w14:textId="0229F91A" w:rsidR="00C8218F" w:rsidRDefault="00360EA4" w:rsidP="006058C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="000552DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Stackable</w:t>
       </w:r>
-      <w:r w:rsidR="006058C7">
+      <w:r w:rsidR="006058C7" w:rsidRPr="000552DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Credential</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000552DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D09848" w14:textId="76DBE519" w:rsidR="00360EA4" w:rsidRDefault="006058C7" w:rsidP="00C8218F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001539F3">
@@ -3026,51 +3127,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F0932A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Star Jobs System: </w:t>
       </w:r>
       <w:r w:rsidRPr="0F0932A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">North Carolina Star Jobs is a simplified approach to identify promising occupations. Star ratings are assigned based on wages, projected growth rate, and projected job openings, and each occupation has a rating of between one and five stars. Occupations with five stars are considered to have much better career prospects than occupations with fewer stars. Additional details can be found here - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:anchor="StarJobs-274" w:history="1">
+      <w:hyperlink r:id="rId15" w:anchor="StarJobs-274" w:history="1">
         <w:r w:rsidRPr="0F0932A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.commerce.nc.gov/data-tools-reports/labor-market-data-tools/employment-projections#StarJobs-274</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0F0932A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FAC63A3" w14:textId="03329986" w:rsidR="00063EE3" w:rsidRPr="00C17525" w:rsidRDefault="00715B89" w:rsidP="7DD7A86B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3194,51 +3295,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00287F42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63740D2D" w14:textId="44A395AB" w:rsidR="007F3B25" w:rsidRPr="00C17525" w:rsidRDefault="009C1D36" w:rsidP="002F3D0D">
+    <w:p w14:paraId="63740D2D" w14:textId="4CD32937" w:rsidR="007F3B25" w:rsidRPr="00C17525" w:rsidRDefault="009C1D36" w:rsidP="002F3D0D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The NCWorks Commission shall have the authority to determine whether a Participating Institution’s Short-term Program meets the requirements of this </w:t>
       </w:r>
       <w:r w:rsidR="00922086" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">CPS to allow </w:t>
@@ -3246,84 +3347,120 @@
       <w:r w:rsidR="00CE5BC3" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00922086" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">institution to </w:t>
       </w:r>
       <w:r w:rsidR="00F64B43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>be approved at the state level and seek approval by the U.S. DOE. Approval by U.S. DOE authorizes intuitions to award Workforce Pell Grants to qualifying students in accordance with federal statute and regulations.</w:t>
+        <w:t xml:space="preserve">be approved at the state level and seek approval by the U.S. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ED</w:t>
+      </w:r>
+      <w:r w:rsidR="00F64B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Approval by U.S. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ED</w:t>
+      </w:r>
+      <w:r w:rsidR="00F64B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> authorizes intuitions to award Workforce Pell Grants to qualifying students in accordance with federal statute and regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B6A1F8D" w14:textId="2761DB63" w:rsidR="00526E85" w:rsidRPr="00B22BC0" w:rsidRDefault="007F3B25" w:rsidP="00B22BC0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B22BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Prohibitions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144B397F" w14:textId="59918B70" w:rsidR="009C1D36" w:rsidRPr="00C17525" w:rsidRDefault="004E4688">
+    <w:p w14:paraId="144B397F" w14:textId="62162D09" w:rsidR="009C1D36" w:rsidRPr="00C17525" w:rsidRDefault="004E4688">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In order for a Participating Institution to </w:t>
       </w:r>
       <w:r w:rsidR="00EE3411" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">disburse Workforce Pell Grant Program funds </w:t>
@@ -3376,51 +3513,69 @@
       <w:r w:rsidR="00703B90" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> be approved pursuant to this </w:t>
       </w:r>
       <w:r w:rsidR="00955509" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">CPS and obtained all approvals and met all requirements set forth by the NCWorks Commission and U.S. DOE related to the Workforce Pell Grant Program. </w:t>
+        <w:t xml:space="preserve">CPS and obtained all approvals and met all requirements set forth by the NCWorks Commission and U.S. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ED</w:t>
+      </w:r>
+      <w:r w:rsidR="00955509" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> related to the Workforce Pell Grant Program. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60499978" w14:textId="712ABBF3" w:rsidR="00042DCF" w:rsidRPr="00B22BC0" w:rsidRDefault="00811391" w:rsidP="00B22BC0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B22BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -3684,51 +3839,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3014B8B2" w14:textId="3B796922" w:rsidR="009B2C2B" w:rsidRPr="009B2C2B" w:rsidRDefault="614AE910" w:rsidP="009B2C2B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Step One: Self-Review Program for Basic Eligibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA2740D" w14:textId="6D63FE03" w:rsidR="614AE910" w:rsidRPr="00C17525" w:rsidRDefault="00B239F3" w:rsidP="002455FC">
+    <w:p w14:paraId="1FA2740D" w14:textId="598DD9E4" w:rsidR="614AE910" w:rsidRPr="00C17525" w:rsidRDefault="00B239F3" w:rsidP="002455FC">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Participating </w:t>
       </w:r>
       <w:r w:rsidR="7372B5AB" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Institutions should ensure that </w:t>
@@ -3746,163 +3901,362 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">rograms meet basic eligibility criteria before </w:t>
       </w:r>
       <w:r w:rsidR="614AE910" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="7372B5AB" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">following the steps identified below. </w:t>
       </w:r>
+      <w:r w:rsidR="00706F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>These basic eligibility criteria are set by H</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26373">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00706F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26373">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00706F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 and 34 CFR Par</w:t>
+      </w:r>
+      <w:r w:rsidR="004A6A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00706F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 600</w:t>
+      </w:r>
+      <w:r w:rsidR="004A6A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="004A6A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cannot be changed by the </w:t>
+      </w:r>
+      <w:r w:rsidR="0072633C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NCWorks </w:t>
+      </w:r>
+      <w:r w:rsidR="00923E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Commission</w:t>
+      </w:r>
+      <w:r w:rsidR="00905C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7491CD81" w14:textId="785127E1" w:rsidR="0B87063B" w:rsidRPr="00C17525" w:rsidRDefault="0B87063B" w:rsidP="7DD7A86B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00C17525">
+    <w:p w14:paraId="3BCB2965" w14:textId="03BDD9B2" w:rsidR="00715807" w:rsidRDefault="3AC086AF" w:rsidP="00556E77">
+      <w:pPr>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...72 lines deleted...]
-      <w:r w:rsidR="758B8A7F" w:rsidRPr="00C17525">
+      </w:pPr>
+      <w:r w:rsidRPr="6ADA9EBF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Hours:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="34F2AD06" w:rsidRPr="00C17525">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Participating </w:t>
+      </w:r>
+      <w:r w:rsidR="00715807" w:rsidRPr="6ADA9EBF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Institution</w:t>
+      </w:r>
+      <w:r w:rsidR="00715807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94BDA" w:rsidRPr="54356803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94BDA" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> federal Pell Grant-eligible Postsecondary Institution designated as Title IV eligible by the U.S. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ED</w:t>
+      </w:r>
+      <w:r w:rsidR="000618F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7491CD81" w14:textId="77CAD7F1" w:rsidR="0B87063B" w:rsidRPr="00C17525" w:rsidRDefault="0B87063B" w:rsidP="7DD7A86B">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Length: </w:t>
+      </w:r>
+      <w:r w:rsidR="419379A5" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">between 8 and </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3C66" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>less than 15</w:t>
+      </w:r>
+      <w:r w:rsidR="419379A5" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instr</w:t>
+      </w:r>
+      <w:r w:rsidR="00CDC55D" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>uctional</w:t>
+      </w:r>
+      <w:r w:rsidR="419379A5" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weeks</w:t>
+      </w:r>
+      <w:r w:rsidR="006626DA" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="758B8A7F" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hours:</w:t>
+      </w:r>
+      <w:r w:rsidR="34F2AD06" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="34F2AD06" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>150 – 599 clock hours</w:t>
       </w:r>
       <w:r w:rsidR="3B35F403" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4-15 semester or trimester hours, or 6-23 quarter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4064,184 +4418,296 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Education during the five years preceding the date of the determination</w:t>
       </w:r>
       <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186CAEE8" w14:textId="275585D4" w:rsidR="7DD7A86B" w:rsidRPr="009B2C2B" w:rsidRDefault="0FE6323C" w:rsidP="005F3E8D">
+    <w:p w14:paraId="2D201150" w14:textId="5CB5AE43" w:rsidR="00B74A1A" w:rsidRPr="009B2C2B" w:rsidRDefault="00441D3F" w:rsidP="005F3E8D">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17525">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instructional Partners: </w:t>
-[...78 lines deleted...]
-      <w:r w:rsidR="1D6DE23D" w:rsidRPr="00C17525">
+        <w:t xml:space="preserve">Limit on </w:t>
+      </w:r>
+      <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">Instructional Partners: </w:t>
+      </w:r>
+      <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not more than 25% of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6877">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Short-term P</w:t>
+      </w:r>
+      <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogram </w:t>
+      </w:r>
+      <w:r w:rsidR="006C01B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is offered by an </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74848">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entity that is not a Participating Institution</w:t>
+      </w:r>
+      <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including an employer </w:t>
+      </w:r>
+      <w:r w:rsidR="006C01B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>partner</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97807" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or a contractor that is not a Title IV institution</w:t>
+      </w:r>
+      <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="1D6DE23D" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">Program Start: </w:t>
       </w:r>
       <w:r w:rsidR="1D6DE23D" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Program has been in operation in its current format (length, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="1D6DE23D" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>hours, and delivery</w:t>
+        <w:t xml:space="preserve">hours, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0482">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delivery, </w:t>
+      </w:r>
+      <w:r w:rsidR="1D6DE23D" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00955531">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">confirmation program was not previously delivered as </w:t>
+      </w:r>
+      <w:r w:rsidR="006C01B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00955531">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>correspondence, study abroad or direct assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="00955531">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="1D6DE23D" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006626DA" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="1D6DE23D" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for at </w:t>
       </w:r>
       <w:r w:rsidR="001430FB" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -4314,51 +4780,51 @@
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="39118AB9" w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eligible Training Provider </w:t>
       </w:r>
       <w:r w:rsidR="42F6FB41" w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Application and Approval</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58ACD929" w14:textId="7242126C" w:rsidR="3F036DFD" w:rsidRPr="00C17525" w:rsidRDefault="005B3084" w:rsidP="009B2C2B">
+    <w:p w14:paraId="58ACD929" w14:textId="475C78A0" w:rsidR="3F036DFD" w:rsidRPr="00C17525" w:rsidRDefault="005B3084" w:rsidP="009B2C2B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="006626DA" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -4379,89 +4845,67 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> must apply for and be approved to be an Eligible Training Provider (ETP) </w:t>
       </w:r>
       <w:r w:rsidR="006626DA" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>in North Carolina</w:t>
       </w:r>
       <w:r w:rsidR="755DC716" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> by completing the ETP Application as outlined by</w:t>
       </w:r>
+      <w:r w:rsidR="006C01B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Eligible Training Provider Guidelines, Penalties, Appeal Process, and Performance Reporting Commission Policy Statement, located on the Commerce website.</w:t>
+      </w:r>
       <w:r w:rsidR="00B04854">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...29 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B071773" w14:textId="27A5490C" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="755DC716" w:rsidP="5EF733D5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The ETP Application will be utilized as the first step </w:t>
       </w:r>
       <w:r w:rsidR="00082B0F" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4901,127 +5345,146 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00BC197C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ost details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002C" w14:textId="0E5A5832" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="2CEEF5CF">
+    <w:p w14:paraId="0000002C" w14:textId="2D32BE2F" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="2CEEF5CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="755DC716" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>revious performance data</w:t>
+        <w:t xml:space="preserve">revious </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">completion and employment </w:t>
+      </w:r>
+      <w:r w:rsidR="755DC716" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25DFAB6A" w14:textId="505086E1" w:rsidR="00B22BC0" w:rsidRPr="009B2C2B" w:rsidRDefault="16EB9E47" w:rsidP="009B2C2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Recognized Postsecondary Credential(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002D" w14:textId="7E684D48" w:rsidR="00F44623" w:rsidRPr="009B2C2B" w:rsidRDefault="622AD4E2" w:rsidP="009B2C2B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Step T</w:t>
       </w:r>
       <w:r w:rsidR="00C84475" w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>hree</w:t>
       </w:r>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="755DC716" w:rsidRPr="009B2C2B">
@@ -5194,87 +5657,77 @@
       <w:r w:rsidR="00D301AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be considered</w:t>
       </w:r>
       <w:r w:rsidR="00D97B6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00261CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">by the NCWorks </w:t>
+        <w:t xml:space="preserve">by the NCWorks Commission </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>whe</w:t>
       </w:r>
       <w:r w:rsidR="00261CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Commission </w:t>
+        <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00D97B6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>whe</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> an institution has indicated in the ETP application system that it is interested in </w:t>
       </w:r>
       <w:r w:rsidR="005A7880">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">such </w:t>
       </w:r>
       <w:r w:rsidR="00EF659C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>eligibility</w:t>
       </w:r>
       <w:r w:rsidR="00D301AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5423,51 +5876,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="006B637A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> following</w:t>
       </w:r>
       <w:r w:rsidR="39F7CFE1" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025B7AF6" w14:textId="6B20DF1D" w:rsidR="00126D80" w:rsidRPr="00BA6D97" w:rsidRDefault="7E853F7C" w:rsidP="004F2033">
+    <w:p w14:paraId="025B7AF6" w14:textId="3DAAB046" w:rsidR="00126D80" w:rsidRPr="00BA6D97" w:rsidRDefault="7E853F7C" w:rsidP="004F2033">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5500,1010 +5953,1837 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Portability</w:t>
       </w:r>
       <w:r w:rsidR="00BA6D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00126D80" w:rsidRPr="00BA6D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">To meet the standards of this section a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA65D2" w:rsidRPr="00BA6D97">
+        <w:t>To meet the standards of this section a</w:t>
+      </w:r>
+      <w:r w:rsidR="00126D80" w:rsidRPr="00BA6D97" w:rsidDel="006E36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA65D2" w:rsidRPr="00BA6D97" w:rsidDel="006E36F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Short-term P</w:t>
       </w:r>
+      <w:r w:rsidR="00126D80" w:rsidRPr="00BA6D97" w:rsidDel="006E36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogram </w:t>
+      </w:r>
       <w:r w:rsidR="00126D80" w:rsidRPr="00BA6D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">rogram is required to meet </w:t>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00222C29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00126D80" w:rsidRPr="00BA6D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>required to</w:t>
+      </w:r>
+      <w:r w:rsidR="00126D80" w:rsidRPr="00BA6D97" w:rsidDel="00321B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00126D80" w:rsidRPr="00BA6D97" w:rsidDel="00F51422">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mee</w:t>
+      </w:r>
+      <w:r w:rsidR="00126D80" w:rsidRPr="00BA6D97" w:rsidDel="006E36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidR="00196665" w:rsidRPr="00BA6D97" w:rsidDel="006E36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00196665" w:rsidRPr="00BA6D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>to submit evidence for</w:t>
+        <w:t>submit evidence</w:t>
+      </w:r>
+      <w:r w:rsidR="006E36F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00196665" w:rsidRPr="00BA6D97" w:rsidDel="00D56015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00126D80" w:rsidRPr="00BA6D97" w:rsidDel="00D56015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00126D80" w:rsidRPr="00BA6D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> both a) and b). Programs are only exempt from meeting these standards if</w:t>
+        <w:t xml:space="preserve">both a) and b). </w:t>
+      </w:r>
+      <w:r w:rsidR="00126D80" w:rsidRPr="00BA6D97" w:rsidDel="00936D18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Programs</w:t>
+      </w:r>
+      <w:r w:rsidR="00126D80" w:rsidRPr="00BA6D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are only exempt from meeting these standards if</w:t>
       </w:r>
       <w:r w:rsidR="004B54E8" w:rsidRPr="00BA6D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the program trains students for employment in an occupation for which there is only one recognized postsecondary credential. </w:t>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="004B54E8" w:rsidRPr="00BA6D97" w:rsidDel="00AF22B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program trains students for</w:t>
+      </w:r>
+      <w:r w:rsidR="00936D18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B54E8" w:rsidRPr="00BA6D97" w:rsidDel="00936D18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">employment in an occupation for which there is </w:t>
+      </w:r>
+      <w:r w:rsidR="004B54E8" w:rsidRPr="00BA6D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r w:rsidR="004B54E8" w:rsidRPr="00BA6D97" w:rsidDel="00936D18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">one </w:t>
+      </w:r>
+      <w:r w:rsidR="004B54E8" w:rsidRPr="00BA6D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recognized postsecondary credential. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA188E6" w14:textId="14BD4FEC" w:rsidR="00E97982" w:rsidRPr="001539F3" w:rsidRDefault="00627E9F" w:rsidP="001539F3">
-[...22 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="4BA188E6" w14:textId="34B25F8F" w:rsidR="00E97982" w:rsidRPr="00A23C9D" w:rsidRDefault="7E853F7C" w:rsidP="005D56A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Evidence of Stack</w:t>
       </w:r>
-      <w:r w:rsidR="5F0F5CA5" w:rsidRPr="001539F3">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="5F0F5CA5" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ability</w:t>
       </w:r>
-      <w:r w:rsidR="00586173" w:rsidRPr="001539F3">
-[...9 lines deleted...]
-      <w:r w:rsidR="00586173" w:rsidRPr="001539F3">
+      <w:r w:rsidR="00586173" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="4B37E2A4" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4B37E2A4" w:rsidRPr="001539F3">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="54BD9E12" w14:textId="3EDE0915" w:rsidR="00E97982" w:rsidRPr="00C17525" w:rsidRDefault="26E23CEB" w:rsidP="001539F3">
+    <w:p w14:paraId="54BD9E12" w14:textId="69A71364" w:rsidR="00E97982" w:rsidRPr="00C17525" w:rsidRDefault="26E23CEB" w:rsidP="001539F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="4AD8EF71" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ritten agreements, including established articulation agreements, transfer-of-credit agreements, consortium or partnership agreements, or similar arrangements indicating learners will receive </w:t>
       </w:r>
       <w:r w:rsidR="34405E19" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">academic credit for </w:t>
       </w:r>
+      <w:r w:rsidR="00A52DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">earning </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">certain recognized credentials that could be counted </w:t>
+      </w:r>
+      <w:r w:rsidR="006C144B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="67C2F906" w:rsidRPr="00C17525" w:rsidDel="00DF1E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">completion of the approved Workforce Pell </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6ED1" w:rsidRPr="00C17525" w:rsidDel="00DF1E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grant </w:t>
+      </w:r>
+      <w:r w:rsidR="67C2F906" w:rsidRPr="00C17525" w:rsidDel="00DF1E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program </w:t>
+      </w:r>
       <w:r w:rsidR="67C2F906" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">completion of the approved Workforce Pell </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Grant </w:t>
+        <w:t>towards a certificate or degree</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="67C2F906" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Program towards a certificate or degree and</w:t>
+        <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="4AD8EF71" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> credit will be accepted at one or more eligible institutions</w:t>
       </w:r>
       <w:r w:rsidR="4E542FB8" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E97982" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Participating Institutions will be required to upload artifact(s)</w:t>
       </w:r>
       <w:r w:rsidR="0072180D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0820C17C" w14:textId="77777777" w:rsidR="005800F9" w:rsidRPr="001539F3" w:rsidRDefault="005800F9" w:rsidP="005800F9">
+    <w:p w14:paraId="41A93002" w14:textId="4BAF47B7" w:rsidR="006F6954" w:rsidRPr="00556E77" w:rsidRDefault="00691A88" w:rsidP="00556E77">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>If the institution intends to demonstrate stackability based on progression in a career pathway, the following must be provided:</w:t>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="005800F9" w:rsidRPr="000272D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If the institution intends to demonstrate stackability based on progression in a career pathway,</w:t>
+      </w:r>
+      <w:r w:rsidR="005C32B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C32B3" w:rsidRPr="000272D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">documentation must be provided </w:t>
+      </w:r>
+      <w:r w:rsidR="005C32B3" w:rsidRPr="00B77E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>that the program is part of a clearly defined career pathway that enables learners to progress to additional credentials over time.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C32B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B651DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Acceptable</w:t>
+      </w:r>
+      <w:r w:rsidR="002E59C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evidence </w:t>
+      </w:r>
+      <w:r w:rsidR="009958A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidR="002E59C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C216F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following</w:t>
+      </w:r>
+      <w:r w:rsidR="005800F9" w:rsidRPr="00E132E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDC297C" w14:textId="322A5AB1" w:rsidR="005800F9" w:rsidRPr="001539F3" w:rsidRDefault="005800F9" w:rsidP="005800F9">
+    <w:p w14:paraId="33174A64" w14:textId="54DC11B4" w:rsidR="007F013C" w:rsidRPr="00D31E0D" w:rsidRDefault="007F013C" w:rsidP="000272D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Published pathway maps </w:t>
+      </w:r>
+      <w:r w:rsidR="007566DC" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or similar information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>showing progression from entry-level credentials to certificates, diplomas, or degrees</w:t>
+      </w:r>
+      <w:r w:rsidR="00E258AF" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that add labor market value</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E634F90" w14:textId="7BE9DDFA" w:rsidR="00844178" w:rsidRDefault="00844178" w:rsidP="005800F9">
+    <w:p w14:paraId="5D25C383" w14:textId="0CBA22AE" w:rsidR="00B97680" w:rsidRPr="00D40304" w:rsidRDefault="005800F9" w:rsidP="00D40304">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00844178">
-[...53 lines deleted...]
-        <w:t xml:space="preserve">and </w:t>
+      <w:r w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Written evidence that the career pathway </w:t>
+      </w:r>
+      <w:r w:rsidR="006E788C" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the academic </w:t>
+      </w:r>
+      <w:r w:rsidR="00517A53" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>practice</w:t>
+      </w:r>
+      <w:r w:rsidR="00634FC3" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has been in existence for at least </w:t>
+      </w:r>
+      <w:r w:rsidR="00545A92" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:r w:rsidR="000F71EB" w:rsidRPr="00D40304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public-facing information (e.g., </w:t>
+      </w:r>
+      <w:r w:rsidR="00844178" w:rsidRPr="00D40304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>published on an institution's website</w:t>
+      </w:r>
+      <w:r w:rsidR="000F71EB" w:rsidRPr="00D40304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) outlining progression expectations, timelines, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5D98" w:rsidRPr="00D40304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and labor market </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>outcomes</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5929" w:rsidRPr="00D40304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5D98" w:rsidRPr="00D40304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(e.g., wage gains, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6631">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>median wages</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5D98" w:rsidRPr="00D40304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47348CD3" w14:textId="3DBC50F6" w:rsidR="00B14AE4" w:rsidRDefault="00F40524" w:rsidP="004F2033">
+    <w:p w14:paraId="47348CD3" w14:textId="5BD11B71" w:rsidR="00B14AE4" w:rsidRPr="00B97680" w:rsidRDefault="00A65385" w:rsidP="00B97680">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information </w:t>
+      </w:r>
+      <w:r w:rsidR="00E61226" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to attest/d</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40524" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emonstrate that there are </w:t>
+      </w:r>
+      <w:r w:rsidR="00C65039">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>minimal</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40524" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> administrative</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5F13" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40524" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5E9E" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>institutional</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5F13" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, or</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5E9E" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F40524" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">localized barriers </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06D9A" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to learner advancement </w:t>
+      </w:r>
+      <w:r w:rsidR="00F40524" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for students moving between these credentials</w:t>
+      </w:r>
+      <w:r w:rsidR="004300B6" w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61226">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3A8FBF" w14:textId="77777777" w:rsidR="00A23C9D" w:rsidRDefault="00BC2ECC" w:rsidP="00A23C9D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Evidence of Portability:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Labor Market Information, surveys, at least two employer letters or other similar documentation that the resulting Recognized Postsecondary Credential is valued by more than one employer in the Participating Institution’s local labor market. Participating Institutions will be required to upload artifact(s). Evidence submitted must not be older than 3 years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A3D364" w14:textId="1F23EC36" w:rsidR="00BC2ECC" w:rsidRDefault="007817AB" w:rsidP="004300B6">
-      <w:pPr>
+    <w:p w14:paraId="09CA380A" w14:textId="22EBC03F" w:rsidR="00627E9F" w:rsidRPr="00A23C9D" w:rsidRDefault="00126D80" w:rsidP="00A23C9D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
         <w:spacing w:after="240"/>
-        <w:ind w:left="1440"/>
-[...143 lines deleted...]
-      <w:r w:rsidR="001253FC">
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001253FC">
+        <w:t xml:space="preserve">Evidence of </w:t>
+      </w:r>
+      <w:r w:rsidR="00616DE4" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Only</w:t>
+      </w:r>
+      <w:r w:rsidR="001253FC" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> One</w:t>
+      </w:r>
+      <w:r w:rsidR="004B54E8" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Recognized</w:t>
+      </w:r>
+      <w:r w:rsidR="00616DE4" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Postsecondary Credential </w:t>
+      </w:r>
+      <w:r w:rsidR="001253FC" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0C59" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Selected</w:t>
+      </w:r>
+      <w:r w:rsidR="001253FC" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Occupation</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53DF1" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="001253FC" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001253FC" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Written evidence </w:t>
       </w:r>
-      <w:r w:rsidR="00881C20">
+      <w:r w:rsidR="00881C20" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that for </w:t>
       </w:r>
-      <w:r w:rsidR="004B54E8">
+      <w:r w:rsidR="004B54E8" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00881C20" w:rsidRPr="00881C20">
-[...15 lines deleted...]
-      <w:r w:rsidR="00182D16">
+      <w:r w:rsidR="00881C20" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">occupation, indicated by the SOC </w:t>
+      </w:r>
+      <w:r w:rsidR="00182D16" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00881C20">
+      <w:r w:rsidR="00881C20" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ode in th</w:t>
       </w:r>
-      <w:r w:rsidR="001708C5">
+      <w:r w:rsidR="001708C5" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00881C20">
-[...23 lines deleted...]
-      <w:r w:rsidR="00BE1DEB" w:rsidRPr="00BE1DEB">
+      <w:r w:rsidR="00881C20" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> application, there is only one</w:t>
+      </w:r>
+      <w:r w:rsidR="00346DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> primary</w:t>
+      </w:r>
+      <w:r w:rsidR="00881C20" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recognized postsecondary credential, </w:t>
+      </w:r>
+      <w:r w:rsidR="00075BAF" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which could </w:t>
+      </w:r>
+      <w:r w:rsidR="00881C20" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>includ</w:t>
+      </w:r>
+      <w:r w:rsidR="00075BAF" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00881C20" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a license, that prepares an individual for employment in that occupation and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1DEB" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">students </w:t>
       </w:r>
-      <w:r w:rsidR="00196665">
+      <w:r w:rsidR="00196665" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are awarded the </w:t>
       </w:r>
-      <w:r w:rsidR="00F41931">
+      <w:r w:rsidR="00F41931" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00196665">
+      <w:r w:rsidR="00196665" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ecognized </w:t>
       </w:r>
-      <w:r w:rsidR="00F41931">
+      <w:r w:rsidR="00F41931" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00196665">
+      <w:r w:rsidR="00196665" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ostsecondary </w:t>
       </w:r>
-      <w:r w:rsidR="00F41931">
+      <w:r w:rsidR="00F41931" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00BE1DEB" w:rsidRPr="00BE1DEB">
-[...16 lines deleted...]
-      <w:r w:rsidR="00C50044">
+      <w:r w:rsidR="00BE1DEB" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>redential upon completion of the program.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50044" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Evidence may include state or national licensing standards. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3DEB73" w14:textId="21491B20" w:rsidR="7E853F7C" w:rsidRPr="00C17525" w:rsidRDefault="00B14AE4" w:rsidP="00C60B57">
+    <w:p w14:paraId="1D28BBC9" w14:textId="00169AAB" w:rsidR="00F34EF5" w:rsidRPr="00F34EF5" w:rsidRDefault="00B14AE4" w:rsidP="00F34EF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0F0932A4">
+      <w:r w:rsidRPr="00B97E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Evidence</w:t>
+      </w:r>
+      <w:r w:rsidR="00586173" w:rsidRPr="00B97E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="56432D01" w:rsidRPr="00B97E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Program to Credit</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7A03" w:rsidRPr="00B97E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4B37E2A4" w:rsidRPr="00B97E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Articulation</w:t>
+      </w:r>
+      <w:r w:rsidR="5F0F5CA5" w:rsidRPr="0F0932A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Evidence</w:t>
-[...27 lines deleted...]
-          <w:bCs/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="5F0F5CA5" w:rsidRPr="0F0932A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4B37E2A4" w:rsidRPr="0F0932A4">
-[...21 lines deleted...]
-      <w:r w:rsidR="5F0F5CA5" w:rsidRPr="0F0932A4">
+      <w:r w:rsidR="26E23CEB" w:rsidRPr="0F0932A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="4AD8EF71" w:rsidRPr="0F0932A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ritten agreements</w:t>
+      </w:r>
+      <w:r w:rsidR="00F34EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or documented policies</w:t>
+      </w:r>
+      <w:r w:rsidR="4AD8EF71" w:rsidRPr="0F0932A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="26E23CEB" w:rsidRPr="0F0932A4">
-[...31 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00F34EF5" w:rsidRPr="00F34EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">demonstrating that learners </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54987">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="00F34EF5" w:rsidRPr="00F34EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receive academic credit for completion of the approved </w:t>
+      </w:r>
+      <w:r w:rsidR="002664B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Short-term P</w:t>
+      </w:r>
+      <w:r w:rsidR="00F34EF5" w:rsidRPr="00F34EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogram </w:t>
+      </w:r>
+      <w:r w:rsidR="001D5238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upon enrollment </w:t>
+      </w:r>
+      <w:r w:rsidR="00626300">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00F34EF5" w:rsidRPr="00F34EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a certificate</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, diploma,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F34EF5" w:rsidRPr="00F34EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or degree at one or more eligible institutions. Acceptable evidence may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB8D188" w14:textId="77777777" w:rsidR="00F34EF5" w:rsidRPr="00F34EF5" w:rsidRDefault="00F34EF5" w:rsidP="00B97E28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F34EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Articulation or transfer-of-credit agreements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534B1B22" w14:textId="77777777" w:rsidR="00F34EF5" w:rsidRPr="00F34EF5" w:rsidRDefault="00F34EF5" w:rsidP="00B97E28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F34EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Pre-assessed credit for prior learning (CPL) crosswalks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035CC132" w14:textId="77777777" w:rsidR="00F34EF5" w:rsidRDefault="00F34EF5" w:rsidP="008A1531">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F34EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Consortium or partnership agreements specifying credit acceptance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B8C79D" w14:textId="5F9FCBB5" w:rsidR="00C47E02" w:rsidRPr="00BB5620" w:rsidRDefault="00525ED0" w:rsidP="00BB5620">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Similar </w:t>
+      </w:r>
+      <w:r w:rsidR="001E595D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">documented </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arrangements indicating learners will receive academic credit for </w:t>
+      </w:r>
+      <w:r w:rsidR="67C2F906" w:rsidRPr="00B97E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">completion of the approved Workforce Pell </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6ED1" w:rsidRPr="00B97E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grant </w:t>
+      </w:r>
+      <w:r w:rsidR="67C2F906" w:rsidRPr="00B97E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Program</w:t>
+      </w:r>
+      <w:r w:rsidR="00160236">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or the </w:t>
+      </w:r>
+      <w:r w:rsidR="00160236" w:rsidRPr="00A23C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recognized Postsecondary Credentia</w:t>
+      </w:r>
+      <w:r w:rsidR="00160236">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B040CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4AD8EF71" w:rsidRPr="0F0932A4">
-[...53 lines deleted...]
-      <w:r w:rsidR="4E542FB8" w:rsidRPr="0F0932A4">
+      <w:r w:rsidR="67C2F906" w:rsidRPr="00B97E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">towards a </w:t>
+      </w:r>
+      <w:r w:rsidR="67C2F906" w:rsidRPr="008358B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">certificate </w:t>
+      </w:r>
+      <w:r w:rsidR="67C2F906" w:rsidRPr="00B97E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>or degree</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFBA286" w14:textId="642DCA80" w:rsidR="00754F51" w:rsidRPr="00BB5620" w:rsidRDefault="00C47E02" w:rsidP="00BB5620">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB5620">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="4AD8EF71" w:rsidRPr="00BB5620">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">redit </w:t>
+      </w:r>
+      <w:r w:rsidR="00160236" w:rsidRPr="00BB5620">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="4AD8EF71" w:rsidRPr="00BB5620">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be accepted at one or more eligible institutions</w:t>
+      </w:r>
+      <w:r w:rsidR="00643E4C" w:rsidRPr="00BB5620">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, which can include the originating institution</w:t>
+      </w:r>
+      <w:r w:rsidR="4E542FB8" w:rsidRPr="00BB5620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="008C6ED1" w:rsidRPr="00C17525">
+    </w:p>
+    <w:p w14:paraId="5E3DEB73" w14:textId="09034F08" w:rsidR="7E853F7C" w:rsidRPr="00B97E28" w:rsidRDefault="008C6ED1" w:rsidP="008358B7">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B97E28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Participating </w:t>
       </w:r>
-      <w:r w:rsidR="4E542FB8" w:rsidRPr="00C17525">
+      <w:r w:rsidR="4E542FB8" w:rsidRPr="00B97E28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Institutions will be required to upload </w:t>
       </w:r>
-      <w:r w:rsidR="2C1B6EA1" w:rsidRPr="00C17525">
+      <w:r w:rsidR="2C1B6EA1" w:rsidRPr="00B97E28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>artifact</w:t>
       </w:r>
-      <w:r w:rsidR="4E542FB8" w:rsidRPr="00C17525">
+      <w:r w:rsidR="4E542FB8" w:rsidRPr="00B97E28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidR="14BA5EB7" w:rsidRPr="00C17525">
+      <w:r w:rsidR="14BA5EB7" w:rsidRPr="00B97E28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002F" w14:textId="4DD07200" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="5B46706B" w:rsidP="00C60B57">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
@@ -6658,51 +7938,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> or demonstrates that the program</w:t>
       </w:r>
       <w:r w:rsidR="00174302" w:rsidRPr="0F0932A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> serves as a related technical instruction component of a Registered Apprenticeship Program</w:t>
       </w:r>
       <w:r w:rsidR="4E2D2DEA" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285F9D52" w14:textId="63C43E3E" w:rsidR="79E1DFE4" w:rsidRPr="00C17525" w:rsidRDefault="79E1DFE4" w:rsidP="00C60B57">
+    <w:p w14:paraId="285F9D52" w14:textId="2C82D3C4" w:rsidR="79E1DFE4" w:rsidRPr="00C17525" w:rsidRDefault="79E1DFE4" w:rsidP="00C60B57">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Evidence of Employer Validation: </w:t>
       </w:r>
       <w:r w:rsidR="4B53E5B9" w:rsidRPr="00C17525">
@@ -6753,96 +8033,133 @@
       <w:r w:rsidR="4B53E5B9" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>rogram was developed</w:t>
       </w:r>
       <w:r w:rsidR="00B10384" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> or maintained</w:t>
       </w:r>
       <w:r w:rsidR="4B53E5B9" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with local/regional employers</w:t>
+        <w:t xml:space="preserve"> with local/regional</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/state</w:t>
+      </w:r>
+      <w:r w:rsidR="00E26E44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>wide</w:t>
+      </w:r>
+      <w:r w:rsidR="4B53E5B9" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> employers</w:t>
       </w:r>
       <w:r w:rsidR="004317F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="4B53E5B9" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>employer associations</w:t>
       </w:r>
       <w:r w:rsidR="004317F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00DB46C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sector partnerships, registered apprenticeship sponsors or</w:t>
       </w:r>
       <w:r w:rsidR="008246D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> labor-management partnerships</w:t>
+        <w:t xml:space="preserve"> labor-</w:t>
+      </w:r>
+      <w:r w:rsidR="008246D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>management partnerships</w:t>
       </w:r>
       <w:r w:rsidR="4B53E5B9" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> such </w:t>
       </w:r>
       <w:r w:rsidR="7BB84898" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="4B53E5B9" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -7325,368 +8642,448 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Expiration Date of the Institution’s Participatory Program Agreement (PPA)</w:t>
       </w:r>
       <w:r w:rsidR="79D07091" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53564E8B" w14:textId="38797CF9" w:rsidR="006C28E3" w:rsidRPr="00C17525" w:rsidRDefault="0065023D" w:rsidP="00C60B57">
+    <w:p w14:paraId="53564E8B" w14:textId="38797CF9" w:rsidR="006C28E3" w:rsidRPr="00B21F4A" w:rsidRDefault="0065023D" w:rsidP="00C60B57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Anticipated Median Wages: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Evidence of the anticipated median wages for the occupation(s) that the program prepares students</w:t>
       </w:r>
       <w:r w:rsidR="00A9024C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in the Participating Institution’s local labor market</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C17525">
+        <w:t xml:space="preserve"> in the Participating Institution’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9024C" w:rsidRPr="00B21F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>local labor market</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21F4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75234F72" w14:textId="7128D39D" w:rsidR="006C28E3" w:rsidRPr="00C17525" w:rsidRDefault="006C28E3" w:rsidP="006C28E3">
+    <w:p w14:paraId="75234F72" w14:textId="507881BA" w:rsidR="006C28E3" w:rsidRPr="00D31E0D" w:rsidRDefault="006C28E3" w:rsidP="006C28E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="00B21F4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Performance: </w:t>
       </w:r>
-      <w:r w:rsidR="00733F1C" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00733F1C" w:rsidRPr="00B21F4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00162E12" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00162E12" w:rsidRPr="00B21F4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:r w:rsidR="002C0F85" w:rsidRPr="00C17525">
+      <w:r w:rsidR="002C0F85" w:rsidRPr="00B21F4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Participating Institution will be required to submit</w:t>
       </w:r>
-      <w:r w:rsidR="00442612" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00442612" w:rsidRPr="00B21F4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD617A" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00FD617A" w:rsidRPr="00B21F4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">participant </w:t>
       </w:r>
-      <w:r w:rsidR="00347568" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00347568" w:rsidRPr="00B21F4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>data and</w:t>
       </w:r>
-      <w:r w:rsidR="002C0F85" w:rsidRPr="00C17525">
+      <w:r w:rsidR="002C0F85" w:rsidRPr="00B21F4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C0F85" w:rsidRPr="00C17525">
+      <w:r w:rsidR="002C0F85" w:rsidRPr="00556B22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17525">
-[...8 lines deleted...]
-      <w:r w:rsidR="008D70E8" w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="00556B22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> certification</w:t>
+      </w:r>
+      <w:r w:rsidR="00F913DC" w:rsidRPr="00556B22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7298" w:rsidRPr="00556B22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>that the data is true, complete, and accurate</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sign</w:t>
+      </w:r>
+      <w:r w:rsidR="008604E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by a</w:t>
+      </w:r>
+      <w:r w:rsidR="00533B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n authorized</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> official</w:t>
+      </w:r>
+      <w:r w:rsidR="00533B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Participating Institution</w:t>
+      </w:r>
+      <w:r w:rsidR="008D70E8" w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> accompanied by any verification </w:t>
       </w:r>
-      <w:r w:rsidR="00234ABD" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00234ABD" w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and supporting documentation </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>required by the</w:t>
       </w:r>
-      <w:r w:rsidR="00AB4C98" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00AB4C98" w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> NCWorks Commission</w:t>
       </w:r>
-      <w:r w:rsidR="008D70E8" w:rsidRPr="00C17525">
+      <w:r w:rsidR="008D70E8" w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> sufficient to demonstrate that the Short-term Program has: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544F4687" w14:textId="4CBFE842" w:rsidR="006C28E3" w:rsidRPr="00C17525" w:rsidRDefault="006C28E3" w:rsidP="006C28E3">
+    <w:p w14:paraId="544F4687" w14:textId="629D7521" w:rsidR="006C28E3" w:rsidRPr="00D31E0D" w:rsidRDefault="006C28E3" w:rsidP="006C28E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:r w:rsidR="00A9024C">
+      <w:r w:rsidR="00A9024C" w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">initial application and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>each federal aid award year</w:t>
       </w:r>
-      <w:r w:rsidR="00A9024C">
+      <w:r w:rsidR="00A9024C" w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> thereafter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, a completion rate of at least 70</w:t>
       </w:r>
-      <w:r w:rsidR="026E022D" w:rsidRPr="00C17525">
+      <w:r w:rsidR="026E022D" w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, within 150</w:t>
       </w:r>
-      <w:r w:rsidR="05245EC8" w:rsidRPr="00C17525">
+      <w:r w:rsidR="05245EC8" w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17525">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> of the normal time for completion of the program, verified by an independent auditor. </w:t>
+      <w:r w:rsidRPr="00D31E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the normal time for completion of the program. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C4810A" w14:textId="44DC0F4C" w:rsidR="006C28E3" w:rsidRPr="00C17525" w:rsidRDefault="006C28E3" w:rsidP="002F3B97">
+    <w:p w14:paraId="014B43F5" w14:textId="77777777" w:rsidR="003B5644" w:rsidRDefault="006C28E3" w:rsidP="003B5644">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>For each federal aid award year, a job placement rate of at least 70</w:t>
       </w:r>
       <w:r w:rsidR="6839BDC8" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7702,220 +9099,464 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, measured within 180 days of completion of the program, verified in a manner prescribed by the </w:t>
       </w:r>
       <w:r w:rsidR="00AB4C98" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NCWorks Commission</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA0741B" w14:textId="4386192E" w:rsidR="0F0932A4" w:rsidRDefault="00555EDE" w:rsidP="00C60B57">
+    <w:p w14:paraId="1950EB33" w14:textId="77777777" w:rsidR="003B5644" w:rsidRDefault="003B5644" w:rsidP="003B5644">
+      <w:pPr>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B925A6" w14:textId="0A0CA904" w:rsidR="003B5644" w:rsidRDefault="00555EDE" w:rsidP="003B5644">
       <w:pPr>
         <w:spacing w:after="240"/>
-        <w:ind w:left="1440"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="008763FD" w:rsidRPr="00C17525">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5644">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Participating Institution </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0EB2" w:rsidRPr="003B5644">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>must submit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5644">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any a</w:t>
+      </w:r>
+      <w:r w:rsidR="008763FD" w:rsidRPr="003B5644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">dditional data requested at any time by the NCWorks Commission to </w:t>
       </w:r>
-      <w:r w:rsidR="00FC6081" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00FC6081" w:rsidRPr="003B5644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>calculate</w:t>
       </w:r>
-      <w:r w:rsidR="00E611B5" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00E611B5" w:rsidRPr="003B5644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and verify </w:t>
       </w:r>
-      <w:r w:rsidR="005E47D3" w:rsidRPr="00C17525">
+      <w:r w:rsidR="005E47D3" w:rsidRPr="003B5644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>performan</w:t>
       </w:r>
-      <w:r w:rsidR="00224FD5" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00224FD5" w:rsidRPr="003B5644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
-      <w:r w:rsidR="00E611B5" w:rsidRPr="00C17525">
+      <w:r w:rsidR="001A1EAD" w:rsidRPr="003B5644">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within 15 calendar days of the request</w:t>
+      </w:r>
+      <w:r w:rsidR="00E611B5" w:rsidRPr="003B5644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CD7D59" w:rsidRPr="0F0932A4">
+      <w:r w:rsidR="00CD7D59" w:rsidRPr="003B5644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782EB56F" w14:textId="5D887A92" w:rsidR="00130143" w:rsidRPr="009B2C2B" w:rsidRDefault="00CD7D59" w:rsidP="009B2C2B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="0F0932A4">
+    <w:p w14:paraId="02D26C0F" w14:textId="3684F509" w:rsidR="003B5644" w:rsidRPr="003B5644" w:rsidRDefault="00CD7D59" w:rsidP="003B5644">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Systems representing multiple institutions </w:t>
       </w:r>
-      <w:r w:rsidR="1DA6ED29" w:rsidRPr="0F0932A4">
+      <w:r w:rsidR="1DA6ED29" w:rsidRPr="003B5644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">may </w:t>
       </w:r>
-      <w:r w:rsidRPr="0F0932A4">
+      <w:r w:rsidRPr="003B5644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">analyze and submit data on behalf of an institution within that system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037948D9" w14:textId="2370BB75" w:rsidR="003B5644" w:rsidRPr="00CB4218" w:rsidRDefault="003B5644" w:rsidP="00CB4218">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5644">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Limit on Instructional Partners: </w:t>
+      </w:r>
+      <w:r w:rsidR="001B18AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="0009008D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>any of the</w:t>
+      </w:r>
+      <w:r w:rsidR="003E087A" w:rsidRPr="003B5644">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Short-term Program is offered by an </w:t>
+      </w:r>
+      <w:r w:rsidR="003E087A" w:rsidRPr="003B5644">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entity that is not a Participating Institution</w:t>
+      </w:r>
+      <w:r w:rsidR="003E087A" w:rsidRPr="003B5644">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, including an employer partner or a contractor that is not a Title IV institution</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Participating Institution </w:t>
+      </w:r>
+      <w:r w:rsidR="0009008D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC22BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">submit </w:t>
+      </w:r>
+      <w:r w:rsidR="00152994">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the written agreement with such an entity</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.  N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ot more than 25% of the Short-term Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>may be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offered by an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entity that is not a Participating Institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, including an employer partner or a contractor that is not a Title IV institution.</w:t>
+      </w:r>
+      <w:r w:rsidR="00337E7D" w:rsidRPr="00CB4218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The NCWorks Commission </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94997" w:rsidRPr="00CB4218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may seek additional information </w:t>
+      </w:r>
+      <w:r w:rsidR="00A01F6F" w:rsidRPr="00CB4218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>from a Participating Institution regarding Instructional Partners and such information shall be submitted to the NCWorks Commission with</w:t>
+      </w:r>
+      <w:r w:rsidR="00536A42" w:rsidRPr="00CB4218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in 15 </w:t>
+      </w:r>
+      <w:r w:rsidR="008B10EC" w:rsidRPr="00CB4218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>calendar days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BEA530" w14:textId="00C0748C" w:rsidR="00F44623" w:rsidRPr="009B2C2B" w:rsidRDefault="6624A4C4" w:rsidP="009B2C2B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Step </w:t>
       </w:r>
       <w:r w:rsidR="00F14F57" w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Four</w:t>
       </w:r>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: Federal Approval</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000041" w14:textId="334CE8CE" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="6624A4C4" w:rsidP="00D41ED6">
+    <w:p w14:paraId="00000041" w14:textId="17A35454" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="6624A4C4" w:rsidP="00D41ED6">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Following approval at the state level, </w:t>
       </w:r>
       <w:r w:rsidR="00F14F57" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7971,136 +9612,145 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the U</w:t>
       </w:r>
       <w:r w:rsidR="00805146" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F329C2" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">S. </w:t>
       </w:r>
-      <w:r w:rsidR="00805146" w:rsidRPr="00C17525">
-[...6 lines deleted...]
-        <w:t>DOE</w:t>
+      <w:r w:rsidR="007E4418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ED</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Approved programs will receive a letter of approval </w:t>
       </w:r>
       <w:r w:rsidR="00132858" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>from the NCWorks Commission</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> that should be used with submission</w:t>
       </w:r>
       <w:r w:rsidR="00F329C2" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to U.S. DOE</w:t>
+        <w:t xml:space="preserve"> to U.S. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ED</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525BB36B" w14:textId="0365D00E" w:rsidR="66EB0790" w:rsidRPr="00B22BC0" w:rsidRDefault="2F456C60" w:rsidP="00B22BC0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B22BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Distance Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC3C815" w14:textId="1A243E3F" w:rsidR="42755C92" w:rsidRPr="00C17525" w:rsidRDefault="1CC9EA25" w:rsidP="009B2C2B">
+    <w:p w14:paraId="0FC3C815" w14:textId="4772AE7A" w:rsidR="42755C92" w:rsidRPr="00C17525" w:rsidRDefault="1CC9EA25" w:rsidP="009B2C2B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="71746B6A" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8127,70 +9777,117 @@
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">may enroll students from a State outside which the </w:t>
       </w:r>
       <w:r w:rsidR="00D86D36" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Participating I</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">nstitution operates, if </w:t>
+        <w:t xml:space="preserve">nstitution </w:t>
+      </w:r>
+      <w:r w:rsidR="002176E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC318C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s located</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and approved to operate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, if </w:t>
       </w:r>
       <w:r w:rsidR="71746B6A" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>the Governors of the two States enter</w:t>
+        <w:t xml:space="preserve">the Governors of the two States </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="71746B6A" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>enter</w:t>
       </w:r>
       <w:r w:rsidR="00E87120">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> into</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="71746B6A" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> a publicly published bilateral agreement.</w:t>
       </w:r>
       <w:r w:rsidR="5A928D83" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C354D7" w14:textId="40F8FC7E" w:rsidR="38FAC065" w:rsidRPr="00C17525" w:rsidRDefault="38FAC065" w:rsidP="6AC3DCA2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8275,51 +9972,73 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The Governor of the State where the student resides, in consultation with the State </w:t>
       </w:r>
       <w:r w:rsidR="00715B89" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Workforce</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Board, must include the relevant occupation(s) or sector(s) on the State’s list of approved occupations developed under the process outlined in 34 CFR 690.93(b)(1)(i).</w:t>
+        <w:t xml:space="preserve"> Board, must include the relevant occupation(s) or sector(s) on the State’s list of approved occupations developed under the process outlined in 34 CFR 690.93(b)(1)(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07B96226" w14:textId="563D2B6F" w:rsidR="72197065" w:rsidRPr="00C17525" w:rsidRDefault="37695B43" w:rsidP="00C60B57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -8449,118 +10168,117 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nstitution m</w:t>
       </w:r>
       <w:r w:rsidR="1008EF1E" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ust request the development of such bilateral agreement by letter sent via email to </w:t>
       </w:r>
       <w:r w:rsidR="00A07EC8" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00A07EC8" w:rsidRPr="001539F3">
+      <w:r w:rsidR="00A07EC8" w:rsidRPr="00556B22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to be </w:t>
       </w:r>
-      <w:r w:rsidR="004E340F" w:rsidRPr="001539F3">
+      <w:r w:rsidR="004E340F" w:rsidRPr="00556B22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inserted upon CPS approval]</w:t>
       </w:r>
-      <w:r w:rsidR="00A07EC8" w:rsidRPr="00A501C2">
+      <w:r w:rsidR="00A07EC8" w:rsidRPr="00556B22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A07EC8" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5A66B044" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Letters must include the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E464B7" w14:textId="279514B2" w:rsidR="5A66B044" w:rsidRPr="00C17525" w:rsidRDefault="5A66B044" w:rsidP="00C60B57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Eligible occupation(s) under Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00C33EFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">B </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">which are relevant in the State the agreement is requested with. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED36613" w14:textId="51FEE305" w:rsidR="5A66B044" w:rsidRPr="00C17525" w:rsidRDefault="5A66B044" w:rsidP="00C60B57">
       <w:pPr>
@@ -8658,50 +10376,51 @@
     </w:p>
     <w:p w14:paraId="32288CB1" w14:textId="26394AA3" w:rsidR="00863589" w:rsidRPr="00C17525" w:rsidRDefault="00863589" w:rsidP="00C60B57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Evidence of state and federal approval of the Short-term Program for </w:t>
       </w:r>
       <w:r w:rsidR="000B5487">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Workforce Pell</w:t>
       </w:r>
       <w:r w:rsidR="000B5487">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8778,492 +10497,516 @@
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B22BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Continued Eligibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020A1505" w14:textId="1481997E" w:rsidR="00966768" w:rsidRPr="009B2C2B" w:rsidRDefault="18CA8923" w:rsidP="009B2C2B">
-[...110 lines deleted...]
-    <w:p w14:paraId="0A465F1D" w14:textId="60A929DC" w:rsidR="004E50E2" w:rsidRPr="00C17525" w:rsidRDefault="009D7902" w:rsidP="7DD7A86B">
+    <w:p w14:paraId="020A1505" w14:textId="1481997E" w:rsidR="00966768" w:rsidRPr="009B2C2B" w:rsidRDefault="18CA8923" w:rsidP="00A23C9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> the </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual Renewal </w:t>
+      </w:r>
+      <w:r w:rsidR="105DFFCC" w:rsidRPr="009B2C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Submission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Following Initial Approval</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157C637D" w14:textId="13590BBC" w:rsidR="004E50E2" w:rsidRPr="00C17525" w:rsidRDefault="00AC1F8D" w:rsidP="00AE5ACA">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each subsequent year after the </w:t>
+      </w:r>
+      <w:r w:rsidR="00526706" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Short-term Progra</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE00FE" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is approved, </w:t>
       </w:r>
       <w:r w:rsidR="003E320E" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Short-term P</w:t>
-[...126 lines deleted...]
-        <w:t>; and</w:t>
+        <w:t>Participating I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nstitutions must:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D11AA5F" w14:textId="5FAE0B44" w:rsidR="003150D5" w:rsidRPr="00C17525" w:rsidRDefault="003150D5" w:rsidP="3F036DFD">
+    <w:p w14:paraId="0A465F1D" w14:textId="60A929DC" w:rsidR="004E50E2" w:rsidRPr="00C17525" w:rsidRDefault="009D7902" w:rsidP="00A23C9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...64 lines deleted...]
-        <w:t>Secretary.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the manner prescribed by the NCWorks </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Commission</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, s</w:t>
+      </w:r>
+      <w:r w:rsidR="00627982" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ubmit </w:t>
+      </w:r>
+      <w:r w:rsidR="7112D25A" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a list of all students who </w:t>
+      </w:r>
+      <w:r w:rsidR="5FFB2443" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>entered</w:t>
+      </w:r>
+      <w:r w:rsidR="7112D25A" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="003E320E" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Short-term P</w:t>
+      </w:r>
+      <w:r w:rsidR="7112D25A" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rogram wi</w:t>
+      </w:r>
+      <w:r w:rsidR="06D84B10" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="7112D25A" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> social sec</w:t>
+      </w:r>
+      <w:r w:rsidR="79AC6FAC" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">urity </w:t>
+      </w:r>
+      <w:r w:rsidR="7112D25A" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">numbers </w:t>
+      </w:r>
+      <w:r w:rsidR="00627982" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00536B90" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">completed </w:t>
+      </w:r>
+      <w:r w:rsidR="00627982" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">during the award year and the information necessary for the </w:t>
+      </w:r>
+      <w:r w:rsidR="007A3FE0" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>NCWorks Commission</w:t>
+      </w:r>
+      <w:r w:rsidR="00627982" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to verify the job placement rate </w:t>
+      </w:r>
+      <w:r w:rsidR="00202E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and earnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00627982" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for such award year</w:t>
+      </w:r>
+      <w:r w:rsidR="003150D5" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00627982" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C55E7DD" w14:textId="6C13E6EE" w:rsidR="3F036DFD" w:rsidRPr="009B2C2B" w:rsidRDefault="007F6EA0" w:rsidP="009B2C2B">
+    <w:p w14:paraId="0D11AA5F" w14:textId="07DA9406" w:rsidR="003150D5" w:rsidRPr="00C17525" w:rsidRDefault="003150D5" w:rsidP="00A23C9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Report the published tuition and fees for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE00FE" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Short-term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE00FE" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogram through a process determined by the </w:t>
+      </w:r>
+      <w:r w:rsidR="0056592A" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U.S. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ED</w:t>
+      </w:r>
+      <w:r w:rsidR="0056592A" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Secretary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C55E7DD" w14:textId="6C13E6EE" w:rsidR="3F036DFD" w:rsidRPr="009B2C2B" w:rsidRDefault="007F6EA0" w:rsidP="00A23C9D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00AD6F87" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>aintain eligibility on the ETPL.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000043" w14:textId="33521690" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="00BC197C" w:rsidP="009B2C2B">
+    <w:p w14:paraId="00000043" w14:textId="33521690" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="00BC197C" w:rsidP="00A23C9D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:ind w:firstLine="720"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Requirements of Institutional Notification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000044" w14:textId="72350A28" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="0056592A" w:rsidP="42755C92">
       <w:pPr>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -9337,55 +11080,55 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AE5ACA" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Carolina must not</w:t>
       </w:r>
       <w:r w:rsidR="00BC197C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ify the NCWorks Commission when:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000045" w14:textId="74A425A2" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="00BC197C" w:rsidP="7DDE6D99">
+    <w:p w14:paraId="00000045" w14:textId="67B4DE76" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="00BC197C" w:rsidP="00A23C9D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="3D83F89A" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>state</w:t>
@@ -9449,230 +11192,276 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> submitted to </w:t>
       </w:r>
       <w:r w:rsidR="005F5667" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17525">
-[...15 lines deleted...]
-        <w:t>E</w:t>
+      <w:r w:rsidR="007E4418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ED</w:t>
       </w:r>
       <w:r w:rsidR="008857D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000046" w14:textId="501A432D" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="00BC197C">
+    <w:p w14:paraId="00000046" w14:textId="197C2C32" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="00BC197C" w:rsidP="00A23C9D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">They receive a decision from </w:t>
       </w:r>
       <w:r w:rsidR="005F5667" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17525">
-[...13 lines deleted...]
-        <w:t>E</w:t>
+      <w:r w:rsidR="007E4418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ED</w:t>
       </w:r>
       <w:r w:rsidR="00AE5ACA" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0097351E" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on a Short-term Program</w:t>
       </w:r>
       <w:r w:rsidR="00AE5ACA" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the nature of that decision</w:t>
       </w:r>
       <w:r w:rsidR="008857D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00A03D41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000047" w14:textId="1E455A3E" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="00BC197C" w:rsidP="003567FB">
+    <w:p w14:paraId="00000047" w14:textId="1E455A3E" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="00BC197C" w:rsidP="00A23C9D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If they voluntarily decide to stop offering a failing program</w:t>
       </w:r>
       <w:r w:rsidR="00A03D41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E221B64" w14:textId="54C0B8A6" w:rsidR="00AE5ACA" w:rsidRPr="003567FB" w:rsidRDefault="00BC197C" w:rsidP="003567FB">
+    <w:p w14:paraId="3E221B64" w14:textId="78450A00" w:rsidR="00AE5ACA" w:rsidRPr="003567FB" w:rsidRDefault="00BC197C" w:rsidP="003567FB">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If a </w:t>
       </w:r>
       <w:r w:rsidR="00F75309" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Participating I</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">nstitution voluntarily discontinues a failing eligible </w:t>
+        <w:t xml:space="preserve">nstitution </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4885" w:rsidRPr="00BE4885">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">loses eligibility based on the </w:t>
+      </w:r>
+      <w:r w:rsidR="008B7130">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U.S. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ED</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7130">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4885" w:rsidRPr="00BE4885">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secretary’s determination that the program’s completion rate or job placement rate failed to meet the requirements under 34 CFR § 690.94(a)(2) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4885">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voluntarily discontinues a failing eligible </w:t>
       </w:r>
       <w:r w:rsidR="00F75309" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Short-term Program</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r w:rsidR="00996C97" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -9691,84 +11480,113 @@
       <w:r w:rsidR="00996C97" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Short-term </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>program or a substantially similar program, sharing both</w:t>
       </w:r>
       <w:r w:rsidR="00254FDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> t</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00254FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00254FDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>he same four-digit CIP code</w:t>
+        <w:t>he</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00254FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> same four-digit CIP code</w:t>
       </w:r>
       <w:r w:rsidR="00431FB3" w:rsidRPr="00254FDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00254FDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00254FDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">dentical SOC </w:t>
+        <w:t>dentical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00254FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SOC </w:t>
       </w:r>
       <w:r w:rsidR="008F15B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00254FDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>odes according to the CIP SOC Crosswalk</w:t>
       </w:r>
       <w:r w:rsidR="003567FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> u</w:t>
@@ -9799,51 +11617,50 @@
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>program loses eligibility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14195074" w14:textId="01732605" w:rsidR="00AE5ACA" w:rsidRPr="00C17525" w:rsidRDefault="00AE5ACA" w:rsidP="00AC64F8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">All notifications must occur within </w:t>
       </w:r>
       <w:r w:rsidR="00AC299A" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidR="00526706" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>calendar</w:t>
       </w:r>
       <w:r w:rsidR="00AC299A" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> days. </w:t>
@@ -9852,54 +11669,55 @@
     <w:p w14:paraId="27BF81E0" w14:textId="750F8240" w:rsidR="009B05AB" w:rsidRDefault="009B05AB" w:rsidP="00B22BC0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Review Process </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5461A42E" w14:textId="7E9FBE44" w:rsidR="009B05AB" w:rsidRPr="002A4357" w:rsidRDefault="0008383A" w:rsidP="009B05AB">
+    <w:p w14:paraId="5461A42E" w14:textId="5239C3A3" w:rsidR="009B05AB" w:rsidRPr="002A4357" w:rsidRDefault="0008383A" w:rsidP="009B05AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4357">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Applications </w:t>
       </w:r>
       <w:r w:rsidR="000C4BA8" w:rsidRPr="002A4357">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">will be reviewed and approved by the NCWorks Commission. </w:t>
@@ -9927,280 +11745,181 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
       <w:r w:rsidR="00DA2471" w:rsidRPr="002A4357">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>review applications</w:t>
       </w:r>
       <w:r w:rsidR="000C4BA8" w:rsidRPr="002A4357">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> on a quarterly basis. </w:t>
       </w:r>
+      <w:r w:rsidR="00F90FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The quarterly schedule is avai</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ble</w:t>
+      </w:r>
+      <w:r w:rsidR="0040533F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> here (add link)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidR="00CE1A9C" w:rsidRPr="002A4357">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00E16C21" w:rsidRPr="002A4357">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">pplications will be reviewed </w:t>
       </w:r>
       <w:r w:rsidR="00B5434E" w:rsidRPr="002A4357">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>once complete</w:t>
       </w:r>
       <w:r w:rsidR="001D11AC" w:rsidRPr="002A4357">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A47F9E" w:rsidRPr="002A4357">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The NCWorks Commission is prioritizing reviewing applications as quickly as possible; however, </w:t>
-[...152 lines deleted...]
-        <w:t>meeting.</w:t>
+        <w:t>The NCWorks Commission is prioritizing reviewing applications as quickly as possible</w:t>
+      </w:r>
+      <w:r w:rsidR="002725D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000004F" w14:textId="5D1C700E" w:rsidR="00F44623" w:rsidRPr="00B22BC0" w:rsidRDefault="755DC716" w:rsidP="00B22BC0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B22BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Appeal Hearing Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25011479" w14:textId="41DF8A2D" w:rsidR="006C4490" w:rsidRPr="00C17525" w:rsidRDefault="003F646C" w:rsidP="00AC64F8">
+    <w:p w14:paraId="6F643CFB" w14:textId="77777777" w:rsidR="009416E0" w:rsidRDefault="003F646C" w:rsidP="00AC64F8">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A Participating Institution whose Short-term Program</w:t>
       </w:r>
       <w:r w:rsidR="00AF526E" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’s</w:t>
@@ -10317,51 +12036,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007966BD" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Participating Institution must specify the reasons they believe the denial is not justified, including evidence </w:t>
       </w:r>
       <w:r w:rsidR="003221DE" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and documentation pertaining to the program that support the appeal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D605DD" w14:textId="0C7B1CF2" w:rsidR="00F93EB5" w:rsidRPr="00C17525" w:rsidRDefault="00236F71" w:rsidP="00AC64F8">
+    <w:p w14:paraId="15D605DD" w14:textId="5C343AB4" w:rsidR="00F93EB5" w:rsidRPr="00C17525" w:rsidRDefault="00236F71" w:rsidP="00AC64F8">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Following receipt of the appeal, a</w:t>
       </w:r>
       <w:r w:rsidR="006C4490" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10442,51 +12161,69 @@
       <w:r w:rsidR="00BC197C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a final decision will be issued</w:t>
       </w:r>
       <w:r w:rsidR="00530214" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the</w:t>
       </w:r>
       <w:r w:rsidR="005B18CD" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> chair of the</w:t>
+        <w:t xml:space="preserve"> chair </w:t>
+      </w:r>
+      <w:r w:rsidR="005B18CD" w:rsidRPr="00C17525" w:rsidDel="00183AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="005B18CD" w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00530214" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> NCWorks Commission</w:t>
       </w:r>
       <w:r w:rsidR="00BC197C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> within 30</w:t>
       </w:r>
       <w:r w:rsidR="00E2397C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -10786,51 +12523,50 @@
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Policy Amendments Due to Legal or Regulatory Changes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB19F6E" w14:textId="631126A3" w:rsidR="00B22BC0" w:rsidRPr="00B22BC0" w:rsidRDefault="00123D5A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This CPS is subject to immediate change at any time </w:t>
       </w:r>
       <w:r w:rsidR="003B2927" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -10962,95 +12698,116 @@
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="5220"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6640581E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Effective Date:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000005D" w14:textId="58854E45" w:rsidR="00B22BC0" w:rsidRPr="00C17525" w:rsidRDefault="00B22BC0" w:rsidP="00B22BC0">
+    <w:p w14:paraId="0000005D" w14:textId="3708D1CC" w:rsidR="00B22BC0" w:rsidRPr="00C17525" w:rsidRDefault="00B22BC0" w:rsidP="00B22BC0">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Immediately effective upon approval from the NCWorks Commission and the issuance of the final regulations at </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">34 C.F.R. Part 600 </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>by U.S. DOE, whichever is later.</w:t>
+        <w:t xml:space="preserve">by U.S. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ED</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, whichever is later.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E2FDEC5" w14:textId="77777777" w:rsidR="00B22BC0" w:rsidRPr="00CB276C" w:rsidRDefault="00B22BC0" w:rsidP="00B22BC0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="3585"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6640581E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -11211,411 +12968,414 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F0932A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix B</w:t>
       </w:r>
       <w:r w:rsidR="003B6263">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Workforce Pell Occupations </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B22BC0" w:rsidRPr="00C17525">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="293A7069" w14:textId="77777777" w:rsidR="00B425EB" w:rsidRDefault="00B425EB" w:rsidP="00FD4A45">
+    <w:p w14:paraId="0F3D47BD" w14:textId="77777777" w:rsidR="00263B02" w:rsidRDefault="00263B02" w:rsidP="00FD4A45">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="428D3107" w14:textId="77777777" w:rsidR="00B425EB" w:rsidRDefault="00B425EB" w:rsidP="00FD4A45">
+    <w:p w14:paraId="3CF2028F" w14:textId="77777777" w:rsidR="00263B02" w:rsidRDefault="00263B02" w:rsidP="00FD4A45">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="09B6C669" w14:textId="77777777" w:rsidR="00B425EB" w:rsidRDefault="00B425EB">
+    <w:p w14:paraId="124A212D" w14:textId="77777777" w:rsidR="00263B02" w:rsidRDefault="00263B02">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{B6F9ABA4-7DF7-4CB0-A3FA-3DF3B2D25186}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{401E9721-C8F3-42CC-A3F8-21A91FC58571}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{03685BA0-E946-4D4F-AF0E-F869AC7C966B}"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{7BD0DEBE-9549-4312-B203-321EC6021D74}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{0EF440EC-BED8-469E-AD69-D4352AA9D282}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{CBEF1681-F737-4C19-8B49-D12B91E15F89}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{AF49D820-85F0-497A-BD6F-C4301815440D}"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="673B8E52" w14:textId="77777777" w:rsidR="007646DC" w:rsidRDefault="007646DC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B0D6DBE" w14:textId="77777777" w:rsidR="007646DC" w:rsidRDefault="007646DC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21557D84" w14:textId="77777777" w:rsidR="007646DC" w:rsidRDefault="007646DC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F4D73EA" w14:textId="77777777" w:rsidR="00B425EB" w:rsidRDefault="00B425EB" w:rsidP="00FD4A45">
+    <w:p w14:paraId="76169BD8" w14:textId="77777777" w:rsidR="00263B02" w:rsidRDefault="00263B02" w:rsidP="00FD4A45">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="783B35D0" w14:textId="77777777" w:rsidR="00B425EB" w:rsidRDefault="00B425EB" w:rsidP="00FD4A45">
+    <w:p w14:paraId="41E466C1" w14:textId="77777777" w:rsidR="00263B02" w:rsidRDefault="00263B02" w:rsidP="00FD4A45">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2F639678" w14:textId="77777777" w:rsidR="00B425EB" w:rsidRDefault="00B425EB">
+    <w:p w14:paraId="21D3AE1A" w14:textId="77777777" w:rsidR="00263B02" w:rsidRDefault="00263B02">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="11633170" w14:textId="412D48ED" w:rsidR="7DD7A86B" w:rsidRPr="009B2C2B" w:rsidRDefault="7DD7A86B" w:rsidP="7DD7A86B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Additional criteria for Distance Education courses can be found in Section</w:t>
       </w:r>
       <w:r w:rsidR="009B2C2B" w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
+    <w:p w14:paraId="5C2552AB" w14:textId="49E3141C" w:rsidR="00955531" w:rsidRPr="00556E77" w:rsidRDefault="00955531">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E23E83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E23E83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Additional criteria for Distance Education courses can be found in Section 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
     <w:p w14:paraId="6136219F" w14:textId="228503CF" w:rsidR="7DD7A86B" w:rsidRPr="009B2C2B" w:rsidRDefault="7DD7A86B" w:rsidP="7DD7A86B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Additional guidance on data requested is available in CPS 11-2021.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="119BD81D" w14:textId="46621494" w:rsidR="00FD4A45" w:rsidRDefault="00000000">
+  <w:p w14:paraId="119BD81D" w14:textId="3B73B84A" w:rsidR="00FD4A45" w:rsidRDefault="00FD4A45">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="027671C8" w14:textId="560D3C9E" w:rsidR="00FD4A45" w:rsidRDefault="00000000">
-[...39 lines deleted...]
-  </w:p>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="247473651"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Watermarks"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="027671C8" w14:textId="38BF8649" w:rsidR="00FD4A45" w:rsidRDefault="007646DC">
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:pict w14:anchorId="67BCFDC1">
+            <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+              <v:formulas>
+                <v:f eqn="sum #0 0 10800"/>
+                <v:f eqn="prod #0 2 1"/>
+                <v:f eqn="sum 21600 0 @1"/>
+                <v:f eqn="sum 0 0 @2"/>
+                <v:f eqn="sum 21600 0 @3"/>
+                <v:f eqn="if @0 @3 0"/>
+                <v:f eqn="if @0 21600 @1"/>
+                <v:f eqn="if @0 0 @2"/>
+                <v:f eqn="if @0 @4 21600"/>
+                <v:f eqn="mid @5 @6"/>
+                <v:f eqn="mid @8 @5"/>
+                <v:f eqn="mid @7 @8"/>
+                <v:f eqn="mid @6 @7"/>
+                <v:f eqn="sum @6 0 @5"/>
+              </v:formulas>
+              <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+              <v:textpath on="t" fitshape="t"/>
+              <v:handles>
+                <v:h position="#0,bottomRight" xrange="6629,14971"/>
+              </v:handles>
+              <o:lock v:ext="edit" text="t" shapetype="t"/>
+            </v:shapetype>
+            <v:shape id="PowerPlusWaterMarkObject357831064" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:412.4pt;height:247.45pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+              <v:fill opacity=".5"/>
+              <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="DRAFT"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44A096C0" w14:textId="3456ECCE" w:rsidR="00FD4A45" w:rsidRDefault="00000000">
+  <w:p w14:paraId="44A096C0" w14:textId="64556795" w:rsidR="00FD4A45" w:rsidRDefault="00FD4A45">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="91A238C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographDigital"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -11955,50 +13715,369 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B404676"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7CAC3AD8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15B03CF1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="749630B4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23DB518A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="81DA188E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B0A5157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80023E48"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12067,51 +14146,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CBD7E75"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5CE88CE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -12180,51 +14259,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37DA2598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E73EE490"/>
     <w:lvl w:ilvl="0" w:tplc="0ECACF14">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DC44D9B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7C5EC40E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12266,51 +14345,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="93DCF604">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AC80559C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BF0354B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5E7C1CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -12379,73 +14458,73 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42BA2D1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="66DC76D4"/>
+    <w:tmpl w:val="709231D2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
@@ -12465,51 +14544,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="462C5048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BE82EC0"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12551,51 +14630,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48464D79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D866431A"/>
     <w:lvl w:ilvl="0" w:tplc="B2202ADA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5192C198">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -12664,51 +14743,51 @@
     <w:lvl w:ilvl="7" w:tplc="973070C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AD9E16CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A612247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFEC815C"/>
     <w:lvl w:ilvl="0" w:tplc="0CDC96E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="28FCB9DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="50E6F5FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12750,51 +14829,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EFF8A06A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6F5A29A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CF52163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCCCB992"/>
     <w:lvl w:ilvl="0" w:tplc="42B23032">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12863,51 +14942,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CF633A3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="51ACC452"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F640228"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EF16E586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -12976,51 +15204,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="538C64A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AAC4C80E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="562B7186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08F62514"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13062,51 +15376,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="566F6155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="519E87CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B78CE6AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13175,51 +15489,51 @@
     <w:lvl w:ilvl="7" w:tplc="27E286DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B8228D56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A27AE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9481296"/>
     <w:lvl w:ilvl="0" w:tplc="6D76C244">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5D2613D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="643A8884">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13261,51 +15575,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0218A9B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E23A4634">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AA37271"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="67AA5AAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -13374,51 +15688,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C241231"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="43C8B3A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -13487,51 +15801,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FE9E484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="E4808826">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B1126CB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13600,51 +15914,51 @@
     <w:lvl w:ilvl="7" w:tplc="969C7528">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F6248D6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC96AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26005404"/>
     <w:lvl w:ilvl="0" w:tplc="63FAD7D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F9C0EBEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13714,51 +16028,51 @@
     <w:lvl w:ilvl="7" w:tplc="9B50F2E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FA843B92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="737E1831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9178373C"/>
     <w:lvl w:ilvl="0" w:tplc="10CE24BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="53348BDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13827,51 +16141,51 @@
     <w:lvl w:ilvl="7" w:tplc="00FC28EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9B127166">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="750F650B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8F0AEE98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13940,2025 +16254,2765 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="786D4D99"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4E0465F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1721243349">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1910918346">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1855612084">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1545873383">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="567761623">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1855612084">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="6" w16cid:durableId="2043823033">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="239370084">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="722100271">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="720403393">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="772017745">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2071464207">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1647392577">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="181938439">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1665550465">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="435560183">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="791366729">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="7292891">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1370644316">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2084793201">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1348173787">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="2084793201">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="21" w16cid:durableId="2006668742">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="6906340">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="515266740">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1919747679">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1713574063">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="76900956">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="483620792">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1865904343">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1035928736">
+    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F44623"/>
     <w:rsid w:val="00001501"/>
     <w:rsid w:val="000022F4"/>
+    <w:rsid w:val="00002A18"/>
     <w:rsid w:val="00002BE7"/>
     <w:rsid w:val="000033A0"/>
     <w:rsid w:val="00003842"/>
+    <w:rsid w:val="000040B4"/>
     <w:rsid w:val="00004370"/>
     <w:rsid w:val="000052E1"/>
     <w:rsid w:val="0000661B"/>
     <w:rsid w:val="00006C5A"/>
     <w:rsid w:val="00006E1A"/>
     <w:rsid w:val="00010372"/>
     <w:rsid w:val="00010B10"/>
     <w:rsid w:val="00011E60"/>
     <w:rsid w:val="00012861"/>
+    <w:rsid w:val="00015B67"/>
     <w:rsid w:val="0001697F"/>
     <w:rsid w:val="00017273"/>
+    <w:rsid w:val="00020F4D"/>
     <w:rsid w:val="00021554"/>
+    <w:rsid w:val="00022A59"/>
     <w:rsid w:val="000238A7"/>
+    <w:rsid w:val="000239FD"/>
+    <w:rsid w:val="000246A4"/>
     <w:rsid w:val="0002588A"/>
     <w:rsid w:val="00025DDA"/>
+    <w:rsid w:val="000272D9"/>
+    <w:rsid w:val="00030DCE"/>
     <w:rsid w:val="00032229"/>
     <w:rsid w:val="000322AB"/>
     <w:rsid w:val="00033870"/>
     <w:rsid w:val="00035359"/>
     <w:rsid w:val="0003586A"/>
     <w:rsid w:val="0003648C"/>
     <w:rsid w:val="000365D7"/>
     <w:rsid w:val="00037295"/>
     <w:rsid w:val="00037952"/>
     <w:rsid w:val="00041546"/>
     <w:rsid w:val="0004192E"/>
     <w:rsid w:val="00042889"/>
     <w:rsid w:val="00042D9D"/>
+    <w:rsid w:val="00042DB3"/>
     <w:rsid w:val="00042DCF"/>
     <w:rsid w:val="00043BA6"/>
     <w:rsid w:val="00047B2C"/>
     <w:rsid w:val="000508AE"/>
+    <w:rsid w:val="00051286"/>
     <w:rsid w:val="00053B07"/>
+    <w:rsid w:val="000552DF"/>
+    <w:rsid w:val="00055D5C"/>
     <w:rsid w:val="00056A9D"/>
     <w:rsid w:val="000600E8"/>
     <w:rsid w:val="000604F7"/>
     <w:rsid w:val="00060B34"/>
+    <w:rsid w:val="000618F4"/>
     <w:rsid w:val="00061D7C"/>
     <w:rsid w:val="00062120"/>
     <w:rsid w:val="00062B82"/>
+    <w:rsid w:val="00062C91"/>
+    <w:rsid w:val="00062E40"/>
     <w:rsid w:val="00062FB6"/>
     <w:rsid w:val="00063EE3"/>
     <w:rsid w:val="00064E6E"/>
     <w:rsid w:val="000675C0"/>
     <w:rsid w:val="000710F0"/>
+    <w:rsid w:val="00071854"/>
     <w:rsid w:val="000718FB"/>
     <w:rsid w:val="00071DED"/>
     <w:rsid w:val="00071EB5"/>
     <w:rsid w:val="000722B0"/>
     <w:rsid w:val="00072532"/>
+    <w:rsid w:val="00072667"/>
+    <w:rsid w:val="00073EAD"/>
+    <w:rsid w:val="00075BAF"/>
     <w:rsid w:val="00077CED"/>
+    <w:rsid w:val="0008081F"/>
+    <w:rsid w:val="000819E5"/>
     <w:rsid w:val="00082783"/>
     <w:rsid w:val="00082B0F"/>
     <w:rsid w:val="00083122"/>
     <w:rsid w:val="00083160"/>
     <w:rsid w:val="0008383A"/>
+    <w:rsid w:val="000838EA"/>
     <w:rsid w:val="0008448A"/>
     <w:rsid w:val="00085A80"/>
+    <w:rsid w:val="00085E08"/>
     <w:rsid w:val="000878E3"/>
     <w:rsid w:val="00087B50"/>
+    <w:rsid w:val="0009008D"/>
     <w:rsid w:val="00091013"/>
     <w:rsid w:val="000916C2"/>
+    <w:rsid w:val="00091996"/>
     <w:rsid w:val="00091B9B"/>
+    <w:rsid w:val="00096D19"/>
+    <w:rsid w:val="000A0C69"/>
+    <w:rsid w:val="000A2D30"/>
     <w:rsid w:val="000A327A"/>
     <w:rsid w:val="000A4797"/>
+    <w:rsid w:val="000A4A24"/>
     <w:rsid w:val="000A4A72"/>
+    <w:rsid w:val="000A6634"/>
     <w:rsid w:val="000B1777"/>
     <w:rsid w:val="000B17CF"/>
     <w:rsid w:val="000B17FC"/>
+    <w:rsid w:val="000B1A68"/>
     <w:rsid w:val="000B2802"/>
     <w:rsid w:val="000B4A50"/>
+    <w:rsid w:val="000B4DB4"/>
     <w:rsid w:val="000B5487"/>
+    <w:rsid w:val="000B5856"/>
     <w:rsid w:val="000B58FF"/>
     <w:rsid w:val="000C2672"/>
     <w:rsid w:val="000C2DA9"/>
     <w:rsid w:val="000C3BC7"/>
     <w:rsid w:val="000C4BA8"/>
     <w:rsid w:val="000C5053"/>
     <w:rsid w:val="000C5B22"/>
     <w:rsid w:val="000D0703"/>
     <w:rsid w:val="000D2561"/>
     <w:rsid w:val="000D4B40"/>
     <w:rsid w:val="000D607D"/>
+    <w:rsid w:val="000D713D"/>
+    <w:rsid w:val="000E2173"/>
     <w:rsid w:val="000E3BF5"/>
     <w:rsid w:val="000E4A0A"/>
+    <w:rsid w:val="000E5929"/>
     <w:rsid w:val="000E5A54"/>
     <w:rsid w:val="000E6630"/>
+    <w:rsid w:val="000E6A8F"/>
     <w:rsid w:val="000F0C86"/>
     <w:rsid w:val="000F1A63"/>
     <w:rsid w:val="000F208C"/>
+    <w:rsid w:val="000F3331"/>
     <w:rsid w:val="000F4766"/>
     <w:rsid w:val="000F4CBD"/>
     <w:rsid w:val="000F5FDD"/>
+    <w:rsid w:val="000F6B4F"/>
+    <w:rsid w:val="000F71EB"/>
     <w:rsid w:val="000F7287"/>
+    <w:rsid w:val="000F7EC7"/>
     <w:rsid w:val="001003FF"/>
     <w:rsid w:val="00102463"/>
+    <w:rsid w:val="00103529"/>
     <w:rsid w:val="00104ACF"/>
+    <w:rsid w:val="0010601F"/>
     <w:rsid w:val="00106976"/>
+    <w:rsid w:val="00106E47"/>
     <w:rsid w:val="001076C8"/>
+    <w:rsid w:val="00110507"/>
     <w:rsid w:val="00111235"/>
+    <w:rsid w:val="00111A60"/>
+    <w:rsid w:val="00111FB1"/>
     <w:rsid w:val="0011363C"/>
+    <w:rsid w:val="00113800"/>
     <w:rsid w:val="00113945"/>
     <w:rsid w:val="00115008"/>
     <w:rsid w:val="00115085"/>
     <w:rsid w:val="00115A16"/>
     <w:rsid w:val="00115E1E"/>
     <w:rsid w:val="00116A05"/>
     <w:rsid w:val="00120122"/>
     <w:rsid w:val="001221F7"/>
     <w:rsid w:val="00123B79"/>
     <w:rsid w:val="00123D5A"/>
     <w:rsid w:val="00123DB3"/>
     <w:rsid w:val="0012487C"/>
     <w:rsid w:val="00124D25"/>
     <w:rsid w:val="001253FC"/>
     <w:rsid w:val="00125840"/>
+    <w:rsid w:val="001267A8"/>
     <w:rsid w:val="00126D80"/>
     <w:rsid w:val="00130143"/>
     <w:rsid w:val="001301DC"/>
     <w:rsid w:val="00132858"/>
+    <w:rsid w:val="001340E3"/>
     <w:rsid w:val="0013535F"/>
     <w:rsid w:val="0013647E"/>
+    <w:rsid w:val="00136A1B"/>
     <w:rsid w:val="00137448"/>
     <w:rsid w:val="0014174A"/>
     <w:rsid w:val="001430FB"/>
+    <w:rsid w:val="00144563"/>
     <w:rsid w:val="001464C1"/>
     <w:rsid w:val="001500B9"/>
     <w:rsid w:val="00150C78"/>
+    <w:rsid w:val="00151DCB"/>
+    <w:rsid w:val="00152994"/>
     <w:rsid w:val="0015381B"/>
     <w:rsid w:val="001539F3"/>
     <w:rsid w:val="0015493E"/>
+    <w:rsid w:val="00160236"/>
     <w:rsid w:val="00160300"/>
     <w:rsid w:val="00162E12"/>
     <w:rsid w:val="00162EA5"/>
     <w:rsid w:val="00163315"/>
     <w:rsid w:val="0016506C"/>
     <w:rsid w:val="00167E75"/>
+    <w:rsid w:val="0017016E"/>
     <w:rsid w:val="001708C5"/>
     <w:rsid w:val="00171553"/>
+    <w:rsid w:val="00171558"/>
+    <w:rsid w:val="00172590"/>
     <w:rsid w:val="001735E5"/>
     <w:rsid w:val="00174302"/>
     <w:rsid w:val="001753E3"/>
     <w:rsid w:val="0017731B"/>
+    <w:rsid w:val="00177630"/>
     <w:rsid w:val="00180089"/>
     <w:rsid w:val="00180109"/>
     <w:rsid w:val="00180875"/>
     <w:rsid w:val="00180B9C"/>
     <w:rsid w:val="00180C92"/>
     <w:rsid w:val="00182AA9"/>
     <w:rsid w:val="00182D16"/>
+    <w:rsid w:val="00182F3A"/>
+    <w:rsid w:val="00183AC0"/>
     <w:rsid w:val="00184B6E"/>
     <w:rsid w:val="001855A2"/>
     <w:rsid w:val="00185DFC"/>
+    <w:rsid w:val="00186A93"/>
     <w:rsid w:val="001901C3"/>
+    <w:rsid w:val="00194A55"/>
     <w:rsid w:val="00196665"/>
     <w:rsid w:val="00196A4D"/>
+    <w:rsid w:val="001A0031"/>
     <w:rsid w:val="001A0160"/>
     <w:rsid w:val="001A1457"/>
+    <w:rsid w:val="001A1EAD"/>
     <w:rsid w:val="001A26D9"/>
     <w:rsid w:val="001A2F9E"/>
     <w:rsid w:val="001A3293"/>
+    <w:rsid w:val="001A3442"/>
+    <w:rsid w:val="001A3F26"/>
     <w:rsid w:val="001A40E0"/>
     <w:rsid w:val="001A44FA"/>
     <w:rsid w:val="001A4B11"/>
     <w:rsid w:val="001A4E28"/>
     <w:rsid w:val="001A4F1E"/>
+    <w:rsid w:val="001A5E00"/>
     <w:rsid w:val="001A614D"/>
     <w:rsid w:val="001B0840"/>
     <w:rsid w:val="001B119D"/>
+    <w:rsid w:val="001B1493"/>
+    <w:rsid w:val="001B18AA"/>
     <w:rsid w:val="001B18F0"/>
     <w:rsid w:val="001B2B0D"/>
     <w:rsid w:val="001B2FCF"/>
     <w:rsid w:val="001B37E6"/>
     <w:rsid w:val="001B3F8C"/>
     <w:rsid w:val="001B4C3D"/>
     <w:rsid w:val="001B506D"/>
     <w:rsid w:val="001B5312"/>
     <w:rsid w:val="001B68CA"/>
     <w:rsid w:val="001BFA03"/>
     <w:rsid w:val="001C2C44"/>
+    <w:rsid w:val="001C3847"/>
+    <w:rsid w:val="001C428A"/>
     <w:rsid w:val="001C44B7"/>
     <w:rsid w:val="001C51E2"/>
     <w:rsid w:val="001C6E65"/>
+    <w:rsid w:val="001C7005"/>
+    <w:rsid w:val="001D0B00"/>
     <w:rsid w:val="001D11AC"/>
     <w:rsid w:val="001D1620"/>
     <w:rsid w:val="001D1C26"/>
     <w:rsid w:val="001D1E24"/>
+    <w:rsid w:val="001D4595"/>
+    <w:rsid w:val="001D5238"/>
+    <w:rsid w:val="001D52C2"/>
+    <w:rsid w:val="001D5CB6"/>
     <w:rsid w:val="001D6733"/>
     <w:rsid w:val="001E0297"/>
     <w:rsid w:val="001E0348"/>
     <w:rsid w:val="001E06E8"/>
+    <w:rsid w:val="001E13E5"/>
+    <w:rsid w:val="001E195E"/>
     <w:rsid w:val="001E2428"/>
     <w:rsid w:val="001E2706"/>
+    <w:rsid w:val="001E2CE4"/>
     <w:rsid w:val="001E2F88"/>
     <w:rsid w:val="001E4621"/>
+    <w:rsid w:val="001E595D"/>
+    <w:rsid w:val="001E5D90"/>
     <w:rsid w:val="001E5EA6"/>
+    <w:rsid w:val="001E658D"/>
     <w:rsid w:val="001E7290"/>
     <w:rsid w:val="001E76AD"/>
     <w:rsid w:val="001F08F7"/>
+    <w:rsid w:val="001F0B75"/>
     <w:rsid w:val="001F11CA"/>
     <w:rsid w:val="001F338E"/>
     <w:rsid w:val="001F3C66"/>
+    <w:rsid w:val="001F410B"/>
+    <w:rsid w:val="001F49DB"/>
+    <w:rsid w:val="001F4D1A"/>
     <w:rsid w:val="001F4F97"/>
     <w:rsid w:val="001F5531"/>
     <w:rsid w:val="001F5F22"/>
     <w:rsid w:val="001F6048"/>
     <w:rsid w:val="001F7D0D"/>
     <w:rsid w:val="00200A34"/>
+    <w:rsid w:val="00200AA0"/>
     <w:rsid w:val="00201365"/>
     <w:rsid w:val="00202E79"/>
     <w:rsid w:val="00205B19"/>
     <w:rsid w:val="00205E5D"/>
     <w:rsid w:val="00207319"/>
     <w:rsid w:val="002110E0"/>
     <w:rsid w:val="002115FC"/>
     <w:rsid w:val="00211FAA"/>
     <w:rsid w:val="002135D6"/>
     <w:rsid w:val="00213AA4"/>
     <w:rsid w:val="00213BFF"/>
     <w:rsid w:val="00213EB1"/>
     <w:rsid w:val="002150F4"/>
     <w:rsid w:val="00215D85"/>
     <w:rsid w:val="00216893"/>
+    <w:rsid w:val="002176E4"/>
     <w:rsid w:val="0022115D"/>
+    <w:rsid w:val="00222C29"/>
     <w:rsid w:val="00223719"/>
     <w:rsid w:val="002244C9"/>
     <w:rsid w:val="00224FD5"/>
+    <w:rsid w:val="00225051"/>
     <w:rsid w:val="00225B6B"/>
+    <w:rsid w:val="00226678"/>
     <w:rsid w:val="0022692F"/>
     <w:rsid w:val="00227008"/>
     <w:rsid w:val="0022716E"/>
     <w:rsid w:val="00230F44"/>
     <w:rsid w:val="00233447"/>
     <w:rsid w:val="0023374F"/>
     <w:rsid w:val="00233C5E"/>
     <w:rsid w:val="00234ABD"/>
     <w:rsid w:val="0023520C"/>
+    <w:rsid w:val="00236242"/>
     <w:rsid w:val="00236F71"/>
     <w:rsid w:val="00240DEB"/>
     <w:rsid w:val="00242E5D"/>
     <w:rsid w:val="0024414F"/>
     <w:rsid w:val="002455FC"/>
     <w:rsid w:val="00247059"/>
     <w:rsid w:val="002473D3"/>
     <w:rsid w:val="002476E5"/>
     <w:rsid w:val="00254FDB"/>
     <w:rsid w:val="00255D45"/>
     <w:rsid w:val="00257CED"/>
     <w:rsid w:val="0026026D"/>
     <w:rsid w:val="002604BE"/>
     <w:rsid w:val="00261CD2"/>
     <w:rsid w:val="00261DC6"/>
     <w:rsid w:val="00262877"/>
     <w:rsid w:val="0026298D"/>
+    <w:rsid w:val="00263B02"/>
     <w:rsid w:val="00265897"/>
+    <w:rsid w:val="002664B8"/>
     <w:rsid w:val="0026652E"/>
     <w:rsid w:val="0026747F"/>
+    <w:rsid w:val="002702CC"/>
+    <w:rsid w:val="002725D7"/>
     <w:rsid w:val="002725E3"/>
+    <w:rsid w:val="0027277B"/>
     <w:rsid w:val="00272900"/>
     <w:rsid w:val="00272F58"/>
+    <w:rsid w:val="002732BF"/>
     <w:rsid w:val="00274A21"/>
     <w:rsid w:val="00274F09"/>
     <w:rsid w:val="00275A7A"/>
     <w:rsid w:val="00275C7A"/>
     <w:rsid w:val="00281AB6"/>
+    <w:rsid w:val="00283474"/>
     <w:rsid w:val="002834DD"/>
     <w:rsid w:val="0028463D"/>
     <w:rsid w:val="00285947"/>
     <w:rsid w:val="00287BD3"/>
     <w:rsid w:val="00287F42"/>
     <w:rsid w:val="00290987"/>
     <w:rsid w:val="0029335A"/>
     <w:rsid w:val="00295790"/>
     <w:rsid w:val="002A0210"/>
     <w:rsid w:val="002A13A9"/>
     <w:rsid w:val="002A272F"/>
     <w:rsid w:val="002A2EEC"/>
     <w:rsid w:val="002A31A9"/>
+    <w:rsid w:val="002A3221"/>
     <w:rsid w:val="002A3FD7"/>
     <w:rsid w:val="002A4357"/>
+    <w:rsid w:val="002A5E0C"/>
+    <w:rsid w:val="002A601C"/>
     <w:rsid w:val="002A7031"/>
     <w:rsid w:val="002B1734"/>
+    <w:rsid w:val="002B37EE"/>
     <w:rsid w:val="002B46A3"/>
     <w:rsid w:val="002B7289"/>
     <w:rsid w:val="002B7A8A"/>
     <w:rsid w:val="002C0EAB"/>
     <w:rsid w:val="002C0F85"/>
     <w:rsid w:val="002C65A9"/>
     <w:rsid w:val="002C708A"/>
+    <w:rsid w:val="002D0087"/>
     <w:rsid w:val="002D0716"/>
     <w:rsid w:val="002D086A"/>
     <w:rsid w:val="002D0A37"/>
     <w:rsid w:val="002D14FF"/>
     <w:rsid w:val="002D1FA6"/>
     <w:rsid w:val="002D2380"/>
+    <w:rsid w:val="002D24D7"/>
     <w:rsid w:val="002D2F5E"/>
     <w:rsid w:val="002D3B2B"/>
     <w:rsid w:val="002D64EF"/>
     <w:rsid w:val="002DC8CF"/>
     <w:rsid w:val="002E0289"/>
     <w:rsid w:val="002E06E9"/>
     <w:rsid w:val="002E1723"/>
+    <w:rsid w:val="002E271A"/>
+    <w:rsid w:val="002E2E21"/>
     <w:rsid w:val="002E4632"/>
+    <w:rsid w:val="002E4B47"/>
+    <w:rsid w:val="002E59C6"/>
+    <w:rsid w:val="002E5A1C"/>
     <w:rsid w:val="002E5A22"/>
     <w:rsid w:val="002E5FD9"/>
     <w:rsid w:val="002E6060"/>
+    <w:rsid w:val="002E67B6"/>
     <w:rsid w:val="002E6882"/>
+    <w:rsid w:val="002F0818"/>
+    <w:rsid w:val="002F37C8"/>
     <w:rsid w:val="002F3B97"/>
     <w:rsid w:val="002F3D0D"/>
     <w:rsid w:val="002F463D"/>
     <w:rsid w:val="002F528E"/>
+    <w:rsid w:val="002F5AFD"/>
     <w:rsid w:val="002F6DE5"/>
+    <w:rsid w:val="00301B0A"/>
     <w:rsid w:val="0030252A"/>
     <w:rsid w:val="003034C3"/>
     <w:rsid w:val="00306CBA"/>
     <w:rsid w:val="003122A8"/>
     <w:rsid w:val="003150D5"/>
     <w:rsid w:val="00315830"/>
     <w:rsid w:val="0031634D"/>
     <w:rsid w:val="003173D2"/>
     <w:rsid w:val="00320714"/>
     <w:rsid w:val="00321796"/>
+    <w:rsid w:val="00321B1D"/>
     <w:rsid w:val="003221DE"/>
     <w:rsid w:val="003226A6"/>
+    <w:rsid w:val="00322897"/>
+    <w:rsid w:val="00323BA2"/>
     <w:rsid w:val="00323C76"/>
     <w:rsid w:val="00323CC2"/>
+    <w:rsid w:val="00323F84"/>
+    <w:rsid w:val="00326698"/>
+    <w:rsid w:val="00330538"/>
     <w:rsid w:val="00331B56"/>
     <w:rsid w:val="003321CD"/>
     <w:rsid w:val="00332D83"/>
+    <w:rsid w:val="00333908"/>
     <w:rsid w:val="0033597C"/>
     <w:rsid w:val="00335B19"/>
+    <w:rsid w:val="00336042"/>
+    <w:rsid w:val="003369A6"/>
     <w:rsid w:val="00336F0B"/>
+    <w:rsid w:val="00337E7D"/>
     <w:rsid w:val="00341627"/>
+    <w:rsid w:val="0034171A"/>
+    <w:rsid w:val="00341F75"/>
     <w:rsid w:val="003429EE"/>
     <w:rsid w:val="003430D2"/>
     <w:rsid w:val="00343798"/>
     <w:rsid w:val="00344071"/>
+    <w:rsid w:val="003451BE"/>
+    <w:rsid w:val="003456C7"/>
     <w:rsid w:val="00345BAC"/>
+    <w:rsid w:val="00346DAF"/>
     <w:rsid w:val="00347568"/>
     <w:rsid w:val="003513AC"/>
     <w:rsid w:val="00351BE5"/>
     <w:rsid w:val="00351D4C"/>
+    <w:rsid w:val="00352782"/>
     <w:rsid w:val="00352ED9"/>
+    <w:rsid w:val="00353010"/>
+    <w:rsid w:val="00353737"/>
     <w:rsid w:val="00354972"/>
     <w:rsid w:val="003567FB"/>
+    <w:rsid w:val="003574C9"/>
     <w:rsid w:val="00357FE4"/>
     <w:rsid w:val="00360EA4"/>
     <w:rsid w:val="00361EB1"/>
     <w:rsid w:val="00362CD6"/>
     <w:rsid w:val="00365E39"/>
+    <w:rsid w:val="003664A0"/>
     <w:rsid w:val="0036674D"/>
     <w:rsid w:val="00366F8D"/>
     <w:rsid w:val="00367CC4"/>
     <w:rsid w:val="00372DE5"/>
+    <w:rsid w:val="0037354B"/>
     <w:rsid w:val="0037367F"/>
     <w:rsid w:val="00374CFA"/>
     <w:rsid w:val="003762B3"/>
     <w:rsid w:val="00382319"/>
+    <w:rsid w:val="003836CB"/>
     <w:rsid w:val="0038375F"/>
     <w:rsid w:val="00384926"/>
     <w:rsid w:val="003850FD"/>
     <w:rsid w:val="00385133"/>
     <w:rsid w:val="00385892"/>
+    <w:rsid w:val="0038614F"/>
+    <w:rsid w:val="003868B2"/>
     <w:rsid w:val="00386C39"/>
     <w:rsid w:val="0038784C"/>
     <w:rsid w:val="00391A76"/>
     <w:rsid w:val="00393A17"/>
     <w:rsid w:val="00395308"/>
     <w:rsid w:val="0039668E"/>
+    <w:rsid w:val="003A0883"/>
     <w:rsid w:val="003A4494"/>
     <w:rsid w:val="003A4B38"/>
     <w:rsid w:val="003A4F53"/>
     <w:rsid w:val="003A5ED6"/>
+    <w:rsid w:val="003B251C"/>
     <w:rsid w:val="003B25F8"/>
     <w:rsid w:val="003B2927"/>
     <w:rsid w:val="003B35BC"/>
     <w:rsid w:val="003B3766"/>
+    <w:rsid w:val="003B5644"/>
     <w:rsid w:val="003B6263"/>
+    <w:rsid w:val="003B6370"/>
     <w:rsid w:val="003B668D"/>
     <w:rsid w:val="003B6FC7"/>
     <w:rsid w:val="003C0B38"/>
     <w:rsid w:val="003C16FE"/>
     <w:rsid w:val="003C26A1"/>
     <w:rsid w:val="003C3415"/>
     <w:rsid w:val="003C3AD0"/>
+    <w:rsid w:val="003C4517"/>
     <w:rsid w:val="003C5990"/>
     <w:rsid w:val="003D1E2C"/>
     <w:rsid w:val="003D1E48"/>
     <w:rsid w:val="003D210A"/>
     <w:rsid w:val="003D2D64"/>
     <w:rsid w:val="003D2F62"/>
     <w:rsid w:val="003D3326"/>
     <w:rsid w:val="003D365D"/>
     <w:rsid w:val="003D3F74"/>
     <w:rsid w:val="003D7842"/>
+    <w:rsid w:val="003E087A"/>
     <w:rsid w:val="003E0A33"/>
     <w:rsid w:val="003E320E"/>
     <w:rsid w:val="003E5CD1"/>
+    <w:rsid w:val="003E7CDC"/>
     <w:rsid w:val="003E7D70"/>
     <w:rsid w:val="003F0333"/>
     <w:rsid w:val="003F233A"/>
     <w:rsid w:val="003F4110"/>
     <w:rsid w:val="003F49BC"/>
     <w:rsid w:val="003F4B0E"/>
     <w:rsid w:val="003F4E43"/>
     <w:rsid w:val="003F646C"/>
     <w:rsid w:val="004003C3"/>
     <w:rsid w:val="004004B9"/>
+    <w:rsid w:val="00404A1D"/>
+    <w:rsid w:val="0040533F"/>
     <w:rsid w:val="0040673C"/>
     <w:rsid w:val="00406743"/>
+    <w:rsid w:val="004113DA"/>
     <w:rsid w:val="00411E6B"/>
     <w:rsid w:val="0041520B"/>
     <w:rsid w:val="004157CC"/>
+    <w:rsid w:val="00416B08"/>
     <w:rsid w:val="00420BF0"/>
     <w:rsid w:val="00421306"/>
     <w:rsid w:val="004215FC"/>
     <w:rsid w:val="004226CE"/>
     <w:rsid w:val="00422920"/>
+    <w:rsid w:val="004229A6"/>
     <w:rsid w:val="0042395F"/>
     <w:rsid w:val="004254C7"/>
+    <w:rsid w:val="00426373"/>
     <w:rsid w:val="004300B6"/>
     <w:rsid w:val="00430ABB"/>
     <w:rsid w:val="004317F5"/>
     <w:rsid w:val="00431FB3"/>
     <w:rsid w:val="004328FC"/>
     <w:rsid w:val="00433AF7"/>
     <w:rsid w:val="00434824"/>
     <w:rsid w:val="00434C57"/>
+    <w:rsid w:val="00434E2D"/>
     <w:rsid w:val="00435679"/>
     <w:rsid w:val="00435700"/>
     <w:rsid w:val="0043669D"/>
     <w:rsid w:val="00437B17"/>
     <w:rsid w:val="00437C88"/>
+    <w:rsid w:val="00441D3F"/>
     <w:rsid w:val="00442612"/>
     <w:rsid w:val="004434D4"/>
+    <w:rsid w:val="004440E2"/>
     <w:rsid w:val="004446F7"/>
     <w:rsid w:val="004447FB"/>
     <w:rsid w:val="004457FE"/>
+    <w:rsid w:val="00447128"/>
     <w:rsid w:val="004473EB"/>
     <w:rsid w:val="00452087"/>
     <w:rsid w:val="00452294"/>
     <w:rsid w:val="004528A3"/>
     <w:rsid w:val="004535CF"/>
     <w:rsid w:val="004541AE"/>
     <w:rsid w:val="0045524C"/>
     <w:rsid w:val="00456766"/>
     <w:rsid w:val="004614CA"/>
     <w:rsid w:val="004616F4"/>
     <w:rsid w:val="00463B9F"/>
     <w:rsid w:val="004656D0"/>
     <w:rsid w:val="004657E4"/>
     <w:rsid w:val="00466C88"/>
     <w:rsid w:val="00467773"/>
     <w:rsid w:val="004700F4"/>
+    <w:rsid w:val="00470E90"/>
     <w:rsid w:val="0047202C"/>
     <w:rsid w:val="004732FA"/>
     <w:rsid w:val="00473AA0"/>
     <w:rsid w:val="00475E74"/>
     <w:rsid w:val="004762A0"/>
     <w:rsid w:val="00481215"/>
     <w:rsid w:val="0048171A"/>
+    <w:rsid w:val="00481BFB"/>
     <w:rsid w:val="00483742"/>
     <w:rsid w:val="00483961"/>
     <w:rsid w:val="00483DEB"/>
+    <w:rsid w:val="00485A72"/>
+    <w:rsid w:val="00487581"/>
+    <w:rsid w:val="00491910"/>
+    <w:rsid w:val="00491FC8"/>
     <w:rsid w:val="004937DD"/>
+    <w:rsid w:val="00495315"/>
     <w:rsid w:val="00495E7F"/>
     <w:rsid w:val="0049603A"/>
     <w:rsid w:val="00496186"/>
     <w:rsid w:val="00496191"/>
     <w:rsid w:val="004A067D"/>
+    <w:rsid w:val="004A1AC0"/>
     <w:rsid w:val="004A28C9"/>
     <w:rsid w:val="004A3DB6"/>
+    <w:rsid w:val="004A6A85"/>
     <w:rsid w:val="004A7297"/>
+    <w:rsid w:val="004B0482"/>
+    <w:rsid w:val="004B0DC7"/>
     <w:rsid w:val="004B14FA"/>
     <w:rsid w:val="004B1871"/>
     <w:rsid w:val="004B2960"/>
     <w:rsid w:val="004B298C"/>
     <w:rsid w:val="004B2E09"/>
     <w:rsid w:val="004B319A"/>
     <w:rsid w:val="004B3CD4"/>
     <w:rsid w:val="004B3D05"/>
     <w:rsid w:val="004B48CE"/>
     <w:rsid w:val="004B4C52"/>
     <w:rsid w:val="004B54E8"/>
+    <w:rsid w:val="004B648B"/>
     <w:rsid w:val="004B6ED6"/>
     <w:rsid w:val="004B7063"/>
     <w:rsid w:val="004B70D0"/>
     <w:rsid w:val="004B7456"/>
     <w:rsid w:val="004B7817"/>
     <w:rsid w:val="004C1966"/>
     <w:rsid w:val="004C277E"/>
     <w:rsid w:val="004C31C8"/>
     <w:rsid w:val="004C4410"/>
+    <w:rsid w:val="004C5518"/>
+    <w:rsid w:val="004C5F13"/>
     <w:rsid w:val="004C61B1"/>
     <w:rsid w:val="004C6527"/>
     <w:rsid w:val="004C6B2A"/>
     <w:rsid w:val="004C7AF6"/>
     <w:rsid w:val="004D155B"/>
     <w:rsid w:val="004D59BF"/>
+    <w:rsid w:val="004D5A4A"/>
     <w:rsid w:val="004D6663"/>
+    <w:rsid w:val="004D6BF6"/>
     <w:rsid w:val="004D74D6"/>
     <w:rsid w:val="004D76F8"/>
     <w:rsid w:val="004D78BD"/>
+    <w:rsid w:val="004E080B"/>
     <w:rsid w:val="004E2B50"/>
     <w:rsid w:val="004E340F"/>
+    <w:rsid w:val="004E467D"/>
     <w:rsid w:val="004E4688"/>
     <w:rsid w:val="004E50E2"/>
     <w:rsid w:val="004E50EF"/>
+    <w:rsid w:val="004E753B"/>
+    <w:rsid w:val="004F0636"/>
     <w:rsid w:val="004F0EA5"/>
     <w:rsid w:val="004F181C"/>
     <w:rsid w:val="004F2033"/>
     <w:rsid w:val="004F4A17"/>
     <w:rsid w:val="004F593D"/>
     <w:rsid w:val="004F6194"/>
     <w:rsid w:val="0050207A"/>
     <w:rsid w:val="00502AE9"/>
+    <w:rsid w:val="00502ECC"/>
     <w:rsid w:val="00502F18"/>
     <w:rsid w:val="00505B9E"/>
     <w:rsid w:val="00507242"/>
     <w:rsid w:val="00507455"/>
     <w:rsid w:val="00507C4B"/>
     <w:rsid w:val="00507D61"/>
     <w:rsid w:val="005105A6"/>
     <w:rsid w:val="00510B0A"/>
     <w:rsid w:val="005111FA"/>
     <w:rsid w:val="00512295"/>
+    <w:rsid w:val="005132FF"/>
     <w:rsid w:val="00514EB5"/>
     <w:rsid w:val="00515364"/>
+    <w:rsid w:val="0051716A"/>
+    <w:rsid w:val="00517A53"/>
+    <w:rsid w:val="005209B4"/>
     <w:rsid w:val="00520B3E"/>
     <w:rsid w:val="00522ADC"/>
     <w:rsid w:val="00523512"/>
     <w:rsid w:val="00523E60"/>
+    <w:rsid w:val="00525ED0"/>
     <w:rsid w:val="005261C3"/>
     <w:rsid w:val="00526706"/>
     <w:rsid w:val="00526E85"/>
+    <w:rsid w:val="00526F34"/>
     <w:rsid w:val="00530028"/>
     <w:rsid w:val="00530214"/>
     <w:rsid w:val="00530390"/>
+    <w:rsid w:val="0053063F"/>
     <w:rsid w:val="0053117B"/>
     <w:rsid w:val="0053265F"/>
     <w:rsid w:val="0053396B"/>
+    <w:rsid w:val="00533B11"/>
     <w:rsid w:val="0053583F"/>
     <w:rsid w:val="00535FED"/>
+    <w:rsid w:val="0053601A"/>
+    <w:rsid w:val="00536A42"/>
     <w:rsid w:val="00536B90"/>
     <w:rsid w:val="00537E85"/>
+    <w:rsid w:val="0054309A"/>
+    <w:rsid w:val="00545415"/>
     <w:rsid w:val="00545472"/>
     <w:rsid w:val="00545637"/>
     <w:rsid w:val="00545690"/>
     <w:rsid w:val="00545A92"/>
     <w:rsid w:val="005461D1"/>
     <w:rsid w:val="0054711F"/>
     <w:rsid w:val="005511EE"/>
     <w:rsid w:val="00551C9F"/>
     <w:rsid w:val="00555EDE"/>
+    <w:rsid w:val="00556B22"/>
+    <w:rsid w:val="00556E77"/>
+    <w:rsid w:val="00556E98"/>
     <w:rsid w:val="005619E4"/>
     <w:rsid w:val="0056335D"/>
     <w:rsid w:val="00563898"/>
+    <w:rsid w:val="00565529"/>
     <w:rsid w:val="0056552B"/>
     <w:rsid w:val="0056592A"/>
     <w:rsid w:val="00565A15"/>
     <w:rsid w:val="00566ADE"/>
     <w:rsid w:val="00567734"/>
     <w:rsid w:val="00567A5A"/>
     <w:rsid w:val="00570104"/>
     <w:rsid w:val="00570E34"/>
     <w:rsid w:val="0057135C"/>
     <w:rsid w:val="00571577"/>
     <w:rsid w:val="00571C3D"/>
+    <w:rsid w:val="00571EB2"/>
     <w:rsid w:val="00573A45"/>
     <w:rsid w:val="00574010"/>
     <w:rsid w:val="00575E18"/>
+    <w:rsid w:val="00576C76"/>
     <w:rsid w:val="005777C8"/>
     <w:rsid w:val="00577E23"/>
     <w:rsid w:val="005800F9"/>
     <w:rsid w:val="005827F9"/>
     <w:rsid w:val="00582F94"/>
+    <w:rsid w:val="005846DD"/>
     <w:rsid w:val="00584882"/>
+    <w:rsid w:val="005854DC"/>
+    <w:rsid w:val="00585549"/>
+    <w:rsid w:val="005855E9"/>
     <w:rsid w:val="00585C27"/>
     <w:rsid w:val="00585D59"/>
     <w:rsid w:val="00586173"/>
     <w:rsid w:val="00587100"/>
     <w:rsid w:val="00587DE2"/>
+    <w:rsid w:val="005900A9"/>
     <w:rsid w:val="00590B8E"/>
+    <w:rsid w:val="0059222D"/>
     <w:rsid w:val="0059286A"/>
     <w:rsid w:val="005928D4"/>
     <w:rsid w:val="005948C3"/>
     <w:rsid w:val="00594A90"/>
     <w:rsid w:val="00596287"/>
+    <w:rsid w:val="005979DF"/>
     <w:rsid w:val="005A190E"/>
     <w:rsid w:val="005A28D3"/>
     <w:rsid w:val="005A4866"/>
     <w:rsid w:val="005A619D"/>
     <w:rsid w:val="005A68F4"/>
+    <w:rsid w:val="005A6C67"/>
     <w:rsid w:val="005A73C6"/>
     <w:rsid w:val="005A778B"/>
     <w:rsid w:val="005A7880"/>
     <w:rsid w:val="005B0656"/>
     <w:rsid w:val="005B18CD"/>
     <w:rsid w:val="005B1EC3"/>
     <w:rsid w:val="005B3084"/>
     <w:rsid w:val="005B352C"/>
     <w:rsid w:val="005B56D9"/>
     <w:rsid w:val="005B7723"/>
+    <w:rsid w:val="005B774B"/>
     <w:rsid w:val="005C1BEF"/>
     <w:rsid w:val="005C2B82"/>
+    <w:rsid w:val="005C32B3"/>
+    <w:rsid w:val="005C3518"/>
+    <w:rsid w:val="005C78FC"/>
+    <w:rsid w:val="005C7BAA"/>
     <w:rsid w:val="005D117E"/>
+    <w:rsid w:val="005D17EE"/>
     <w:rsid w:val="005D4ABC"/>
     <w:rsid w:val="005D4E0E"/>
+    <w:rsid w:val="005D56A3"/>
     <w:rsid w:val="005E00BE"/>
+    <w:rsid w:val="005E123E"/>
     <w:rsid w:val="005E161B"/>
     <w:rsid w:val="005E1B4D"/>
+    <w:rsid w:val="005E30EB"/>
     <w:rsid w:val="005E320B"/>
+    <w:rsid w:val="005E3428"/>
     <w:rsid w:val="005E47D3"/>
     <w:rsid w:val="005E52DA"/>
     <w:rsid w:val="005E5558"/>
     <w:rsid w:val="005E593F"/>
+    <w:rsid w:val="005F00AB"/>
     <w:rsid w:val="005F077A"/>
     <w:rsid w:val="005F0E64"/>
+    <w:rsid w:val="005F1932"/>
     <w:rsid w:val="005F1EA7"/>
     <w:rsid w:val="005F30F3"/>
     <w:rsid w:val="005F3E8D"/>
     <w:rsid w:val="005F537A"/>
     <w:rsid w:val="005F53D4"/>
     <w:rsid w:val="005F5667"/>
+    <w:rsid w:val="005F5BFC"/>
+    <w:rsid w:val="005F67BE"/>
+    <w:rsid w:val="005F736D"/>
     <w:rsid w:val="005F7587"/>
     <w:rsid w:val="005F78B5"/>
     <w:rsid w:val="005F7B3B"/>
     <w:rsid w:val="005F7E59"/>
     <w:rsid w:val="006007DE"/>
     <w:rsid w:val="00602A88"/>
     <w:rsid w:val="00602CC0"/>
+    <w:rsid w:val="00603264"/>
     <w:rsid w:val="00604999"/>
     <w:rsid w:val="0060504F"/>
     <w:rsid w:val="006058C7"/>
     <w:rsid w:val="0060767E"/>
+    <w:rsid w:val="00610650"/>
     <w:rsid w:val="00611042"/>
     <w:rsid w:val="006113E1"/>
     <w:rsid w:val="00612C8D"/>
     <w:rsid w:val="00612CD1"/>
+    <w:rsid w:val="00613314"/>
+    <w:rsid w:val="00616626"/>
+    <w:rsid w:val="00616726"/>
     <w:rsid w:val="00616DE4"/>
+    <w:rsid w:val="00617278"/>
     <w:rsid w:val="00621121"/>
     <w:rsid w:val="00621C5E"/>
+    <w:rsid w:val="006248F6"/>
     <w:rsid w:val="00625249"/>
+    <w:rsid w:val="00626300"/>
     <w:rsid w:val="00626682"/>
     <w:rsid w:val="0062689B"/>
     <w:rsid w:val="00626B7B"/>
     <w:rsid w:val="00627982"/>
     <w:rsid w:val="00627E9F"/>
     <w:rsid w:val="00627FF4"/>
     <w:rsid w:val="00632061"/>
     <w:rsid w:val="00632746"/>
     <w:rsid w:val="00633AF2"/>
     <w:rsid w:val="00634D2A"/>
+    <w:rsid w:val="00634FC3"/>
+    <w:rsid w:val="006350A7"/>
     <w:rsid w:val="00635457"/>
     <w:rsid w:val="00635E9F"/>
     <w:rsid w:val="006367A6"/>
     <w:rsid w:val="0063794D"/>
+    <w:rsid w:val="00642B2C"/>
+    <w:rsid w:val="00643E4C"/>
     <w:rsid w:val="00644598"/>
     <w:rsid w:val="006472EA"/>
+    <w:rsid w:val="006476B1"/>
     <w:rsid w:val="006478CD"/>
     <w:rsid w:val="00647B1D"/>
     <w:rsid w:val="00647BD3"/>
     <w:rsid w:val="0065023D"/>
+    <w:rsid w:val="006509C4"/>
+    <w:rsid w:val="00651EE9"/>
     <w:rsid w:val="00652D32"/>
     <w:rsid w:val="00653F42"/>
     <w:rsid w:val="00654235"/>
     <w:rsid w:val="00655121"/>
     <w:rsid w:val="00656D23"/>
     <w:rsid w:val="0065711E"/>
     <w:rsid w:val="006618A8"/>
+    <w:rsid w:val="00661A22"/>
     <w:rsid w:val="006626DA"/>
     <w:rsid w:val="00664EAE"/>
     <w:rsid w:val="00667226"/>
     <w:rsid w:val="00675027"/>
     <w:rsid w:val="00675C47"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00676EE2"/>
+    <w:rsid w:val="00677907"/>
+    <w:rsid w:val="00681B41"/>
     <w:rsid w:val="00681C06"/>
     <w:rsid w:val="0068464C"/>
     <w:rsid w:val="006859A5"/>
+    <w:rsid w:val="00687206"/>
     <w:rsid w:val="00691505"/>
+    <w:rsid w:val="00691A88"/>
     <w:rsid w:val="00693A7A"/>
     <w:rsid w:val="00694107"/>
     <w:rsid w:val="00694144"/>
     <w:rsid w:val="00694351"/>
     <w:rsid w:val="00695B3E"/>
     <w:rsid w:val="006960CC"/>
     <w:rsid w:val="006A0E5D"/>
     <w:rsid w:val="006A226B"/>
     <w:rsid w:val="006A30FD"/>
     <w:rsid w:val="006A7DDF"/>
     <w:rsid w:val="006A7E9C"/>
+    <w:rsid w:val="006B1932"/>
+    <w:rsid w:val="006B4692"/>
     <w:rsid w:val="006B637A"/>
     <w:rsid w:val="006B72A6"/>
+    <w:rsid w:val="006C01B4"/>
     <w:rsid w:val="006C124C"/>
+    <w:rsid w:val="006C144B"/>
+    <w:rsid w:val="006C1A48"/>
     <w:rsid w:val="006C28E3"/>
     <w:rsid w:val="006C2987"/>
     <w:rsid w:val="006C2D7C"/>
     <w:rsid w:val="006C2DCB"/>
     <w:rsid w:val="006C2E21"/>
     <w:rsid w:val="006C43D5"/>
     <w:rsid w:val="006C4490"/>
+    <w:rsid w:val="006C5867"/>
     <w:rsid w:val="006C5E47"/>
     <w:rsid w:val="006C6CEA"/>
+    <w:rsid w:val="006C7036"/>
     <w:rsid w:val="006C7E4B"/>
     <w:rsid w:val="006D1050"/>
     <w:rsid w:val="006D2AF9"/>
     <w:rsid w:val="006D48D7"/>
     <w:rsid w:val="006D4A84"/>
     <w:rsid w:val="006D4CDD"/>
     <w:rsid w:val="006D5238"/>
     <w:rsid w:val="006D58F0"/>
+    <w:rsid w:val="006D74D6"/>
     <w:rsid w:val="006D7532"/>
+    <w:rsid w:val="006D76D4"/>
     <w:rsid w:val="006D7E78"/>
     <w:rsid w:val="006E0054"/>
     <w:rsid w:val="006E0C2F"/>
     <w:rsid w:val="006E0EFB"/>
+    <w:rsid w:val="006E1638"/>
     <w:rsid w:val="006E2BC5"/>
+    <w:rsid w:val="006E36F1"/>
     <w:rsid w:val="006E4526"/>
     <w:rsid w:val="006E6446"/>
     <w:rsid w:val="006E6AFA"/>
+    <w:rsid w:val="006E6D85"/>
+    <w:rsid w:val="006E788C"/>
     <w:rsid w:val="006F2019"/>
     <w:rsid w:val="006F3895"/>
     <w:rsid w:val="006F485C"/>
+    <w:rsid w:val="006F6954"/>
     <w:rsid w:val="006F72BD"/>
+    <w:rsid w:val="00700E50"/>
     <w:rsid w:val="00701CE7"/>
     <w:rsid w:val="00702E0B"/>
     <w:rsid w:val="00702F9B"/>
     <w:rsid w:val="00703B90"/>
     <w:rsid w:val="00703F3A"/>
+    <w:rsid w:val="00704526"/>
     <w:rsid w:val="007049EF"/>
+    <w:rsid w:val="007056D3"/>
+    <w:rsid w:val="00706F70"/>
     <w:rsid w:val="00710DD5"/>
     <w:rsid w:val="00712173"/>
     <w:rsid w:val="0071298D"/>
     <w:rsid w:val="00712A0D"/>
     <w:rsid w:val="00712A36"/>
     <w:rsid w:val="00713465"/>
+    <w:rsid w:val="00715807"/>
     <w:rsid w:val="00715B89"/>
+    <w:rsid w:val="00720A8E"/>
     <w:rsid w:val="00721729"/>
     <w:rsid w:val="0072180D"/>
+    <w:rsid w:val="007228D6"/>
     <w:rsid w:val="0072386D"/>
     <w:rsid w:val="00724B22"/>
     <w:rsid w:val="00725AAA"/>
     <w:rsid w:val="0072603C"/>
+    <w:rsid w:val="00726282"/>
+    <w:rsid w:val="0072633C"/>
+    <w:rsid w:val="00732073"/>
     <w:rsid w:val="00732785"/>
     <w:rsid w:val="00733F1C"/>
+    <w:rsid w:val="00734DF1"/>
+    <w:rsid w:val="007373B3"/>
+    <w:rsid w:val="00740469"/>
+    <w:rsid w:val="00742E66"/>
     <w:rsid w:val="00744D84"/>
     <w:rsid w:val="007455D2"/>
     <w:rsid w:val="00750954"/>
     <w:rsid w:val="0075114A"/>
     <w:rsid w:val="007513D0"/>
     <w:rsid w:val="00752218"/>
     <w:rsid w:val="0075275B"/>
     <w:rsid w:val="00752F72"/>
+    <w:rsid w:val="00754326"/>
     <w:rsid w:val="00754761"/>
     <w:rsid w:val="00754B6D"/>
+    <w:rsid w:val="00754F51"/>
+    <w:rsid w:val="007552DD"/>
+    <w:rsid w:val="007566DC"/>
     <w:rsid w:val="00756A9B"/>
     <w:rsid w:val="00761FF0"/>
     <w:rsid w:val="00762524"/>
     <w:rsid w:val="007627BA"/>
+    <w:rsid w:val="007646DC"/>
     <w:rsid w:val="007667A7"/>
+    <w:rsid w:val="00767126"/>
     <w:rsid w:val="00771579"/>
     <w:rsid w:val="00772819"/>
+    <w:rsid w:val="00772C82"/>
     <w:rsid w:val="007760C3"/>
     <w:rsid w:val="00776C05"/>
     <w:rsid w:val="007801E6"/>
     <w:rsid w:val="00780C9C"/>
     <w:rsid w:val="007817AB"/>
     <w:rsid w:val="00781920"/>
     <w:rsid w:val="007835C2"/>
     <w:rsid w:val="0078495D"/>
+    <w:rsid w:val="007856CB"/>
+    <w:rsid w:val="00786CAF"/>
     <w:rsid w:val="00787308"/>
     <w:rsid w:val="00787536"/>
     <w:rsid w:val="00790D46"/>
     <w:rsid w:val="007928DC"/>
     <w:rsid w:val="00794573"/>
+    <w:rsid w:val="00794E91"/>
     <w:rsid w:val="007966BD"/>
     <w:rsid w:val="007A0459"/>
     <w:rsid w:val="007A1200"/>
     <w:rsid w:val="007A212C"/>
+    <w:rsid w:val="007A336E"/>
     <w:rsid w:val="007A3B89"/>
+    <w:rsid w:val="007A3F96"/>
     <w:rsid w:val="007A3FE0"/>
     <w:rsid w:val="007A4D21"/>
+    <w:rsid w:val="007A6980"/>
     <w:rsid w:val="007A760D"/>
+    <w:rsid w:val="007A7624"/>
     <w:rsid w:val="007B0D23"/>
     <w:rsid w:val="007B108F"/>
     <w:rsid w:val="007B3E18"/>
     <w:rsid w:val="007B47E9"/>
+    <w:rsid w:val="007B4922"/>
+    <w:rsid w:val="007B4EDC"/>
+    <w:rsid w:val="007B50B5"/>
     <w:rsid w:val="007B6BBD"/>
     <w:rsid w:val="007B7798"/>
     <w:rsid w:val="007C0333"/>
     <w:rsid w:val="007C08B3"/>
     <w:rsid w:val="007C0C59"/>
     <w:rsid w:val="007C325D"/>
     <w:rsid w:val="007C37DD"/>
     <w:rsid w:val="007C386F"/>
     <w:rsid w:val="007C7839"/>
     <w:rsid w:val="007D15ED"/>
     <w:rsid w:val="007D186A"/>
     <w:rsid w:val="007D374D"/>
     <w:rsid w:val="007D780D"/>
     <w:rsid w:val="007D7C04"/>
     <w:rsid w:val="007D7E45"/>
     <w:rsid w:val="007D7FC1"/>
+    <w:rsid w:val="007E1A3D"/>
+    <w:rsid w:val="007E2FEA"/>
+    <w:rsid w:val="007E4418"/>
     <w:rsid w:val="007E4BB6"/>
     <w:rsid w:val="007E4F1E"/>
     <w:rsid w:val="007E5ED6"/>
+    <w:rsid w:val="007E66FB"/>
     <w:rsid w:val="007E7342"/>
+    <w:rsid w:val="007F013C"/>
     <w:rsid w:val="007F31F0"/>
     <w:rsid w:val="007F3420"/>
     <w:rsid w:val="007F3B25"/>
     <w:rsid w:val="007F4BE6"/>
     <w:rsid w:val="007F5353"/>
     <w:rsid w:val="007F5F16"/>
     <w:rsid w:val="007F6BC4"/>
     <w:rsid w:val="007F6EA0"/>
     <w:rsid w:val="0080047B"/>
     <w:rsid w:val="008015EE"/>
     <w:rsid w:val="00802E3F"/>
     <w:rsid w:val="008032BF"/>
     <w:rsid w:val="00805146"/>
     <w:rsid w:val="0080640E"/>
     <w:rsid w:val="00806E22"/>
     <w:rsid w:val="00807BC2"/>
     <w:rsid w:val="008107C3"/>
     <w:rsid w:val="00811391"/>
+    <w:rsid w:val="008146C4"/>
+    <w:rsid w:val="00815251"/>
+    <w:rsid w:val="00816F14"/>
+    <w:rsid w:val="0081750D"/>
+    <w:rsid w:val="00817E39"/>
+    <w:rsid w:val="008203FF"/>
+    <w:rsid w:val="00822DF4"/>
     <w:rsid w:val="00824613"/>
     <w:rsid w:val="008246D1"/>
     <w:rsid w:val="00824F09"/>
     <w:rsid w:val="00825173"/>
     <w:rsid w:val="0082576E"/>
     <w:rsid w:val="008273E1"/>
     <w:rsid w:val="0083300B"/>
+    <w:rsid w:val="00834C7C"/>
+    <w:rsid w:val="00834D20"/>
     <w:rsid w:val="00834D5E"/>
+    <w:rsid w:val="00835645"/>
+    <w:rsid w:val="008358B7"/>
     <w:rsid w:val="008366C5"/>
     <w:rsid w:val="008367D0"/>
     <w:rsid w:val="008401A0"/>
     <w:rsid w:val="008419C8"/>
     <w:rsid w:val="0084293E"/>
     <w:rsid w:val="00844178"/>
     <w:rsid w:val="008442FE"/>
+    <w:rsid w:val="00844B0F"/>
     <w:rsid w:val="00844F01"/>
+    <w:rsid w:val="00846E9E"/>
+    <w:rsid w:val="008476B2"/>
     <w:rsid w:val="00851694"/>
     <w:rsid w:val="00851DF6"/>
     <w:rsid w:val="00852499"/>
     <w:rsid w:val="0085304C"/>
     <w:rsid w:val="008531D0"/>
     <w:rsid w:val="00855218"/>
     <w:rsid w:val="008552D7"/>
     <w:rsid w:val="008555FE"/>
     <w:rsid w:val="00855B97"/>
     <w:rsid w:val="008563BD"/>
     <w:rsid w:val="00856B52"/>
     <w:rsid w:val="00857656"/>
     <w:rsid w:val="00857A48"/>
+    <w:rsid w:val="008604E1"/>
+    <w:rsid w:val="00860E16"/>
     <w:rsid w:val="00860EFE"/>
     <w:rsid w:val="00863589"/>
     <w:rsid w:val="008644B0"/>
     <w:rsid w:val="008646E3"/>
+    <w:rsid w:val="00866065"/>
     <w:rsid w:val="008663B4"/>
     <w:rsid w:val="0087110E"/>
     <w:rsid w:val="00872339"/>
     <w:rsid w:val="00872A50"/>
     <w:rsid w:val="008734AC"/>
     <w:rsid w:val="00874360"/>
     <w:rsid w:val="0087494E"/>
     <w:rsid w:val="00874991"/>
     <w:rsid w:val="0087633F"/>
     <w:rsid w:val="008763FD"/>
+    <w:rsid w:val="00876646"/>
     <w:rsid w:val="00876B0E"/>
     <w:rsid w:val="0087AFC2"/>
+    <w:rsid w:val="008800B0"/>
     <w:rsid w:val="008814CE"/>
     <w:rsid w:val="00881C20"/>
     <w:rsid w:val="00883D67"/>
     <w:rsid w:val="008854EC"/>
     <w:rsid w:val="008857D3"/>
     <w:rsid w:val="00886477"/>
     <w:rsid w:val="00886729"/>
     <w:rsid w:val="008870DC"/>
+    <w:rsid w:val="00890410"/>
     <w:rsid w:val="00892F0C"/>
     <w:rsid w:val="00893322"/>
     <w:rsid w:val="00897342"/>
     <w:rsid w:val="00897D8B"/>
     <w:rsid w:val="008A06A1"/>
+    <w:rsid w:val="008A06D6"/>
+    <w:rsid w:val="008A0791"/>
     <w:rsid w:val="008A0D30"/>
+    <w:rsid w:val="008A1531"/>
     <w:rsid w:val="008A156A"/>
     <w:rsid w:val="008A19CD"/>
     <w:rsid w:val="008A21F8"/>
     <w:rsid w:val="008A3312"/>
+    <w:rsid w:val="008A363D"/>
     <w:rsid w:val="008A5A60"/>
     <w:rsid w:val="008A7D4B"/>
     <w:rsid w:val="008A7EBA"/>
     <w:rsid w:val="008A7F1E"/>
     <w:rsid w:val="008B0044"/>
+    <w:rsid w:val="008B10EC"/>
     <w:rsid w:val="008B2A69"/>
     <w:rsid w:val="008B2B32"/>
     <w:rsid w:val="008B422D"/>
     <w:rsid w:val="008B57C1"/>
+    <w:rsid w:val="008B7130"/>
+    <w:rsid w:val="008C1560"/>
     <w:rsid w:val="008C2013"/>
     <w:rsid w:val="008C235A"/>
     <w:rsid w:val="008C23D9"/>
+    <w:rsid w:val="008C30CF"/>
     <w:rsid w:val="008C3744"/>
+    <w:rsid w:val="008C4E03"/>
+    <w:rsid w:val="008C5D5E"/>
     <w:rsid w:val="008C67A3"/>
     <w:rsid w:val="008C6ED1"/>
     <w:rsid w:val="008C72DA"/>
+    <w:rsid w:val="008D1218"/>
+    <w:rsid w:val="008D2FB1"/>
+    <w:rsid w:val="008D39C7"/>
     <w:rsid w:val="008D410D"/>
     <w:rsid w:val="008D45A2"/>
     <w:rsid w:val="008D65BE"/>
     <w:rsid w:val="008D70E8"/>
     <w:rsid w:val="008D7758"/>
     <w:rsid w:val="008D7D44"/>
     <w:rsid w:val="008E0AE8"/>
     <w:rsid w:val="008E0F23"/>
     <w:rsid w:val="008E1FE3"/>
     <w:rsid w:val="008E28C7"/>
+    <w:rsid w:val="008E2D40"/>
     <w:rsid w:val="008E3395"/>
     <w:rsid w:val="008E437B"/>
     <w:rsid w:val="008E5324"/>
+    <w:rsid w:val="008E6BD1"/>
     <w:rsid w:val="008E7F8A"/>
     <w:rsid w:val="008F03A3"/>
     <w:rsid w:val="008F15B9"/>
     <w:rsid w:val="008F26CE"/>
+    <w:rsid w:val="008F446B"/>
+    <w:rsid w:val="008F4B5A"/>
     <w:rsid w:val="008F5092"/>
+    <w:rsid w:val="008F6C25"/>
+    <w:rsid w:val="008F6EA2"/>
+    <w:rsid w:val="009003D9"/>
     <w:rsid w:val="009029FB"/>
     <w:rsid w:val="00902E4A"/>
     <w:rsid w:val="0090423A"/>
+    <w:rsid w:val="00905C41"/>
     <w:rsid w:val="00906A73"/>
     <w:rsid w:val="00910141"/>
     <w:rsid w:val="00911D6D"/>
+    <w:rsid w:val="009122D2"/>
     <w:rsid w:val="0091245F"/>
     <w:rsid w:val="00912AFF"/>
     <w:rsid w:val="00912CA8"/>
     <w:rsid w:val="00913FD4"/>
     <w:rsid w:val="00914084"/>
     <w:rsid w:val="00916314"/>
     <w:rsid w:val="00917B36"/>
     <w:rsid w:val="00920253"/>
     <w:rsid w:val="00920726"/>
     <w:rsid w:val="00921AEF"/>
     <w:rsid w:val="00922086"/>
+    <w:rsid w:val="009226E5"/>
     <w:rsid w:val="00923D14"/>
+    <w:rsid w:val="00923E59"/>
     <w:rsid w:val="00924CB9"/>
     <w:rsid w:val="00924FD8"/>
     <w:rsid w:val="00926134"/>
     <w:rsid w:val="00926D0B"/>
     <w:rsid w:val="0092776F"/>
     <w:rsid w:val="00927842"/>
     <w:rsid w:val="009313A3"/>
     <w:rsid w:val="00931948"/>
     <w:rsid w:val="00931F91"/>
     <w:rsid w:val="00932580"/>
     <w:rsid w:val="0093378C"/>
+    <w:rsid w:val="00933F9E"/>
     <w:rsid w:val="00935E5F"/>
     <w:rsid w:val="0093691E"/>
+    <w:rsid w:val="00936D18"/>
+    <w:rsid w:val="00940805"/>
     <w:rsid w:val="00941500"/>
+    <w:rsid w:val="009416E0"/>
     <w:rsid w:val="00941AF1"/>
     <w:rsid w:val="00942A70"/>
     <w:rsid w:val="00945B27"/>
     <w:rsid w:val="00951A2F"/>
     <w:rsid w:val="00955509"/>
+    <w:rsid w:val="00955531"/>
     <w:rsid w:val="009557E8"/>
     <w:rsid w:val="0095582D"/>
+    <w:rsid w:val="00956861"/>
     <w:rsid w:val="00956B4F"/>
     <w:rsid w:val="00957111"/>
     <w:rsid w:val="009572AF"/>
     <w:rsid w:val="009606F7"/>
     <w:rsid w:val="009614EB"/>
     <w:rsid w:val="009621F4"/>
+    <w:rsid w:val="00962705"/>
     <w:rsid w:val="00962DD3"/>
     <w:rsid w:val="009634FF"/>
     <w:rsid w:val="0096489F"/>
     <w:rsid w:val="00966768"/>
     <w:rsid w:val="00966D21"/>
     <w:rsid w:val="009700DF"/>
     <w:rsid w:val="0097077D"/>
     <w:rsid w:val="0097186D"/>
+    <w:rsid w:val="00972575"/>
+    <w:rsid w:val="00972BA4"/>
     <w:rsid w:val="0097351E"/>
     <w:rsid w:val="009736E0"/>
     <w:rsid w:val="00973E88"/>
     <w:rsid w:val="00974AE3"/>
+    <w:rsid w:val="00975242"/>
+    <w:rsid w:val="00975871"/>
     <w:rsid w:val="009768D3"/>
     <w:rsid w:val="00977231"/>
     <w:rsid w:val="00981787"/>
     <w:rsid w:val="009817A3"/>
     <w:rsid w:val="00981ED3"/>
+    <w:rsid w:val="00981FA9"/>
+    <w:rsid w:val="0098310B"/>
     <w:rsid w:val="00983324"/>
     <w:rsid w:val="0098350A"/>
     <w:rsid w:val="009877BB"/>
     <w:rsid w:val="00987BF2"/>
     <w:rsid w:val="0099221C"/>
     <w:rsid w:val="00992231"/>
     <w:rsid w:val="00992E97"/>
     <w:rsid w:val="00993A4D"/>
+    <w:rsid w:val="009958A0"/>
     <w:rsid w:val="00996C97"/>
     <w:rsid w:val="00997A52"/>
     <w:rsid w:val="009A0B70"/>
     <w:rsid w:val="009A20AC"/>
     <w:rsid w:val="009A3EE1"/>
     <w:rsid w:val="009A62F7"/>
     <w:rsid w:val="009B050F"/>
     <w:rsid w:val="009B05AB"/>
+    <w:rsid w:val="009B0CCB"/>
     <w:rsid w:val="009B18E2"/>
+    <w:rsid w:val="009B1CF8"/>
     <w:rsid w:val="009B1EC9"/>
     <w:rsid w:val="009B2C2B"/>
     <w:rsid w:val="009B384D"/>
     <w:rsid w:val="009B41F8"/>
     <w:rsid w:val="009B454A"/>
+    <w:rsid w:val="009B45B5"/>
+    <w:rsid w:val="009B573E"/>
     <w:rsid w:val="009B5BFA"/>
     <w:rsid w:val="009B60CF"/>
     <w:rsid w:val="009B763C"/>
     <w:rsid w:val="009C17E9"/>
     <w:rsid w:val="009C1AC6"/>
     <w:rsid w:val="009C1B64"/>
     <w:rsid w:val="009C1D36"/>
+    <w:rsid w:val="009C2B0C"/>
     <w:rsid w:val="009C2EFF"/>
     <w:rsid w:val="009C35F5"/>
     <w:rsid w:val="009C3AF1"/>
     <w:rsid w:val="009C4031"/>
     <w:rsid w:val="009C47AC"/>
     <w:rsid w:val="009D24E6"/>
     <w:rsid w:val="009D4527"/>
     <w:rsid w:val="009D4609"/>
     <w:rsid w:val="009D4780"/>
     <w:rsid w:val="009D4E6C"/>
     <w:rsid w:val="009D51F6"/>
+    <w:rsid w:val="009D521F"/>
     <w:rsid w:val="009D5507"/>
     <w:rsid w:val="009D7318"/>
     <w:rsid w:val="009D7902"/>
     <w:rsid w:val="009E1587"/>
     <w:rsid w:val="009E1CBA"/>
+    <w:rsid w:val="009E1E88"/>
     <w:rsid w:val="009E3498"/>
+    <w:rsid w:val="009E4C84"/>
     <w:rsid w:val="009E5B9B"/>
     <w:rsid w:val="009E5E91"/>
+    <w:rsid w:val="009E649F"/>
     <w:rsid w:val="009E6EFD"/>
     <w:rsid w:val="009E727F"/>
     <w:rsid w:val="009E7A03"/>
+    <w:rsid w:val="009F048C"/>
     <w:rsid w:val="009F10A3"/>
     <w:rsid w:val="009F1F41"/>
     <w:rsid w:val="009F4CB0"/>
     <w:rsid w:val="009F4F76"/>
+    <w:rsid w:val="009F5B58"/>
     <w:rsid w:val="009F6689"/>
     <w:rsid w:val="009F79A9"/>
     <w:rsid w:val="009F7E30"/>
+    <w:rsid w:val="009F7E9C"/>
+    <w:rsid w:val="009F7F1D"/>
     <w:rsid w:val="00A00B4D"/>
+    <w:rsid w:val="00A00DEE"/>
     <w:rsid w:val="00A01021"/>
+    <w:rsid w:val="00A01F6F"/>
+    <w:rsid w:val="00A02309"/>
     <w:rsid w:val="00A0275D"/>
     <w:rsid w:val="00A0319B"/>
+    <w:rsid w:val="00A03ADE"/>
     <w:rsid w:val="00A03D41"/>
+    <w:rsid w:val="00A04306"/>
     <w:rsid w:val="00A049E3"/>
     <w:rsid w:val="00A04D94"/>
     <w:rsid w:val="00A05C05"/>
     <w:rsid w:val="00A065F4"/>
     <w:rsid w:val="00A07EC8"/>
     <w:rsid w:val="00A10E49"/>
     <w:rsid w:val="00A1154C"/>
+    <w:rsid w:val="00A12A22"/>
     <w:rsid w:val="00A13600"/>
+    <w:rsid w:val="00A14B33"/>
     <w:rsid w:val="00A16FA2"/>
     <w:rsid w:val="00A2033D"/>
+    <w:rsid w:val="00A222FF"/>
+    <w:rsid w:val="00A23225"/>
+    <w:rsid w:val="00A23C9D"/>
+    <w:rsid w:val="00A26C13"/>
+    <w:rsid w:val="00A300F4"/>
+    <w:rsid w:val="00A30265"/>
     <w:rsid w:val="00A30C68"/>
     <w:rsid w:val="00A31843"/>
     <w:rsid w:val="00A34122"/>
     <w:rsid w:val="00A34D54"/>
     <w:rsid w:val="00A3527E"/>
     <w:rsid w:val="00A3530E"/>
     <w:rsid w:val="00A354D9"/>
     <w:rsid w:val="00A36716"/>
     <w:rsid w:val="00A36DFC"/>
     <w:rsid w:val="00A37640"/>
     <w:rsid w:val="00A4083F"/>
     <w:rsid w:val="00A414B9"/>
     <w:rsid w:val="00A42F7A"/>
     <w:rsid w:val="00A433C7"/>
     <w:rsid w:val="00A46CAE"/>
     <w:rsid w:val="00A47F9E"/>
     <w:rsid w:val="00A501C2"/>
+    <w:rsid w:val="00A50905"/>
+    <w:rsid w:val="00A50948"/>
+    <w:rsid w:val="00A52DC1"/>
+    <w:rsid w:val="00A53092"/>
     <w:rsid w:val="00A53E25"/>
     <w:rsid w:val="00A54738"/>
     <w:rsid w:val="00A55151"/>
+    <w:rsid w:val="00A5724B"/>
     <w:rsid w:val="00A613E6"/>
     <w:rsid w:val="00A6168B"/>
     <w:rsid w:val="00A627BB"/>
     <w:rsid w:val="00A63AE8"/>
     <w:rsid w:val="00A64C2E"/>
+    <w:rsid w:val="00A65385"/>
     <w:rsid w:val="00A67358"/>
     <w:rsid w:val="00A67B83"/>
     <w:rsid w:val="00A7040D"/>
     <w:rsid w:val="00A70A31"/>
     <w:rsid w:val="00A7116C"/>
+    <w:rsid w:val="00A71E31"/>
     <w:rsid w:val="00A720F9"/>
     <w:rsid w:val="00A72292"/>
+    <w:rsid w:val="00A72B71"/>
     <w:rsid w:val="00A73A9E"/>
+    <w:rsid w:val="00A7406D"/>
+    <w:rsid w:val="00A74848"/>
+    <w:rsid w:val="00A75371"/>
     <w:rsid w:val="00A807D8"/>
     <w:rsid w:val="00A8414F"/>
     <w:rsid w:val="00A849C2"/>
     <w:rsid w:val="00A85EB3"/>
+    <w:rsid w:val="00A8745D"/>
     <w:rsid w:val="00A9024C"/>
+    <w:rsid w:val="00A91660"/>
+    <w:rsid w:val="00A919FE"/>
     <w:rsid w:val="00A93F77"/>
     <w:rsid w:val="00A95C5B"/>
+    <w:rsid w:val="00A96C4C"/>
     <w:rsid w:val="00AA0A01"/>
     <w:rsid w:val="00AA0CCA"/>
+    <w:rsid w:val="00AA0D78"/>
+    <w:rsid w:val="00AA1959"/>
     <w:rsid w:val="00AA20E5"/>
     <w:rsid w:val="00AA6228"/>
     <w:rsid w:val="00AA65D2"/>
     <w:rsid w:val="00AA6869"/>
     <w:rsid w:val="00AA6A12"/>
     <w:rsid w:val="00AB0A33"/>
     <w:rsid w:val="00AB0CDB"/>
     <w:rsid w:val="00AB1B0C"/>
+    <w:rsid w:val="00AB4075"/>
     <w:rsid w:val="00AB4C98"/>
     <w:rsid w:val="00AB4D0B"/>
     <w:rsid w:val="00AB583F"/>
+    <w:rsid w:val="00AB5A84"/>
     <w:rsid w:val="00AB5FB2"/>
+    <w:rsid w:val="00AB6773"/>
     <w:rsid w:val="00AB741D"/>
     <w:rsid w:val="00AC179D"/>
     <w:rsid w:val="00AC1F8D"/>
+    <w:rsid w:val="00AC2255"/>
     <w:rsid w:val="00AC299A"/>
     <w:rsid w:val="00AC3033"/>
     <w:rsid w:val="00AC3649"/>
     <w:rsid w:val="00AC550E"/>
+    <w:rsid w:val="00AC5E9E"/>
     <w:rsid w:val="00AC5EDF"/>
     <w:rsid w:val="00AC64F8"/>
     <w:rsid w:val="00AD0FF3"/>
     <w:rsid w:val="00AD1138"/>
+    <w:rsid w:val="00AD29A9"/>
     <w:rsid w:val="00AD29E4"/>
     <w:rsid w:val="00AD3FF0"/>
     <w:rsid w:val="00AD53C7"/>
     <w:rsid w:val="00AD62D6"/>
     <w:rsid w:val="00AD694D"/>
     <w:rsid w:val="00AD6A1D"/>
     <w:rsid w:val="00AD6C62"/>
     <w:rsid w:val="00AD6F87"/>
     <w:rsid w:val="00AE00FE"/>
+    <w:rsid w:val="00AE1491"/>
+    <w:rsid w:val="00AE1BBC"/>
     <w:rsid w:val="00AE2471"/>
     <w:rsid w:val="00AE3331"/>
     <w:rsid w:val="00AE463F"/>
     <w:rsid w:val="00AE5ACA"/>
     <w:rsid w:val="00AF1B45"/>
+    <w:rsid w:val="00AF22B5"/>
+    <w:rsid w:val="00AF237B"/>
+    <w:rsid w:val="00AF29C0"/>
+    <w:rsid w:val="00AF41AD"/>
     <w:rsid w:val="00AF41C3"/>
     <w:rsid w:val="00AF452C"/>
     <w:rsid w:val="00AF526E"/>
     <w:rsid w:val="00AF5C19"/>
     <w:rsid w:val="00AF5DE4"/>
     <w:rsid w:val="00AF7A87"/>
     <w:rsid w:val="00AF7CA2"/>
     <w:rsid w:val="00B02C66"/>
     <w:rsid w:val="00B03591"/>
+    <w:rsid w:val="00B040CD"/>
     <w:rsid w:val="00B04854"/>
     <w:rsid w:val="00B05500"/>
     <w:rsid w:val="00B0769C"/>
     <w:rsid w:val="00B07DCA"/>
     <w:rsid w:val="00B10384"/>
+    <w:rsid w:val="00B11779"/>
     <w:rsid w:val="00B117E7"/>
     <w:rsid w:val="00B135B0"/>
     <w:rsid w:val="00B1389E"/>
     <w:rsid w:val="00B139B4"/>
     <w:rsid w:val="00B14AE4"/>
     <w:rsid w:val="00B1523E"/>
     <w:rsid w:val="00B1598A"/>
     <w:rsid w:val="00B16C31"/>
     <w:rsid w:val="00B17404"/>
     <w:rsid w:val="00B17ED0"/>
+    <w:rsid w:val="00B21F4A"/>
     <w:rsid w:val="00B2267E"/>
     <w:rsid w:val="00B22BC0"/>
     <w:rsid w:val="00B230D1"/>
     <w:rsid w:val="00B239F3"/>
+    <w:rsid w:val="00B23FBD"/>
     <w:rsid w:val="00B261B2"/>
+    <w:rsid w:val="00B26373"/>
     <w:rsid w:val="00B26CB1"/>
     <w:rsid w:val="00B27668"/>
     <w:rsid w:val="00B27AB4"/>
     <w:rsid w:val="00B31B5E"/>
     <w:rsid w:val="00B31D98"/>
     <w:rsid w:val="00B32C34"/>
     <w:rsid w:val="00B33D11"/>
+    <w:rsid w:val="00B347BB"/>
     <w:rsid w:val="00B34BA9"/>
     <w:rsid w:val="00B35F0B"/>
     <w:rsid w:val="00B3686F"/>
     <w:rsid w:val="00B36E6E"/>
     <w:rsid w:val="00B36ED8"/>
+    <w:rsid w:val="00B3730C"/>
     <w:rsid w:val="00B37B03"/>
     <w:rsid w:val="00B40763"/>
     <w:rsid w:val="00B42048"/>
     <w:rsid w:val="00B425EB"/>
     <w:rsid w:val="00B43268"/>
     <w:rsid w:val="00B451CB"/>
     <w:rsid w:val="00B45F16"/>
     <w:rsid w:val="00B478C8"/>
     <w:rsid w:val="00B51455"/>
     <w:rsid w:val="00B51733"/>
     <w:rsid w:val="00B52407"/>
     <w:rsid w:val="00B52C86"/>
     <w:rsid w:val="00B53A1B"/>
     <w:rsid w:val="00B541BC"/>
     <w:rsid w:val="00B5434E"/>
+    <w:rsid w:val="00B54F54"/>
     <w:rsid w:val="00B5588F"/>
     <w:rsid w:val="00B55DE1"/>
     <w:rsid w:val="00B56100"/>
     <w:rsid w:val="00B56342"/>
     <w:rsid w:val="00B5727D"/>
     <w:rsid w:val="00B604F9"/>
+    <w:rsid w:val="00B606EF"/>
     <w:rsid w:val="00B62AE4"/>
     <w:rsid w:val="00B64341"/>
+    <w:rsid w:val="00B651DA"/>
     <w:rsid w:val="00B7007C"/>
     <w:rsid w:val="00B72445"/>
     <w:rsid w:val="00B72AA9"/>
+    <w:rsid w:val="00B72C74"/>
     <w:rsid w:val="00B741B9"/>
+    <w:rsid w:val="00B74A1A"/>
     <w:rsid w:val="00B7605C"/>
+    <w:rsid w:val="00B76C27"/>
     <w:rsid w:val="00B778AC"/>
+    <w:rsid w:val="00B77C91"/>
     <w:rsid w:val="00B81051"/>
     <w:rsid w:val="00B82C83"/>
     <w:rsid w:val="00B845E3"/>
     <w:rsid w:val="00B85C67"/>
     <w:rsid w:val="00B874DF"/>
     <w:rsid w:val="00B9279B"/>
     <w:rsid w:val="00B933F6"/>
     <w:rsid w:val="00B942A1"/>
     <w:rsid w:val="00B96647"/>
+    <w:rsid w:val="00B96BC4"/>
+    <w:rsid w:val="00B96E35"/>
+    <w:rsid w:val="00B97680"/>
+    <w:rsid w:val="00B97D85"/>
+    <w:rsid w:val="00B97E28"/>
     <w:rsid w:val="00BA1CAE"/>
     <w:rsid w:val="00BA214E"/>
     <w:rsid w:val="00BA309E"/>
     <w:rsid w:val="00BA3FF6"/>
     <w:rsid w:val="00BA4456"/>
     <w:rsid w:val="00BA5B1C"/>
     <w:rsid w:val="00BA6150"/>
     <w:rsid w:val="00BA6B64"/>
     <w:rsid w:val="00BA6D97"/>
     <w:rsid w:val="00BB02C4"/>
     <w:rsid w:val="00BB0531"/>
+    <w:rsid w:val="00BB0767"/>
+    <w:rsid w:val="00BB1A3A"/>
+    <w:rsid w:val="00BB1ECE"/>
+    <w:rsid w:val="00BB437A"/>
     <w:rsid w:val="00BB4681"/>
     <w:rsid w:val="00BB4C2F"/>
     <w:rsid w:val="00BB55A8"/>
+    <w:rsid w:val="00BB5620"/>
+    <w:rsid w:val="00BB5D3C"/>
     <w:rsid w:val="00BB6028"/>
+    <w:rsid w:val="00BC037D"/>
     <w:rsid w:val="00BC05F6"/>
+    <w:rsid w:val="00BC0E0E"/>
     <w:rsid w:val="00BC16B3"/>
     <w:rsid w:val="00BC197C"/>
+    <w:rsid w:val="00BC22BE"/>
     <w:rsid w:val="00BC263E"/>
     <w:rsid w:val="00BC28CA"/>
     <w:rsid w:val="00BC2ECC"/>
+    <w:rsid w:val="00BC318C"/>
     <w:rsid w:val="00BC4288"/>
+    <w:rsid w:val="00BC43C3"/>
     <w:rsid w:val="00BC6701"/>
+    <w:rsid w:val="00BC6CE3"/>
+    <w:rsid w:val="00BC717D"/>
     <w:rsid w:val="00BD12D5"/>
     <w:rsid w:val="00BD2619"/>
     <w:rsid w:val="00BD2EF6"/>
     <w:rsid w:val="00BD2F5D"/>
     <w:rsid w:val="00BD386D"/>
+    <w:rsid w:val="00BD4BD0"/>
     <w:rsid w:val="00BD55EB"/>
     <w:rsid w:val="00BD72A1"/>
     <w:rsid w:val="00BD73F5"/>
+    <w:rsid w:val="00BE0428"/>
+    <w:rsid w:val="00BE07A2"/>
     <w:rsid w:val="00BE11D3"/>
     <w:rsid w:val="00BE1DEB"/>
     <w:rsid w:val="00BE2410"/>
     <w:rsid w:val="00BE24E9"/>
     <w:rsid w:val="00BE37B2"/>
     <w:rsid w:val="00BE46A1"/>
+    <w:rsid w:val="00BE4885"/>
     <w:rsid w:val="00BE51A2"/>
+    <w:rsid w:val="00BE65AB"/>
+    <w:rsid w:val="00BE66B1"/>
     <w:rsid w:val="00BE7380"/>
     <w:rsid w:val="00BE7836"/>
     <w:rsid w:val="00BF0C22"/>
+    <w:rsid w:val="00BF1CAD"/>
     <w:rsid w:val="00BF1F74"/>
     <w:rsid w:val="00BF2148"/>
     <w:rsid w:val="00BF5BAE"/>
     <w:rsid w:val="00BF6293"/>
+    <w:rsid w:val="00BF78AE"/>
     <w:rsid w:val="00C01A8A"/>
     <w:rsid w:val="00C02F9B"/>
+    <w:rsid w:val="00C03464"/>
     <w:rsid w:val="00C03752"/>
     <w:rsid w:val="00C041B6"/>
     <w:rsid w:val="00C12DFE"/>
     <w:rsid w:val="00C131FE"/>
+    <w:rsid w:val="00C14BC1"/>
     <w:rsid w:val="00C14E1E"/>
     <w:rsid w:val="00C167A7"/>
     <w:rsid w:val="00C16A26"/>
     <w:rsid w:val="00C17130"/>
     <w:rsid w:val="00C17525"/>
+    <w:rsid w:val="00C216F2"/>
     <w:rsid w:val="00C21768"/>
     <w:rsid w:val="00C21A86"/>
     <w:rsid w:val="00C21BFD"/>
     <w:rsid w:val="00C229CF"/>
     <w:rsid w:val="00C232EA"/>
+    <w:rsid w:val="00C25A85"/>
     <w:rsid w:val="00C26174"/>
     <w:rsid w:val="00C26616"/>
     <w:rsid w:val="00C3286B"/>
     <w:rsid w:val="00C333FC"/>
     <w:rsid w:val="00C33EFE"/>
+    <w:rsid w:val="00C34969"/>
     <w:rsid w:val="00C3563F"/>
+    <w:rsid w:val="00C40556"/>
     <w:rsid w:val="00C40E9A"/>
+    <w:rsid w:val="00C4165D"/>
     <w:rsid w:val="00C41A7C"/>
     <w:rsid w:val="00C41CB4"/>
     <w:rsid w:val="00C423F6"/>
     <w:rsid w:val="00C43C45"/>
     <w:rsid w:val="00C4412B"/>
+    <w:rsid w:val="00C45D2C"/>
     <w:rsid w:val="00C46667"/>
     <w:rsid w:val="00C46BC0"/>
     <w:rsid w:val="00C4736B"/>
+    <w:rsid w:val="00C47E02"/>
     <w:rsid w:val="00C50044"/>
     <w:rsid w:val="00C527D7"/>
     <w:rsid w:val="00C53DF1"/>
+    <w:rsid w:val="00C54987"/>
     <w:rsid w:val="00C5503E"/>
     <w:rsid w:val="00C5588E"/>
     <w:rsid w:val="00C56C8D"/>
     <w:rsid w:val="00C57604"/>
     <w:rsid w:val="00C60B57"/>
     <w:rsid w:val="00C61339"/>
     <w:rsid w:val="00C61411"/>
     <w:rsid w:val="00C616CE"/>
     <w:rsid w:val="00C62945"/>
     <w:rsid w:val="00C63F12"/>
     <w:rsid w:val="00C64E19"/>
+    <w:rsid w:val="00C64F9A"/>
+    <w:rsid w:val="00C65039"/>
     <w:rsid w:val="00C65802"/>
     <w:rsid w:val="00C67745"/>
     <w:rsid w:val="00C67FF1"/>
+    <w:rsid w:val="00C70AA5"/>
+    <w:rsid w:val="00C7171A"/>
+    <w:rsid w:val="00C71A8A"/>
     <w:rsid w:val="00C744C7"/>
     <w:rsid w:val="00C74B23"/>
     <w:rsid w:val="00C7678E"/>
     <w:rsid w:val="00C8218F"/>
+    <w:rsid w:val="00C82AB0"/>
     <w:rsid w:val="00C8440D"/>
     <w:rsid w:val="00C84475"/>
     <w:rsid w:val="00C84652"/>
+    <w:rsid w:val="00C86080"/>
+    <w:rsid w:val="00C9156E"/>
     <w:rsid w:val="00C94F2F"/>
     <w:rsid w:val="00C97E27"/>
     <w:rsid w:val="00CA0972"/>
+    <w:rsid w:val="00CA0E6C"/>
     <w:rsid w:val="00CA10CE"/>
     <w:rsid w:val="00CA1263"/>
     <w:rsid w:val="00CA13B4"/>
+    <w:rsid w:val="00CA1E18"/>
     <w:rsid w:val="00CA1F38"/>
     <w:rsid w:val="00CA26ED"/>
+    <w:rsid w:val="00CA2FFC"/>
     <w:rsid w:val="00CA426F"/>
     <w:rsid w:val="00CA4277"/>
     <w:rsid w:val="00CA504C"/>
     <w:rsid w:val="00CA74E1"/>
+    <w:rsid w:val="00CB2BAF"/>
+    <w:rsid w:val="00CB4218"/>
     <w:rsid w:val="00CB560C"/>
+    <w:rsid w:val="00CB56E8"/>
+    <w:rsid w:val="00CB58C3"/>
+    <w:rsid w:val="00CB717B"/>
     <w:rsid w:val="00CB7624"/>
     <w:rsid w:val="00CB7A56"/>
+    <w:rsid w:val="00CC0FDC"/>
+    <w:rsid w:val="00CC1D6F"/>
     <w:rsid w:val="00CC2362"/>
     <w:rsid w:val="00CC2D61"/>
+    <w:rsid w:val="00CD075E"/>
     <w:rsid w:val="00CD08AC"/>
     <w:rsid w:val="00CD0B2D"/>
     <w:rsid w:val="00CD1614"/>
     <w:rsid w:val="00CD37F2"/>
     <w:rsid w:val="00CD4270"/>
     <w:rsid w:val="00CD43F6"/>
+    <w:rsid w:val="00CD6392"/>
     <w:rsid w:val="00CD6468"/>
     <w:rsid w:val="00CD7007"/>
+    <w:rsid w:val="00CD78D1"/>
     <w:rsid w:val="00CD7D59"/>
+    <w:rsid w:val="00CD7DAE"/>
     <w:rsid w:val="00CDC55D"/>
     <w:rsid w:val="00CE0744"/>
     <w:rsid w:val="00CE1A54"/>
     <w:rsid w:val="00CE1A9C"/>
     <w:rsid w:val="00CE2FE8"/>
     <w:rsid w:val="00CE4976"/>
+    <w:rsid w:val="00CE50A2"/>
     <w:rsid w:val="00CE5A5C"/>
     <w:rsid w:val="00CE5BC3"/>
     <w:rsid w:val="00CE64BA"/>
     <w:rsid w:val="00CF01FD"/>
     <w:rsid w:val="00CF0AEA"/>
     <w:rsid w:val="00CF1682"/>
     <w:rsid w:val="00CF1B01"/>
     <w:rsid w:val="00CF2043"/>
     <w:rsid w:val="00CF2408"/>
     <w:rsid w:val="00CF3A3B"/>
     <w:rsid w:val="00CF4487"/>
     <w:rsid w:val="00CF4A9D"/>
     <w:rsid w:val="00CF5E3F"/>
+    <w:rsid w:val="00CF6877"/>
+    <w:rsid w:val="00CF72E7"/>
     <w:rsid w:val="00CF736C"/>
     <w:rsid w:val="00D00558"/>
     <w:rsid w:val="00D0058C"/>
     <w:rsid w:val="00D00724"/>
     <w:rsid w:val="00D01C44"/>
     <w:rsid w:val="00D01F77"/>
     <w:rsid w:val="00D027A8"/>
     <w:rsid w:val="00D035B9"/>
+    <w:rsid w:val="00D11F31"/>
     <w:rsid w:val="00D1217C"/>
     <w:rsid w:val="00D12541"/>
     <w:rsid w:val="00D125ED"/>
     <w:rsid w:val="00D13230"/>
     <w:rsid w:val="00D145C2"/>
     <w:rsid w:val="00D14DB5"/>
     <w:rsid w:val="00D174F2"/>
     <w:rsid w:val="00D17F0D"/>
     <w:rsid w:val="00D17F34"/>
     <w:rsid w:val="00D24131"/>
     <w:rsid w:val="00D252F1"/>
+    <w:rsid w:val="00D2568E"/>
     <w:rsid w:val="00D2653C"/>
+    <w:rsid w:val="00D26598"/>
     <w:rsid w:val="00D3019A"/>
     <w:rsid w:val="00D301AD"/>
     <w:rsid w:val="00D30B2B"/>
+    <w:rsid w:val="00D31E0D"/>
     <w:rsid w:val="00D3286B"/>
+    <w:rsid w:val="00D34247"/>
     <w:rsid w:val="00D34BEB"/>
     <w:rsid w:val="00D34C39"/>
+    <w:rsid w:val="00D35123"/>
     <w:rsid w:val="00D35B0D"/>
     <w:rsid w:val="00D36A94"/>
     <w:rsid w:val="00D400D1"/>
+    <w:rsid w:val="00D40304"/>
     <w:rsid w:val="00D4135E"/>
     <w:rsid w:val="00D41ED6"/>
+    <w:rsid w:val="00D4552A"/>
     <w:rsid w:val="00D464A8"/>
     <w:rsid w:val="00D504EB"/>
+    <w:rsid w:val="00D51237"/>
     <w:rsid w:val="00D5170C"/>
     <w:rsid w:val="00D52810"/>
     <w:rsid w:val="00D5362D"/>
+    <w:rsid w:val="00D56015"/>
+    <w:rsid w:val="00D56821"/>
     <w:rsid w:val="00D61004"/>
     <w:rsid w:val="00D611E0"/>
     <w:rsid w:val="00D61580"/>
     <w:rsid w:val="00D623A6"/>
     <w:rsid w:val="00D63280"/>
     <w:rsid w:val="00D63554"/>
+    <w:rsid w:val="00D70256"/>
     <w:rsid w:val="00D709AC"/>
     <w:rsid w:val="00D753BD"/>
     <w:rsid w:val="00D76EF0"/>
     <w:rsid w:val="00D77D3F"/>
     <w:rsid w:val="00D77F81"/>
     <w:rsid w:val="00D804A7"/>
     <w:rsid w:val="00D81DE3"/>
     <w:rsid w:val="00D8223C"/>
+    <w:rsid w:val="00D82565"/>
     <w:rsid w:val="00D831E8"/>
     <w:rsid w:val="00D843A4"/>
     <w:rsid w:val="00D851F4"/>
     <w:rsid w:val="00D85243"/>
     <w:rsid w:val="00D865E2"/>
     <w:rsid w:val="00D86D36"/>
     <w:rsid w:val="00D875D1"/>
     <w:rsid w:val="00D87879"/>
+    <w:rsid w:val="00D87D02"/>
     <w:rsid w:val="00D90063"/>
     <w:rsid w:val="00D903A0"/>
     <w:rsid w:val="00D90A87"/>
     <w:rsid w:val="00D9169F"/>
     <w:rsid w:val="00D91D09"/>
     <w:rsid w:val="00D93D93"/>
+    <w:rsid w:val="00D93F5E"/>
+    <w:rsid w:val="00D94997"/>
     <w:rsid w:val="00D9509E"/>
     <w:rsid w:val="00D962E6"/>
     <w:rsid w:val="00D965E8"/>
+    <w:rsid w:val="00D96B30"/>
     <w:rsid w:val="00D97B6F"/>
     <w:rsid w:val="00D97D5F"/>
     <w:rsid w:val="00DA058E"/>
     <w:rsid w:val="00DA0920"/>
     <w:rsid w:val="00DA207C"/>
     <w:rsid w:val="00DA2471"/>
     <w:rsid w:val="00DA3EC1"/>
     <w:rsid w:val="00DA4108"/>
     <w:rsid w:val="00DA46EA"/>
+    <w:rsid w:val="00DA4881"/>
     <w:rsid w:val="00DA5AD1"/>
     <w:rsid w:val="00DA6257"/>
     <w:rsid w:val="00DA6410"/>
     <w:rsid w:val="00DB0108"/>
+    <w:rsid w:val="00DB07DA"/>
     <w:rsid w:val="00DB096F"/>
     <w:rsid w:val="00DB14BD"/>
     <w:rsid w:val="00DB2196"/>
     <w:rsid w:val="00DB2583"/>
+    <w:rsid w:val="00DB342F"/>
     <w:rsid w:val="00DB46C9"/>
+    <w:rsid w:val="00DB4EB1"/>
     <w:rsid w:val="00DB58F7"/>
     <w:rsid w:val="00DB6EB7"/>
+    <w:rsid w:val="00DC1D88"/>
+    <w:rsid w:val="00DC1E2E"/>
     <w:rsid w:val="00DC244E"/>
+    <w:rsid w:val="00DC30E7"/>
     <w:rsid w:val="00DC372A"/>
     <w:rsid w:val="00DC396F"/>
+    <w:rsid w:val="00DC6C71"/>
     <w:rsid w:val="00DC6DE8"/>
     <w:rsid w:val="00DD0384"/>
     <w:rsid w:val="00DD0E42"/>
     <w:rsid w:val="00DD19EC"/>
     <w:rsid w:val="00DD1AB1"/>
     <w:rsid w:val="00DD3A70"/>
+    <w:rsid w:val="00DD5CD3"/>
+    <w:rsid w:val="00DD6355"/>
+    <w:rsid w:val="00DD6481"/>
+    <w:rsid w:val="00DD7307"/>
+    <w:rsid w:val="00DE1596"/>
     <w:rsid w:val="00DE1A14"/>
     <w:rsid w:val="00DE2CE2"/>
+    <w:rsid w:val="00DE47BF"/>
     <w:rsid w:val="00DE5086"/>
     <w:rsid w:val="00DE71CC"/>
     <w:rsid w:val="00DE7AC7"/>
+    <w:rsid w:val="00DF1E8C"/>
+    <w:rsid w:val="00DF2832"/>
     <w:rsid w:val="00DF4550"/>
     <w:rsid w:val="00DF4BA7"/>
+    <w:rsid w:val="00DF6196"/>
     <w:rsid w:val="00DF66E7"/>
+    <w:rsid w:val="00DF713A"/>
     <w:rsid w:val="00DF7A65"/>
     <w:rsid w:val="00DF7AD3"/>
     <w:rsid w:val="00E01C25"/>
     <w:rsid w:val="00E02E56"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03C6C"/>
     <w:rsid w:val="00E041F1"/>
     <w:rsid w:val="00E04AF0"/>
+    <w:rsid w:val="00E06D9A"/>
     <w:rsid w:val="00E078E1"/>
     <w:rsid w:val="00E1183F"/>
+    <w:rsid w:val="00E125D4"/>
     <w:rsid w:val="00E12B8A"/>
+    <w:rsid w:val="00E132E6"/>
+    <w:rsid w:val="00E1367A"/>
+    <w:rsid w:val="00E14996"/>
     <w:rsid w:val="00E14AF6"/>
+    <w:rsid w:val="00E15FC0"/>
     <w:rsid w:val="00E16C21"/>
     <w:rsid w:val="00E21A75"/>
     <w:rsid w:val="00E21B19"/>
     <w:rsid w:val="00E22618"/>
     <w:rsid w:val="00E230D7"/>
     <w:rsid w:val="00E2397C"/>
+    <w:rsid w:val="00E23E83"/>
+    <w:rsid w:val="00E258AF"/>
+    <w:rsid w:val="00E26E44"/>
     <w:rsid w:val="00E30159"/>
+    <w:rsid w:val="00E33349"/>
     <w:rsid w:val="00E33E3D"/>
     <w:rsid w:val="00E3477B"/>
     <w:rsid w:val="00E352AA"/>
     <w:rsid w:val="00E35CF5"/>
+    <w:rsid w:val="00E366FF"/>
     <w:rsid w:val="00E367AD"/>
+    <w:rsid w:val="00E36CAC"/>
     <w:rsid w:val="00E374EB"/>
     <w:rsid w:val="00E4004C"/>
     <w:rsid w:val="00E421C0"/>
     <w:rsid w:val="00E44428"/>
     <w:rsid w:val="00E44C72"/>
     <w:rsid w:val="00E46507"/>
     <w:rsid w:val="00E516A5"/>
     <w:rsid w:val="00E5218B"/>
     <w:rsid w:val="00E528D6"/>
     <w:rsid w:val="00E54C34"/>
     <w:rsid w:val="00E55848"/>
     <w:rsid w:val="00E55C7A"/>
     <w:rsid w:val="00E56671"/>
+    <w:rsid w:val="00E609C6"/>
     <w:rsid w:val="00E611B5"/>
+    <w:rsid w:val="00E61226"/>
     <w:rsid w:val="00E61925"/>
     <w:rsid w:val="00E63474"/>
     <w:rsid w:val="00E65DE8"/>
     <w:rsid w:val="00E66610"/>
+    <w:rsid w:val="00E66C94"/>
+    <w:rsid w:val="00E7022E"/>
+    <w:rsid w:val="00E71670"/>
     <w:rsid w:val="00E71A28"/>
     <w:rsid w:val="00E72561"/>
     <w:rsid w:val="00E726BC"/>
     <w:rsid w:val="00E7534C"/>
     <w:rsid w:val="00E8195F"/>
+    <w:rsid w:val="00E82313"/>
     <w:rsid w:val="00E83DB4"/>
+    <w:rsid w:val="00E85CCB"/>
+    <w:rsid w:val="00E86060"/>
+    <w:rsid w:val="00E860A1"/>
     <w:rsid w:val="00E86334"/>
     <w:rsid w:val="00E86CB6"/>
     <w:rsid w:val="00E87120"/>
     <w:rsid w:val="00E8743E"/>
     <w:rsid w:val="00E9041D"/>
+    <w:rsid w:val="00E90460"/>
     <w:rsid w:val="00E91652"/>
+    <w:rsid w:val="00E92225"/>
     <w:rsid w:val="00E92A1B"/>
+    <w:rsid w:val="00E93184"/>
+    <w:rsid w:val="00E949EC"/>
+    <w:rsid w:val="00E94BDA"/>
     <w:rsid w:val="00E959B6"/>
+    <w:rsid w:val="00E97317"/>
     <w:rsid w:val="00E97982"/>
     <w:rsid w:val="00EA081B"/>
+    <w:rsid w:val="00EA1A62"/>
     <w:rsid w:val="00EA3B80"/>
+    <w:rsid w:val="00EA549A"/>
     <w:rsid w:val="00EA559A"/>
+    <w:rsid w:val="00EA56C9"/>
     <w:rsid w:val="00EA63E8"/>
+    <w:rsid w:val="00EA7C66"/>
     <w:rsid w:val="00EA7EC6"/>
     <w:rsid w:val="00EB0A36"/>
+    <w:rsid w:val="00EB0EB2"/>
     <w:rsid w:val="00EB0FA3"/>
+    <w:rsid w:val="00EB3CA4"/>
     <w:rsid w:val="00EB591B"/>
     <w:rsid w:val="00EB600E"/>
     <w:rsid w:val="00EB64F7"/>
     <w:rsid w:val="00EB6AC0"/>
+    <w:rsid w:val="00EC06C8"/>
     <w:rsid w:val="00EC0C4B"/>
+    <w:rsid w:val="00EC0E1E"/>
     <w:rsid w:val="00EC2BD2"/>
     <w:rsid w:val="00EC5033"/>
     <w:rsid w:val="00EC65FD"/>
     <w:rsid w:val="00EC78E4"/>
     <w:rsid w:val="00EC7BE3"/>
     <w:rsid w:val="00ED0061"/>
     <w:rsid w:val="00ED5436"/>
     <w:rsid w:val="00ED5832"/>
+    <w:rsid w:val="00ED6DE5"/>
     <w:rsid w:val="00ED7197"/>
     <w:rsid w:val="00ED75E7"/>
     <w:rsid w:val="00ED7608"/>
     <w:rsid w:val="00EE0C5C"/>
     <w:rsid w:val="00EE24A3"/>
     <w:rsid w:val="00EE2E54"/>
     <w:rsid w:val="00EE3411"/>
+    <w:rsid w:val="00EE3A02"/>
     <w:rsid w:val="00EE5ECB"/>
     <w:rsid w:val="00EE5EEE"/>
+    <w:rsid w:val="00EE6631"/>
     <w:rsid w:val="00EF0B56"/>
     <w:rsid w:val="00EF2650"/>
     <w:rsid w:val="00EF3201"/>
+    <w:rsid w:val="00EF389F"/>
     <w:rsid w:val="00EF479C"/>
     <w:rsid w:val="00EF48EE"/>
+    <w:rsid w:val="00EF493B"/>
+    <w:rsid w:val="00EF5861"/>
     <w:rsid w:val="00EF659C"/>
+    <w:rsid w:val="00EF7298"/>
     <w:rsid w:val="00F03DB5"/>
     <w:rsid w:val="00F04E07"/>
+    <w:rsid w:val="00F04EF9"/>
+    <w:rsid w:val="00F06805"/>
     <w:rsid w:val="00F0716E"/>
     <w:rsid w:val="00F072F4"/>
     <w:rsid w:val="00F0775F"/>
     <w:rsid w:val="00F12590"/>
     <w:rsid w:val="00F12759"/>
+    <w:rsid w:val="00F12FD6"/>
+    <w:rsid w:val="00F14489"/>
     <w:rsid w:val="00F14AC2"/>
     <w:rsid w:val="00F14F57"/>
     <w:rsid w:val="00F155E7"/>
     <w:rsid w:val="00F15D24"/>
+    <w:rsid w:val="00F16A5B"/>
+    <w:rsid w:val="00F23555"/>
+    <w:rsid w:val="00F27B76"/>
     <w:rsid w:val="00F303A3"/>
     <w:rsid w:val="00F30DC9"/>
+    <w:rsid w:val="00F31291"/>
     <w:rsid w:val="00F329C2"/>
+    <w:rsid w:val="00F33381"/>
     <w:rsid w:val="00F333C5"/>
     <w:rsid w:val="00F339EC"/>
     <w:rsid w:val="00F34EB0"/>
+    <w:rsid w:val="00F34EF5"/>
     <w:rsid w:val="00F37083"/>
     <w:rsid w:val="00F37386"/>
     <w:rsid w:val="00F37BA6"/>
     <w:rsid w:val="00F4012D"/>
     <w:rsid w:val="00F40524"/>
     <w:rsid w:val="00F40F8F"/>
     <w:rsid w:val="00F4132F"/>
     <w:rsid w:val="00F414FF"/>
     <w:rsid w:val="00F41931"/>
+    <w:rsid w:val="00F41A41"/>
+    <w:rsid w:val="00F41CE5"/>
     <w:rsid w:val="00F43966"/>
     <w:rsid w:val="00F44623"/>
+    <w:rsid w:val="00F458CB"/>
     <w:rsid w:val="00F46BD4"/>
     <w:rsid w:val="00F46F73"/>
     <w:rsid w:val="00F4708D"/>
     <w:rsid w:val="00F47A09"/>
+    <w:rsid w:val="00F51422"/>
     <w:rsid w:val="00F51ABA"/>
+    <w:rsid w:val="00F5204B"/>
     <w:rsid w:val="00F52119"/>
     <w:rsid w:val="00F52514"/>
     <w:rsid w:val="00F525F6"/>
     <w:rsid w:val="00F52B1D"/>
     <w:rsid w:val="00F53702"/>
+    <w:rsid w:val="00F54576"/>
+    <w:rsid w:val="00F54C7C"/>
     <w:rsid w:val="00F550CF"/>
     <w:rsid w:val="00F553BF"/>
     <w:rsid w:val="00F55BCB"/>
     <w:rsid w:val="00F55C74"/>
     <w:rsid w:val="00F56BC6"/>
     <w:rsid w:val="00F57146"/>
     <w:rsid w:val="00F577B1"/>
+    <w:rsid w:val="00F57ED1"/>
     <w:rsid w:val="00F60B10"/>
+    <w:rsid w:val="00F61216"/>
     <w:rsid w:val="00F624F4"/>
     <w:rsid w:val="00F62539"/>
     <w:rsid w:val="00F63B03"/>
+    <w:rsid w:val="00F6454B"/>
     <w:rsid w:val="00F64B43"/>
     <w:rsid w:val="00F66D5A"/>
+    <w:rsid w:val="00F66DAB"/>
     <w:rsid w:val="00F674A1"/>
+    <w:rsid w:val="00F70C4B"/>
+    <w:rsid w:val="00F71815"/>
+    <w:rsid w:val="00F71E86"/>
     <w:rsid w:val="00F74CAC"/>
     <w:rsid w:val="00F74DF4"/>
     <w:rsid w:val="00F75309"/>
+    <w:rsid w:val="00F76A85"/>
+    <w:rsid w:val="00F77107"/>
     <w:rsid w:val="00F77252"/>
     <w:rsid w:val="00F824B5"/>
     <w:rsid w:val="00F82B4E"/>
     <w:rsid w:val="00F83927"/>
     <w:rsid w:val="00F87F19"/>
     <w:rsid w:val="00F90EB9"/>
+    <w:rsid w:val="00F90FD0"/>
     <w:rsid w:val="00F912EE"/>
+    <w:rsid w:val="00F913DC"/>
     <w:rsid w:val="00F91569"/>
     <w:rsid w:val="00F9173B"/>
     <w:rsid w:val="00F93EB5"/>
     <w:rsid w:val="00F94119"/>
     <w:rsid w:val="00F9557F"/>
     <w:rsid w:val="00F955BC"/>
     <w:rsid w:val="00F97807"/>
     <w:rsid w:val="00F97875"/>
     <w:rsid w:val="00F97C22"/>
     <w:rsid w:val="00FA07D7"/>
     <w:rsid w:val="00FA0BEC"/>
     <w:rsid w:val="00FA1065"/>
     <w:rsid w:val="00FA167E"/>
+    <w:rsid w:val="00FA307F"/>
+    <w:rsid w:val="00FA487B"/>
+    <w:rsid w:val="00FA5D98"/>
     <w:rsid w:val="00FB05A8"/>
     <w:rsid w:val="00FB088A"/>
     <w:rsid w:val="00FB1AF5"/>
     <w:rsid w:val="00FB1CF0"/>
     <w:rsid w:val="00FB2479"/>
     <w:rsid w:val="00FB2DF9"/>
     <w:rsid w:val="00FB30F7"/>
     <w:rsid w:val="00FB5A20"/>
     <w:rsid w:val="00FB7CE7"/>
     <w:rsid w:val="00FB7E07"/>
     <w:rsid w:val="00FC0822"/>
     <w:rsid w:val="00FC104D"/>
     <w:rsid w:val="00FC2F82"/>
     <w:rsid w:val="00FC319F"/>
     <w:rsid w:val="00FC39F2"/>
     <w:rsid w:val="00FC3F9E"/>
     <w:rsid w:val="00FC6081"/>
+    <w:rsid w:val="00FC62C2"/>
+    <w:rsid w:val="00FC699C"/>
     <w:rsid w:val="00FC6C46"/>
+    <w:rsid w:val="00FC6E01"/>
+    <w:rsid w:val="00FC7AAA"/>
     <w:rsid w:val="00FC7CB7"/>
     <w:rsid w:val="00FD2079"/>
     <w:rsid w:val="00FD37DE"/>
     <w:rsid w:val="00FD3A40"/>
     <w:rsid w:val="00FD3B80"/>
     <w:rsid w:val="00FD4A45"/>
     <w:rsid w:val="00FD4B4B"/>
     <w:rsid w:val="00FD589F"/>
     <w:rsid w:val="00FD617A"/>
     <w:rsid w:val="00FD682C"/>
     <w:rsid w:val="00FD78B8"/>
     <w:rsid w:val="00FE0702"/>
+    <w:rsid w:val="00FE256E"/>
     <w:rsid w:val="00FE2CD1"/>
     <w:rsid w:val="00FE44D1"/>
     <w:rsid w:val="00FE5205"/>
     <w:rsid w:val="00FE61C0"/>
     <w:rsid w:val="00FE71C1"/>
+    <w:rsid w:val="00FE79AE"/>
+    <w:rsid w:val="00FE7A6D"/>
     <w:rsid w:val="00FE7AFF"/>
     <w:rsid w:val="00FF03A6"/>
+    <w:rsid w:val="00FF070E"/>
+    <w:rsid w:val="00FF07B3"/>
+    <w:rsid w:val="00FF09CC"/>
+    <w:rsid w:val="00FF12C7"/>
     <w:rsid w:val="00FF150B"/>
+    <w:rsid w:val="00FF1CEE"/>
     <w:rsid w:val="00FF40BE"/>
     <w:rsid w:val="00FF4DBF"/>
     <w:rsid w:val="00FF5B20"/>
+    <w:rsid w:val="00FF6020"/>
     <w:rsid w:val="00FF66C7"/>
     <w:rsid w:val="00FF775B"/>
+    <w:rsid w:val="00FF7B59"/>
+    <w:rsid w:val="00FF7FB9"/>
     <w:rsid w:val="01C5D9B1"/>
     <w:rsid w:val="01C98DD9"/>
     <w:rsid w:val="0215B5B7"/>
     <w:rsid w:val="022E9DA3"/>
     <w:rsid w:val="025605D4"/>
     <w:rsid w:val="026E022D"/>
     <w:rsid w:val="02B30925"/>
     <w:rsid w:val="02CBA8B0"/>
     <w:rsid w:val="03448B8C"/>
     <w:rsid w:val="0379AFA1"/>
     <w:rsid w:val="039845E9"/>
+    <w:rsid w:val="03D935FE"/>
     <w:rsid w:val="0402DA4B"/>
     <w:rsid w:val="04187EAD"/>
     <w:rsid w:val="04628AEE"/>
     <w:rsid w:val="047B1A59"/>
     <w:rsid w:val="0497DE4C"/>
     <w:rsid w:val="04D73588"/>
     <w:rsid w:val="04DABF26"/>
     <w:rsid w:val="050A84E4"/>
     <w:rsid w:val="050D959B"/>
     <w:rsid w:val="05245EC8"/>
     <w:rsid w:val="05545D0C"/>
     <w:rsid w:val="056112CC"/>
     <w:rsid w:val="056DCFB9"/>
     <w:rsid w:val="05739284"/>
     <w:rsid w:val="05895CF6"/>
     <w:rsid w:val="05BAC168"/>
     <w:rsid w:val="05E2AF7E"/>
     <w:rsid w:val="0601E630"/>
     <w:rsid w:val="06163041"/>
     <w:rsid w:val="0622866D"/>
     <w:rsid w:val="067DB38A"/>
     <w:rsid w:val="06D84B10"/>
     <w:rsid w:val="074F7DEF"/>
     <w:rsid w:val="0750BE28"/>
     <w:rsid w:val="0787C259"/>
     <w:rsid w:val="07EE32CA"/>
+    <w:rsid w:val="080E377E"/>
     <w:rsid w:val="0815373C"/>
     <w:rsid w:val="081F2B13"/>
     <w:rsid w:val="0882A722"/>
     <w:rsid w:val="0886BFD2"/>
     <w:rsid w:val="08A7E175"/>
     <w:rsid w:val="08CB4012"/>
     <w:rsid w:val="08FDBA60"/>
     <w:rsid w:val="0927A06A"/>
     <w:rsid w:val="09525463"/>
     <w:rsid w:val="098AEE43"/>
     <w:rsid w:val="09908EEC"/>
     <w:rsid w:val="099B3C81"/>
     <w:rsid w:val="09BF74CB"/>
     <w:rsid w:val="09C86D6A"/>
     <w:rsid w:val="09D83304"/>
     <w:rsid w:val="09E060CA"/>
     <w:rsid w:val="0B097BB7"/>
     <w:rsid w:val="0B757C9A"/>
     <w:rsid w:val="0B87063B"/>
     <w:rsid w:val="0BBF07C8"/>
     <w:rsid w:val="0BC1CBF1"/>
     <w:rsid w:val="0C707E3B"/>
     <w:rsid w:val="0C969510"/>
     <w:rsid w:val="0C98CC42"/>
     <w:rsid w:val="0CC503D4"/>
     <w:rsid w:val="0CF65804"/>
     <w:rsid w:val="0D56BA4F"/>
     <w:rsid w:val="0DA88DDC"/>
     <w:rsid w:val="0DF1C7D9"/>
     <w:rsid w:val="0E31ECA5"/>
     <w:rsid w:val="0E3539EF"/>
     <w:rsid w:val="0E6C4472"/>
     <w:rsid w:val="0EA97AC0"/>
     <w:rsid w:val="0EAF4378"/>
     <w:rsid w:val="0EBD2C82"/>
     <w:rsid w:val="0F0932A4"/>
     <w:rsid w:val="0F09957C"/>
     <w:rsid w:val="0F27CF3A"/>
     <w:rsid w:val="0F456CB8"/>
     <w:rsid w:val="0FD8F850"/>
     <w:rsid w:val="0FE6323C"/>
     <w:rsid w:val="1008EF1E"/>
     <w:rsid w:val="10286EF2"/>
     <w:rsid w:val="10457F61"/>
     <w:rsid w:val="105DFFCC"/>
     <w:rsid w:val="108D1027"/>
+    <w:rsid w:val="10AC7FA7"/>
     <w:rsid w:val="10BD4EAA"/>
     <w:rsid w:val="10E16E96"/>
     <w:rsid w:val="1100ECFB"/>
     <w:rsid w:val="1123E813"/>
     <w:rsid w:val="12095104"/>
     <w:rsid w:val="1215E89C"/>
     <w:rsid w:val="1227F145"/>
     <w:rsid w:val="123F34B8"/>
+    <w:rsid w:val="1242E5CD"/>
     <w:rsid w:val="12AC7246"/>
     <w:rsid w:val="12B5D0DF"/>
     <w:rsid w:val="12BC7555"/>
     <w:rsid w:val="12DBB6D2"/>
     <w:rsid w:val="1350314F"/>
     <w:rsid w:val="1350428A"/>
     <w:rsid w:val="1391B395"/>
     <w:rsid w:val="13CB4445"/>
     <w:rsid w:val="13F87DB5"/>
     <w:rsid w:val="13FC3C86"/>
     <w:rsid w:val="141BFF37"/>
     <w:rsid w:val="143C6A23"/>
     <w:rsid w:val="143D96F5"/>
+    <w:rsid w:val="1467151E"/>
     <w:rsid w:val="147581E4"/>
     <w:rsid w:val="14BA5EB7"/>
     <w:rsid w:val="15606B79"/>
     <w:rsid w:val="156F762E"/>
     <w:rsid w:val="15A304D7"/>
     <w:rsid w:val="15C7A2AB"/>
     <w:rsid w:val="15FC3AC5"/>
     <w:rsid w:val="1627AAFC"/>
     <w:rsid w:val="16AD0911"/>
     <w:rsid w:val="16C4D769"/>
     <w:rsid w:val="16D0161D"/>
     <w:rsid w:val="16EB9E47"/>
     <w:rsid w:val="16F64FA1"/>
     <w:rsid w:val="172D258E"/>
     <w:rsid w:val="1733745F"/>
     <w:rsid w:val="176151D5"/>
     <w:rsid w:val="1774BD48"/>
     <w:rsid w:val="17BEDFE9"/>
     <w:rsid w:val="17CDF1DC"/>
     <w:rsid w:val="17DA5F5D"/>
     <w:rsid w:val="1822C860"/>
     <w:rsid w:val="1850D2BF"/>
     <w:rsid w:val="188181C5"/>
     <w:rsid w:val="189966CF"/>
     <w:rsid w:val="18C72F4F"/>
     <w:rsid w:val="18CA8923"/>
     <w:rsid w:val="18D4CB87"/>
     <w:rsid w:val="190337BA"/>
     <w:rsid w:val="19046A1D"/>
     <w:rsid w:val="190EF8D9"/>
     <w:rsid w:val="191466AE"/>
     <w:rsid w:val="1925AD55"/>
     <w:rsid w:val="192C93EA"/>
     <w:rsid w:val="193F0967"/>
     <w:rsid w:val="194129FE"/>
     <w:rsid w:val="197655B6"/>
     <w:rsid w:val="19B42E16"/>
+    <w:rsid w:val="19B62FD6"/>
     <w:rsid w:val="19BAEE59"/>
     <w:rsid w:val="1A23DCBE"/>
     <w:rsid w:val="1ADC7B94"/>
     <w:rsid w:val="1B82F55C"/>
     <w:rsid w:val="1BBE7BED"/>
     <w:rsid w:val="1BCB9A75"/>
     <w:rsid w:val="1BFB15C9"/>
     <w:rsid w:val="1C30D74D"/>
     <w:rsid w:val="1C4DD502"/>
     <w:rsid w:val="1CC9EA25"/>
     <w:rsid w:val="1CE6E07E"/>
     <w:rsid w:val="1D6DE23D"/>
     <w:rsid w:val="1DA6ED29"/>
     <w:rsid w:val="1DEA9E5A"/>
     <w:rsid w:val="1DF03A9E"/>
     <w:rsid w:val="1E2502F0"/>
     <w:rsid w:val="1E4BECC4"/>
     <w:rsid w:val="1F0527FA"/>
     <w:rsid w:val="1F0B3BE3"/>
     <w:rsid w:val="1F47FEC1"/>
     <w:rsid w:val="1F5B5B2C"/>
     <w:rsid w:val="1FABEDA7"/>
     <w:rsid w:val="1FAD944D"/>
     <w:rsid w:val="20097029"/>
     <w:rsid w:val="207308A1"/>
     <w:rsid w:val="20773398"/>
     <w:rsid w:val="207B64BF"/>
     <w:rsid w:val="2099CF9B"/>
     <w:rsid w:val="20B2A925"/>
     <w:rsid w:val="20F2A0D5"/>
     <w:rsid w:val="215A5B40"/>
     <w:rsid w:val="2160A8FA"/>
     <w:rsid w:val="219C6234"/>
     <w:rsid w:val="21C5D3C3"/>
     <w:rsid w:val="2203A12A"/>
     <w:rsid w:val="229B7D1B"/>
     <w:rsid w:val="22E43B17"/>
     <w:rsid w:val="22E80111"/>
     <w:rsid w:val="230C596B"/>
     <w:rsid w:val="233DAE7F"/>
     <w:rsid w:val="2384654C"/>
     <w:rsid w:val="23CDEBF3"/>
     <w:rsid w:val="23DB7730"/>
     <w:rsid w:val="243473E1"/>
     <w:rsid w:val="2472D72E"/>
     <w:rsid w:val="2494BE86"/>
     <w:rsid w:val="255CADCD"/>
     <w:rsid w:val="25BF6651"/>
+    <w:rsid w:val="260DF06A"/>
     <w:rsid w:val="2612C8FE"/>
     <w:rsid w:val="26136652"/>
     <w:rsid w:val="2639DA77"/>
     <w:rsid w:val="263AAD4E"/>
     <w:rsid w:val="267C07D3"/>
     <w:rsid w:val="26B55C0F"/>
     <w:rsid w:val="26C18045"/>
     <w:rsid w:val="26DEDC44"/>
     <w:rsid w:val="26E23CEB"/>
     <w:rsid w:val="274EFEC8"/>
     <w:rsid w:val="27A1DE97"/>
     <w:rsid w:val="27E87569"/>
     <w:rsid w:val="2800C482"/>
     <w:rsid w:val="28131FE2"/>
     <w:rsid w:val="286DEF6E"/>
     <w:rsid w:val="2872522B"/>
     <w:rsid w:val="29058A38"/>
     <w:rsid w:val="2907BD4F"/>
     <w:rsid w:val="29271F60"/>
     <w:rsid w:val="29540C95"/>
     <w:rsid w:val="29625ED8"/>
     <w:rsid w:val="297EDD62"/>
     <w:rsid w:val="298AF9D1"/>
     <w:rsid w:val="2A4BA609"/>
     <w:rsid w:val="2A91760E"/>
@@ -16017,135 +19071,140 @@
     <w:rsid w:val="364F513F"/>
     <w:rsid w:val="365C8110"/>
     <w:rsid w:val="36A6A7AD"/>
     <w:rsid w:val="36AE1AFE"/>
     <w:rsid w:val="36FCD4A0"/>
     <w:rsid w:val="37032593"/>
     <w:rsid w:val="3704C7CC"/>
     <w:rsid w:val="372D586D"/>
     <w:rsid w:val="3743F5D2"/>
     <w:rsid w:val="374B60E6"/>
     <w:rsid w:val="37695B43"/>
     <w:rsid w:val="37723F7D"/>
     <w:rsid w:val="37E5550E"/>
     <w:rsid w:val="384C4816"/>
     <w:rsid w:val="38DF7E47"/>
     <w:rsid w:val="38E82B3C"/>
     <w:rsid w:val="38FAC065"/>
     <w:rsid w:val="39118AB9"/>
     <w:rsid w:val="3931A208"/>
     <w:rsid w:val="3941482D"/>
     <w:rsid w:val="394BFA4E"/>
     <w:rsid w:val="39C714A7"/>
     <w:rsid w:val="39D08926"/>
     <w:rsid w:val="39F7CFE1"/>
     <w:rsid w:val="3A2B9ECA"/>
+    <w:rsid w:val="3A5C5654"/>
     <w:rsid w:val="3A65CA9F"/>
     <w:rsid w:val="3AA07341"/>
+    <w:rsid w:val="3AC086AF"/>
     <w:rsid w:val="3AF8F70A"/>
     <w:rsid w:val="3B0A074E"/>
     <w:rsid w:val="3B22AE17"/>
     <w:rsid w:val="3B2B6F31"/>
     <w:rsid w:val="3B35F403"/>
     <w:rsid w:val="3BB64846"/>
     <w:rsid w:val="3BFC66E6"/>
     <w:rsid w:val="3BFF9F2B"/>
     <w:rsid w:val="3C214A1C"/>
     <w:rsid w:val="3C3A6E5F"/>
     <w:rsid w:val="3C77059C"/>
     <w:rsid w:val="3CC9E7D1"/>
+    <w:rsid w:val="3D086B85"/>
     <w:rsid w:val="3D4F52DA"/>
     <w:rsid w:val="3D83F89A"/>
     <w:rsid w:val="3D8D4065"/>
     <w:rsid w:val="3E159A57"/>
     <w:rsid w:val="3E610CD1"/>
     <w:rsid w:val="3E89DA57"/>
     <w:rsid w:val="3EE22E92"/>
     <w:rsid w:val="3F036DFD"/>
     <w:rsid w:val="3F4F0C6D"/>
     <w:rsid w:val="3F55B3BF"/>
     <w:rsid w:val="3F6B2315"/>
     <w:rsid w:val="3FE77FC1"/>
     <w:rsid w:val="3FF0E6A4"/>
     <w:rsid w:val="3FF3B1BD"/>
     <w:rsid w:val="3FFBD346"/>
     <w:rsid w:val="4041CA78"/>
     <w:rsid w:val="407D01DB"/>
     <w:rsid w:val="41150CC5"/>
     <w:rsid w:val="4136522B"/>
     <w:rsid w:val="41504F40"/>
     <w:rsid w:val="4151710E"/>
     <w:rsid w:val="419379A5"/>
     <w:rsid w:val="422E0B7B"/>
     <w:rsid w:val="42504634"/>
     <w:rsid w:val="42755C92"/>
     <w:rsid w:val="427DE7F3"/>
     <w:rsid w:val="42D3CD0D"/>
     <w:rsid w:val="42F35FBD"/>
     <w:rsid w:val="42F6FB41"/>
     <w:rsid w:val="42F86BD4"/>
     <w:rsid w:val="430191F2"/>
     <w:rsid w:val="43058117"/>
     <w:rsid w:val="432C9914"/>
     <w:rsid w:val="433C1E18"/>
     <w:rsid w:val="43C59F8E"/>
     <w:rsid w:val="441CF6AC"/>
     <w:rsid w:val="443A973C"/>
     <w:rsid w:val="4464AC07"/>
+    <w:rsid w:val="446C54A9"/>
     <w:rsid w:val="44B67247"/>
     <w:rsid w:val="44BE4068"/>
     <w:rsid w:val="44E16BF9"/>
     <w:rsid w:val="45203D6C"/>
     <w:rsid w:val="45320E99"/>
     <w:rsid w:val="4558EB32"/>
     <w:rsid w:val="4568D3DD"/>
     <w:rsid w:val="45A21962"/>
     <w:rsid w:val="46435FC4"/>
     <w:rsid w:val="46BC5E79"/>
     <w:rsid w:val="4725C582"/>
     <w:rsid w:val="47978221"/>
     <w:rsid w:val="48508EF3"/>
     <w:rsid w:val="4885D80F"/>
     <w:rsid w:val="48A99C44"/>
     <w:rsid w:val="48E409FF"/>
     <w:rsid w:val="48FBD52A"/>
     <w:rsid w:val="493974E5"/>
     <w:rsid w:val="49644C73"/>
     <w:rsid w:val="49B4648B"/>
     <w:rsid w:val="49D0CE09"/>
     <w:rsid w:val="49E3B148"/>
     <w:rsid w:val="49ED2B78"/>
     <w:rsid w:val="4A247164"/>
     <w:rsid w:val="4AD8EF71"/>
     <w:rsid w:val="4B31183A"/>
     <w:rsid w:val="4B37E2A4"/>
     <w:rsid w:val="4B53E5B9"/>
     <w:rsid w:val="4B600FDB"/>
     <w:rsid w:val="4B8AD134"/>
     <w:rsid w:val="4BCDC0E1"/>
     <w:rsid w:val="4BE5AF20"/>
     <w:rsid w:val="4BEA2AB2"/>
+    <w:rsid w:val="4BF7F743"/>
     <w:rsid w:val="4BFD7041"/>
     <w:rsid w:val="4BFECF16"/>
     <w:rsid w:val="4C0B3F79"/>
     <w:rsid w:val="4C2C9823"/>
     <w:rsid w:val="4C395310"/>
     <w:rsid w:val="4C573808"/>
     <w:rsid w:val="4CF1B122"/>
     <w:rsid w:val="4DAA2BD4"/>
     <w:rsid w:val="4DC4EA15"/>
     <w:rsid w:val="4DEE5762"/>
     <w:rsid w:val="4E2D2DEA"/>
     <w:rsid w:val="4E4DFE8B"/>
     <w:rsid w:val="4E542FB8"/>
     <w:rsid w:val="4EF01B2B"/>
     <w:rsid w:val="4F619604"/>
     <w:rsid w:val="4F77064A"/>
     <w:rsid w:val="4FAA31E4"/>
     <w:rsid w:val="4FAF0C88"/>
     <w:rsid w:val="4FD69232"/>
     <w:rsid w:val="4FDDF18C"/>
     <w:rsid w:val="50B8F0E9"/>
     <w:rsid w:val="50B95C0C"/>
     <w:rsid w:val="50C6A711"/>
     <w:rsid w:val="50D37BD0"/>
     <w:rsid w:val="50E50068"/>
@@ -16211,98 +19270,101 @@
     <w:rsid w:val="5C02380B"/>
     <w:rsid w:val="5C1D1274"/>
     <w:rsid w:val="5C3442AD"/>
     <w:rsid w:val="5C4A6598"/>
     <w:rsid w:val="5D6B03D7"/>
     <w:rsid w:val="5D753394"/>
     <w:rsid w:val="5E0D23E1"/>
     <w:rsid w:val="5E290C96"/>
     <w:rsid w:val="5ECFC8A5"/>
     <w:rsid w:val="5EF733D5"/>
     <w:rsid w:val="5F0F5CA5"/>
     <w:rsid w:val="5F3BDF6F"/>
     <w:rsid w:val="5FF00917"/>
     <w:rsid w:val="5FF89B36"/>
     <w:rsid w:val="5FFB2443"/>
     <w:rsid w:val="60AA2A7F"/>
     <w:rsid w:val="60D9E9B2"/>
     <w:rsid w:val="614AE910"/>
     <w:rsid w:val="61826EEC"/>
     <w:rsid w:val="61A76AEF"/>
     <w:rsid w:val="61B034CD"/>
     <w:rsid w:val="61CE8779"/>
     <w:rsid w:val="622AD4E2"/>
     <w:rsid w:val="62A06C06"/>
     <w:rsid w:val="63DB142F"/>
+    <w:rsid w:val="641BB425"/>
     <w:rsid w:val="6442D231"/>
     <w:rsid w:val="648683E7"/>
     <w:rsid w:val="64A9C71C"/>
     <w:rsid w:val="64B7C3EE"/>
     <w:rsid w:val="64B8E5DD"/>
     <w:rsid w:val="64E1B6CE"/>
     <w:rsid w:val="64F08460"/>
     <w:rsid w:val="64F286B5"/>
     <w:rsid w:val="64F49F9B"/>
     <w:rsid w:val="653C4205"/>
     <w:rsid w:val="65A17A0A"/>
     <w:rsid w:val="65C917B7"/>
     <w:rsid w:val="65E445C9"/>
     <w:rsid w:val="6624A4C4"/>
     <w:rsid w:val="6630A15A"/>
     <w:rsid w:val="6640581E"/>
     <w:rsid w:val="6642BAFA"/>
     <w:rsid w:val="664466DA"/>
     <w:rsid w:val="66530631"/>
     <w:rsid w:val="66ABC970"/>
     <w:rsid w:val="66B96BCD"/>
     <w:rsid w:val="66E6424F"/>
     <w:rsid w:val="66E6992A"/>
     <w:rsid w:val="66EB0790"/>
     <w:rsid w:val="67410FAD"/>
     <w:rsid w:val="67470E29"/>
     <w:rsid w:val="675FEA78"/>
     <w:rsid w:val="67652CE7"/>
     <w:rsid w:val="676C23CA"/>
     <w:rsid w:val="6778ED73"/>
     <w:rsid w:val="67C2F906"/>
     <w:rsid w:val="67E32AC5"/>
     <w:rsid w:val="6839BDC8"/>
     <w:rsid w:val="687FB3DC"/>
+    <w:rsid w:val="68948CA6"/>
     <w:rsid w:val="68AA7994"/>
     <w:rsid w:val="68BB7D46"/>
     <w:rsid w:val="68C94199"/>
     <w:rsid w:val="68DC89A0"/>
     <w:rsid w:val="68DCAD38"/>
     <w:rsid w:val="69229923"/>
     <w:rsid w:val="6980B3EB"/>
     <w:rsid w:val="6997E8FA"/>
     <w:rsid w:val="69DFDEAC"/>
     <w:rsid w:val="69E11C1A"/>
     <w:rsid w:val="69E308A9"/>
     <w:rsid w:val="69F64D18"/>
     <w:rsid w:val="6AB71105"/>
     <w:rsid w:val="6AC3DCA2"/>
+    <w:rsid w:val="6ADA9EBF"/>
     <w:rsid w:val="6AEB0148"/>
     <w:rsid w:val="6B28C04A"/>
     <w:rsid w:val="6B815C75"/>
     <w:rsid w:val="6BF2C309"/>
     <w:rsid w:val="6C165367"/>
     <w:rsid w:val="6C444112"/>
     <w:rsid w:val="6C572366"/>
     <w:rsid w:val="6C6A3E1D"/>
     <w:rsid w:val="6C6DA99C"/>
     <w:rsid w:val="6CA0A1B8"/>
     <w:rsid w:val="6CF3430E"/>
     <w:rsid w:val="6D423B5F"/>
     <w:rsid w:val="6D6DF659"/>
     <w:rsid w:val="6DC095B0"/>
     <w:rsid w:val="6DE99E35"/>
     <w:rsid w:val="6E863A1F"/>
     <w:rsid w:val="6E9CCDB0"/>
     <w:rsid w:val="6EA79706"/>
     <w:rsid w:val="6F54D46D"/>
     <w:rsid w:val="6F617789"/>
     <w:rsid w:val="6F9CC692"/>
     <w:rsid w:val="6FD1EBEE"/>
     <w:rsid w:val="6FDEA1D3"/>
     <w:rsid w:val="701F86EE"/>
     <w:rsid w:val="708A71BC"/>
@@ -16386,51 +19448,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5F58075E"/>
-  <w15:docId w15:val="{B4449A91-B9D2-40BB-8C2E-34A188BC7074}"/>
+  <w15:docId w15:val="{D5798397-FEC5-4355-A6A7-45291FFCF6D2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17197,50 +20259,65 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="002473D3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002473D3"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002473D3"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsolistparagraph">
+    <w:name w:val="x_msolistparagraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FE79AE"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="299850519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="345131975">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -17390,51 +20467,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2142723692">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commerce.nc.gov/commission-policy-cps-11-2021-change-2-eligible-training-provider-guidelines-penalties-appeal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commerce.nc.gov/data-tools-reports/labor-market-data-tools/employment-projections" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-34/section-600.6" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-34/section-600.5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-34/section-600.4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-34/section-600.5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-34/section-600.4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commerce.nc.gov/data-tools-reports/labor-market-data-tools/employment-projections" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-34/section-600.6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{3668F302-5005-4AFA-AB78-6742DC974C2D}">
     <t:Anchor>
       <t:Comment id="1751616260"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{7381F709-97DF-412B-885F-0F51574D7B65}" time="2026-03-02T14:56:31.802Z">
         <t:Attribution userId="S::andrea.desantis@commerce.nc.gov::456caa03-e7b8-4961-83da-b542494ca044" userProvider="AD" userName="DeSantis, Andrea"/>
         <t:Anchor>
           <t:Comment id="1751616260"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{E9DAA69D-7318-4303-BD71-8C99B8F45861}" time="2026-03-02T14:56:31.802Z">
         <t:Attribution userId="S::andrea.desantis@commerce.nc.gov::456caa03-e7b8-4961-83da-b542494ca044" userProvider="AD" userName="DeSantis, Andrea"/>
         <t:Anchor>
           <t:Comment id="1751616260"/>
         </t:Anchor>
@@ -17946,77 +21023,396 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f231bbd2-68c1-42a9-9e68-8c8ef6bc6f36"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="27772f1a-b7ad-4ab1-9d58-b7adeba7c9d8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100759F8C88AF85484D95177DD9BFF681BE" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2e72c8be7e53478447059be974864130">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="27772f1a-b7ad-4ab1-9d58-b7adeba7c9d8" xmlns:ns3="f231bbd2-68c1-42a9-9e68-8c8ef6bc6f36" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a8b9b9ea90e226670c8140e2b2e5108a" ns2:_="" ns3:_="">
+    <xsd:import namespace="27772f1a-b7ad-4ab1-9d58-b7adeba7c9d8"/>
+    <xsd:import namespace="f231bbd2-68c1-42a9-9e68-8c8ef6bc6f36"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="27772f1a-b7ad-4ab1-9d58-b7adeba7c9d8" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="16" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f410e6b-3f3a-46d5-b089-fcc12dc48881" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f231bbd2-68c1-42a9-9e68-8c8ef6bc6f36" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0dcec2b1-e72d-4d8d-9528-631c59300051}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f231bbd2-68c1-42a9-9e68-8c8ef6bc6f36">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE6350CE-1B8B-4544-B035-FF29AC527863}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f231bbd2-68c1-42a9-9e68-8c8ef6bc6f36"/>
+    <ds:schemaRef ds:uri="27772f1a-b7ad-4ab1-9d58-b7adeba7c9d8"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F17E9B7-FF92-4AEA-B402-85C71CA6A8FB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="27772f1a-b7ad-4ab1-9d58-b7adeba7c9d8"/>
+    <ds:schemaRef ds:uri="f231bbd2-68c1-42a9-9e68-8c8ef6bc6f36"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF849D3D-A962-4419-90C6-1EE707788A40}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10BC4F14-2BA8-4576-BA34-B19E97655F20}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>20860</Characters>
+  <Pages>12</Pages>
+  <Words>3953</Words>
+  <Characters>22538</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>173</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>187</Lines>
+  <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24471</CharactersWithSpaces>
+  <CharactersWithSpaces>26439</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>1966100</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.commerce.nc.gov/commission-policy-cps-11-2021-change-2-eligible-training-provider-guidelines-penalties-appeal</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4259858</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -18081,29 +21477,41 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.ecfr.gov/current/title-34/section-600.4</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DeSantis, Andrea</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100759F8C88AF85484D95177DD9BFF681BE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>