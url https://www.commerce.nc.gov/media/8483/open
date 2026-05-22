--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1059,128 +1059,128 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D85243" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subtitle B, Section 83002</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>). Congress.gov. https://www.congress.gov/bill/119th-congress/house-bill/1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD475F5" w14:textId="77777777" w:rsidR="004B7456" w:rsidRPr="00C17525" w:rsidRDefault="00BC197C" w:rsidP="55062B93">
+    <w:p w14:paraId="3FD475F5" w14:textId="5E4C3628" w:rsidR="004B7456" w:rsidRPr="00C17525" w:rsidRDefault="00BC197C" w:rsidP="55062B93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="0068464C" w:rsidRPr="00C17525">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidR="0068464C" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">igher </w:t>
+      </w:r>
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="0068464C" w:rsidRPr="00C17525">
+      <w:r w:rsidR="0068464C" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ducation </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="0068464C" w:rsidRPr="00C17525">
+      <w:r w:rsidR="0068464C" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ct of 1965,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Title IV</w:t>
       </w:r>
-      <w:r w:rsidR="0068464C" w:rsidRPr="00C17525">
+      <w:r w:rsidR="0068464C" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20 U.S.C. </w:t>
       </w:r>
-      <w:r w:rsidR="008552D7" w:rsidRPr="00C17525">
+      <w:r w:rsidR="008552D7" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>§§ 1070-1099d</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000012" w14:textId="07263B8B" w:rsidR="00F44623" w:rsidRPr="00213BFF" w:rsidRDefault="009C35F5" w:rsidP="00213BFF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4418,51 +4418,51 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Education during the five years preceding the date of the determination</w:t>
       </w:r>
       <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D201150" w14:textId="5CB5AE43" w:rsidR="00B74A1A" w:rsidRPr="009B2C2B" w:rsidRDefault="00441D3F" w:rsidP="005F3E8D">
+    <w:p w14:paraId="2D201150" w14:textId="74EF9B6A" w:rsidR="00B74A1A" w:rsidRDefault="00441D3F" w:rsidP="005F3E8D">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Limit on </w:t>
       </w:r>
       <w:r w:rsidR="0FE6323C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -4626,51 +4626,69 @@
       <w:r w:rsidR="004B0482">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">delivery, </w:t>
       </w:r>
       <w:r w:rsidR="1D6DE23D" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00955531">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">confirmation program was not previously delivered as </w:t>
+        <w:t>confirmation</w:t>
+      </w:r>
+      <w:r w:rsidR="74502ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the</w:t>
+      </w:r>
+      <w:r w:rsidR="00955531">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program was not previously delivered as </w:t>
       </w:r>
       <w:r w:rsidR="006C01B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00955531">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>correspondence, study abroad or direct assessment</w:t>
       </w:r>
       <w:r w:rsidR="00955531">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4709,50 +4727,126 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>least</w:t>
       </w:r>
       <w:r w:rsidR="1D6DE23D" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> one year</w:t>
       </w:r>
       <w:r w:rsidR="006626DA" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D59692" w14:textId="77777777" w:rsidR="00EB13A7" w:rsidRDefault="00EB13A7" w:rsidP="005F3E8D">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A429B92" w14:textId="305D36FB" w:rsidR="00EB13A7" w:rsidRPr="009B2C2B" w:rsidRDefault="00EB13A7" w:rsidP="01865C51">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At Step One, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04801" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">articipating </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04801" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nstitutions are encouraged to consult with Local Workforce Development Boards on the development and identification of potential Workforce Pell programs needed</w:t>
+      </w:r>
+      <w:r w:rsidR="007B481F" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to meet employer demand. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="663D7C09" w14:textId="32E81737" w:rsidR="00551C9F" w:rsidRPr="009B2C2B" w:rsidRDefault="09525463" w:rsidP="009B2C2B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Step </w:t>
@@ -5301,50 +5395,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>lock hours</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="102C4346" w14:textId="3CF34A13" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="2AF317F6" w:rsidP="3F036DFD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00BC197C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nstructional weeks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="455A8C32" w14:textId="2F89CEAE" w:rsidR="00F44623" w:rsidRPr="00C17525" w:rsidRDefault="05BAC168" w:rsidP="3F036DFD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -5440,51 +5535,50 @@
         <w:t>Recognized Postsecondary Credential(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002D" w14:textId="7E684D48" w:rsidR="00F44623" w:rsidRPr="009B2C2B" w:rsidRDefault="622AD4E2" w:rsidP="009B2C2B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Step T</w:t>
       </w:r>
       <w:r w:rsidR="00C84475" w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>hree</w:t>
       </w:r>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="755DC716" w:rsidRPr="009B2C2B">
@@ -6228,51 +6322,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ability</w:t>
       </w:r>
       <w:r w:rsidR="00586173" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="4B37E2A4" w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BD9E12" w14:textId="69A71364" w:rsidR="00E97982" w:rsidRPr="00C17525" w:rsidRDefault="26E23CEB" w:rsidP="001539F3">
+    <w:p w14:paraId="54BD9E12" w14:textId="69A71364" w:rsidR="00E97982" w:rsidRDefault="26E23CEB" w:rsidP="001539F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="4AD8EF71" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6396,382 +6490,557 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E97982" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Participating Institutions will be required to upload artifact(s)</w:t>
       </w:r>
       <w:r w:rsidR="0072180D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A93002" w14:textId="4BAF47B7" w:rsidR="006F6954" w:rsidRPr="00556E77" w:rsidRDefault="00691A88" w:rsidP="00556E77">
+    <w:p w14:paraId="0D738B52" w14:textId="77777777" w:rsidR="00EA4763" w:rsidRPr="00C17525" w:rsidRDefault="00EA4763" w:rsidP="00EA4763">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3561C3D8" w14:textId="77777777" w:rsidR="00EA4763" w:rsidRDefault="53C84848">
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   -    </w:t>
+      </w:r>
+      <w:r w:rsidR="6EBDFE83" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0C87E616" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="0C336366" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="4DCD2FD8" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0C336366" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the institution intends to demonstrate stackability based on progression </w:t>
+      </w:r>
+      <w:r w:rsidR="00691A88">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00691A88">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0C336366" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in a career pathway,</w:t>
+      </w:r>
+      <w:r w:rsidR="2216BC8F" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documentation must be provided that the program is </w:t>
+      </w:r>
+      <w:r w:rsidR="00691A88">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00691A88">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="2216BC8F" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">part of a clearly defined career pathway that enables learners to progress </w:t>
+      </w:r>
+      <w:r w:rsidR="447F2A81" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4763">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6263A3D3" w14:textId="77777777" w:rsidR="00EA4763" w:rsidRDefault="00EA4763">
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:br/>
-[...10 lines deleted...]
-      <w:r w:rsidR="005C32B3">
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="2216BC8F" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to additional credentials over time. </w:t>
+      </w:r>
+      <w:r w:rsidR="63F6AC9C" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Acceptable</w:t>
+      </w:r>
+      <w:r w:rsidR="11896170" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evidence </w:t>
+      </w:r>
+      <w:r w:rsidR="72DE711F" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidR="11896170" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="04347EBC" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="7B69587F" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="72CA2A97" w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005C32B3" w:rsidRPr="000272D9">
-[...71 lines deleted...]
-      <w:r w:rsidR="005800F9" w:rsidRPr="00E132E6">
+    </w:p>
+    <w:p w14:paraId="41A93002" w14:textId="0B760993" w:rsidR="006F6954" w:rsidRPr="00556E77" w:rsidRDefault="00EA4763" w:rsidP="00EA4763">
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="04347EBC" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r w:rsidR="0C336366" w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33174A64" w14:textId="54DC11B4" w:rsidR="007F013C" w:rsidRPr="00D31E0D" w:rsidRDefault="007F013C" w:rsidP="000272D9">
+    <w:p w14:paraId="33174A64" w14:textId="69B2A9A6" w:rsidR="007F013C" w:rsidRPr="00D31E0D" w:rsidRDefault="4DEF089E" w:rsidP="0F9C8AF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D31E0D">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Published pathway maps </w:t>
       </w:r>
-      <w:r w:rsidR="007566DC" w:rsidRPr="00D31E0D">
+      <w:r w:rsidR="7ACEE35D" w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">or similar information </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31E0D">
+      <w:r w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>showing progression from entry-level credentials to certificates, diplomas, or degrees</w:t>
       </w:r>
-      <w:r w:rsidR="00E258AF" w:rsidRPr="00D31E0D">
+      <w:r w:rsidR="00644520" w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> that add labor market value</w:t>
       </w:r>
+      <w:r w:rsidR="35378E15" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5D25C383" w14:textId="0CBA22AE" w:rsidR="00B97680" w:rsidRPr="00D40304" w:rsidRDefault="005800F9" w:rsidP="00D40304">
+    <w:p w14:paraId="1226FC7E" w14:textId="73B7745D" w:rsidR="00B97680" w:rsidRPr="00D40304" w:rsidRDefault="0C336366" w:rsidP="00D40304">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D31E0D">
+      <w:r w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Written evidence that the career pathway </w:t>
       </w:r>
-      <w:r w:rsidR="006E788C" w:rsidRPr="00D31E0D">
+      <w:r w:rsidR="1ED81F49" w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">in the academic </w:t>
       </w:r>
-      <w:r w:rsidR="00517A53" w:rsidRPr="00D31E0D">
+      <w:r w:rsidR="46C3802E" w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>practice</w:t>
       </w:r>
-      <w:r w:rsidR="00634FC3" w:rsidRPr="00D31E0D">
+      <w:r w:rsidR="24AFED0B" w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31E0D">
+      <w:r w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">has been in existence for at least </w:t>
       </w:r>
-      <w:r w:rsidR="00545A92" w:rsidRPr="00D31E0D">
+      <w:r w:rsidR="63D05AB3" w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31E0D">
+      <w:r w:rsidRPr="0F9C8AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>year</w:t>
       </w:r>
-      <w:r w:rsidR="000F71EB" w:rsidRPr="00D40304">
-[...69 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidR="207E5605" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47348CD3" w14:textId="5BD11B71" w:rsidR="00B14AE4" w:rsidRPr="00B97680" w:rsidRDefault="00A65385" w:rsidP="00B97680">
+    <w:p w14:paraId="5D25C383" w14:textId="4EA2CF44" w:rsidR="00B97680" w:rsidRPr="00D40304" w:rsidRDefault="713879B2" w:rsidP="00D40304">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Public-facing information (e.g., </w:t>
+      </w:r>
+      <w:r w:rsidR="76F43CF5" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>published on an institution's website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) outlining progression expectations, timelines, </w:t>
+      </w:r>
+      <w:r w:rsidR="26D4D677" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and labor market </w:t>
+      </w:r>
+      <w:r w:rsidR="65955D9E" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outcomes </w:t>
+      </w:r>
+      <w:r w:rsidR="26D4D677" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(e.g., wage gains, </w:t>
+      </w:r>
+      <w:r w:rsidR="77BE10FC" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>median wages</w:t>
+      </w:r>
+      <w:r w:rsidR="26D4D677" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="206EB822" w:rsidRPr="0F9C8AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47348CD3" w14:textId="5BD11B71" w:rsidR="00B14AE4" w:rsidRPr="00B97680" w:rsidRDefault="00A65385" w:rsidP="00B97680">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Information </w:t>
       </w:r>
       <w:r w:rsidR="00E61226" w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>to attest/d</w:t>
       </w:r>
       <w:r w:rsidR="00F40524" w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6861,95 +7130,229 @@
         </w:rPr>
         <w:t xml:space="preserve">to learner advancement </w:t>
       </w:r>
       <w:r w:rsidR="00F40524" w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>for students moving between these credentials</w:t>
       </w:r>
       <w:r w:rsidR="004300B6" w:rsidRPr="00D31E0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E61226">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3A8FBF" w14:textId="77777777" w:rsidR="00A23C9D" w:rsidRDefault="00BC2ECC" w:rsidP="00A23C9D">
+    <w:p w14:paraId="3D3A8FBF" w14:textId="3AE165D0" w:rsidR="00A23C9D" w:rsidRDefault="00BC2ECC" w:rsidP="00A23C9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A23C9D">
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Evidence of Portability:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A23C9D">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> Labor Market Information, surveys, at least two employer letters or other similar documentation that the resulting Recognized Postsecondary Credential is valued by more than one employer in the Participating Institution’s local labor market. Participating Institutions will be required to upload artifact(s). Evidence submitted must not be older than 3 years.</w:t>
+      <w:r w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verified Labor Market Information</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04801" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> surveys</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04801" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at least two employer letters</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04801" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB13A7" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> letter </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6DFA" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with verified labor market information </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB13A7" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6DFA" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB13A7" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> local Workforce Development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB13A7" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Board</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6DFA" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that serves the area in which the Participating Institution is located</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB13A7" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>or other similar documentation that the resulting Recognized Postsecondary Credential is valued by more than one employer in the Participating Institution’s local labor market. Participating Institutions will be required to upload artifact(s). Evidence submitted must not be older than 3 years.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB13A7" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CA380A" w14:textId="22EBC03F" w:rsidR="00627E9F" w:rsidRPr="00A23C9D" w:rsidRDefault="00126D80" w:rsidP="00A23C9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A23C9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7710,50 +8113,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E3DEB73" w14:textId="09034F08" w:rsidR="7E853F7C" w:rsidRPr="00B97E28" w:rsidRDefault="008C6ED1" w:rsidP="008358B7">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97E28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Participating </w:t>
       </w:r>
       <w:r w:rsidR="4E542FB8" w:rsidRPr="00B97E28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Institutions will be required to upload </w:t>
       </w:r>
       <w:r w:rsidR="2C1B6EA1" w:rsidRPr="00B97E28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>artifact</w:t>
       </w:r>
       <w:r w:rsidR="4E542FB8" w:rsidRPr="00B97E28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7938,428 +8342,445 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> or demonstrates that the program</w:t>
       </w:r>
       <w:r w:rsidR="00174302" w:rsidRPr="0F0932A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> serves as a related technical instruction component of a Registered Apprenticeship Program</w:t>
       </w:r>
       <w:r w:rsidR="4E2D2DEA" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285F9D52" w14:textId="2C82D3C4" w:rsidR="79E1DFE4" w:rsidRPr="00C17525" w:rsidRDefault="79E1DFE4" w:rsidP="00C60B57">
+    <w:p w14:paraId="285F9D52" w14:textId="4017481E" w:rsidR="79E1DFE4" w:rsidRPr="00C17525" w:rsidRDefault="79E1DFE4" w:rsidP="00C60B57">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Evidence of Employer Validation: </w:t>
       </w:r>
-      <w:r w:rsidR="4B53E5B9" w:rsidRPr="00C17525">
+      <w:r w:rsidR="4B53E5B9" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Clear evidence that the </w:t>
       </w:r>
-      <w:r w:rsidR="001B18F0" w:rsidRPr="00C17525">
+      <w:r w:rsidR="001B18F0" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Short-</w:t>
       </w:r>
-      <w:r w:rsidR="003F49BC">
+      <w:r w:rsidR="003F49BC" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="001B18F0" w:rsidRPr="00C17525">
+      <w:r w:rsidR="001B18F0" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">erm </w:t>
       </w:r>
-      <w:r w:rsidR="003F49BC">
+      <w:r w:rsidR="003F49BC" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="4B53E5B9" w:rsidRPr="00C17525">
+      <w:r w:rsidR="4B53E5B9" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>rogram was developed</w:t>
       </w:r>
-      <w:r w:rsidR="00B10384" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00B10384" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> or maintained</w:t>
       </w:r>
-      <w:r w:rsidR="4B53E5B9" w:rsidRPr="00C17525">
+      <w:r w:rsidR="4B53E5B9" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> with local/regional</w:t>
       </w:r>
-      <w:r w:rsidR="00F27B76">
+      <w:r w:rsidR="00F27B76" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/state</w:t>
       </w:r>
-      <w:r w:rsidR="00E26E44">
+      <w:r w:rsidR="00E26E44" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>wide</w:t>
       </w:r>
-      <w:r w:rsidR="4B53E5B9" w:rsidRPr="00C17525">
+      <w:r w:rsidR="4B53E5B9" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> employers</w:t>
       </w:r>
-      <w:r w:rsidR="004317F5">
+      <w:r w:rsidR="004317F5" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="4B53E5B9" w:rsidRPr="00C17525">
+      <w:r w:rsidR="4B53E5B9" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>employer associations</w:t>
       </w:r>
-      <w:r w:rsidR="004317F5">
+      <w:r w:rsidR="004317F5" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00DB46C9">
-[...27 lines deleted...]
-      <w:r w:rsidR="4B53E5B9" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00DB46C9" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sector partnerships</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04801" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB13A7" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which may be sponsored by a local Workforce Development Board</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB46C9" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, registered apprenticeship sponsors or</w:t>
+      </w:r>
+      <w:r w:rsidR="008246D1" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labor-management partnerships</w:t>
+      </w:r>
+      <w:r w:rsidR="4B53E5B9" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> such </w:t>
       </w:r>
-      <w:r w:rsidR="7BB84898" w:rsidRPr="00C17525">
+      <w:r w:rsidR="7BB84898" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidR="4B53E5B9" w:rsidRPr="00C17525">
+      <w:r w:rsidR="4B53E5B9" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B10384" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00B10384" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="3381351B" w:rsidRPr="00C17525">
+      <w:r w:rsidR="3381351B" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">eeting </w:t>
       </w:r>
-      <w:r w:rsidR="1DEA9E5A" w:rsidRPr="00C17525">
+      <w:r w:rsidR="1DEA9E5A" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">agendas and </w:t>
       </w:r>
-      <w:r w:rsidR="3381351B" w:rsidRPr="00C17525">
+      <w:r w:rsidR="3381351B" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>minutes;</w:t>
       </w:r>
-      <w:r w:rsidR="00B72445" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00B72445" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> at least two</w:t>
       </w:r>
-      <w:r w:rsidR="3381351B" w:rsidRPr="00C17525">
+      <w:r w:rsidR="3381351B" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> letters from employers</w:t>
       </w:r>
-      <w:r w:rsidR="00675027">
+      <w:r w:rsidR="00675027" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="3381351B" w:rsidRPr="00C17525">
+      <w:r w:rsidR="3381351B" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00675027" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00675027" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>employer</w:t>
       </w:r>
-      <w:r w:rsidR="3381351B" w:rsidRPr="00C17525">
+      <w:r w:rsidR="3381351B" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> associations</w:t>
       </w:r>
-      <w:r w:rsidR="00675027">
+      <w:r w:rsidR="00675027" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, sector partnerships, registered apprenticeship sponsors or labor-management partnerships</w:t>
       </w:r>
-      <w:r w:rsidR="3381351B" w:rsidRPr="00C17525">
+      <w:r w:rsidR="3381351B" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> describing the need for the </w:t>
       </w:r>
-      <w:r w:rsidR="00A9024C">
+      <w:r w:rsidR="00A9024C" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
-      <w:r w:rsidR="22E43B17" w:rsidRPr="00C17525">
+      <w:r w:rsidR="22E43B17" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, how they will support the </w:t>
       </w:r>
-      <w:r w:rsidR="00A9024C">
+      <w:r w:rsidR="00A9024C" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
-      <w:r w:rsidR="22E43B17" w:rsidRPr="00C17525">
+      <w:r w:rsidR="22E43B17" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> or their likelihood of hiring </w:t>
       </w:r>
-      <w:r w:rsidR="00A9024C">
+      <w:r w:rsidR="00A9024C" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>students who complete the program.</w:t>
       </w:r>
-      <w:r w:rsidR="22E43B17" w:rsidRPr="00C17525">
+      <w:r w:rsidR="22E43B17" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B18F0" w:rsidRPr="00C17525">
+      <w:r w:rsidR="001B18F0" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Participating </w:t>
       </w:r>
-      <w:r w:rsidR="267C07D3" w:rsidRPr="00C17525">
+      <w:r w:rsidR="267C07D3" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Institutions will be required to upload artifact(s). Evidence submitted must not be older than 3 years.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E564F7" w14:textId="201D3D83" w:rsidR="3A2B9ECA" w:rsidRPr="00C17525" w:rsidRDefault="7A36844A" w:rsidP="00C60B57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9060,50 +9481,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> of the normal time for completion of the program. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014B43F5" w14:textId="77777777" w:rsidR="003B5644" w:rsidRDefault="006C28E3" w:rsidP="003B5644">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>For each federal aid award year, a job placement rate of at least 70</w:t>
       </w:r>
       <w:r w:rsidR="6839BDC8" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, measured within 180 days of completion of the program, verified in a manner prescribed by the </w:t>
       </w:r>
       <w:r w:rsidR="00AB4C98" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9260,246 +9682,263 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Systems representing multiple institutions </w:t>
       </w:r>
       <w:r w:rsidR="1DA6ED29" w:rsidRPr="003B5644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidRPr="003B5644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">analyze and submit data on behalf of an institution within that system. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037948D9" w14:textId="2370BB75" w:rsidR="003B5644" w:rsidRPr="00CB4218" w:rsidRDefault="003B5644" w:rsidP="00CB4218">
+    <w:p w14:paraId="037948D9" w14:textId="58C4B83D" w:rsidR="003B5644" w:rsidRPr="00CB4218" w:rsidRDefault="003B5644" w:rsidP="00CB4218">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B5644">
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Limit on Instructional Partners: </w:t>
       </w:r>
-      <w:r w:rsidR="001B18AA">
+      <w:r w:rsidR="001B18AA" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:r w:rsidR="0009008D">
+      <w:r w:rsidR="0009008D" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>any of the</w:t>
       </w:r>
-      <w:r w:rsidR="003E087A" w:rsidRPr="003B5644">
+      <w:r w:rsidR="003E087A" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Short-term Program is offered by an </w:t>
       </w:r>
-      <w:r w:rsidR="003E087A" w:rsidRPr="003B5644">
+      <w:r w:rsidR="003E087A" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>entity that is not a Participating Institution</w:t>
       </w:r>
-      <w:r w:rsidR="003E087A" w:rsidRPr="003B5644">
+      <w:r w:rsidR="003E087A" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, including an employer partner or a contractor that is not a Title IV institution</w:t>
       </w:r>
-      <w:r w:rsidR="00EA7C66">
+      <w:r w:rsidR="00EA7C66" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, the Participating Institution </w:t>
       </w:r>
-      <w:r w:rsidR="0009008D">
+      <w:r w:rsidR="0009008D" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
-      <w:r w:rsidR="00BC22BE">
+      <w:r w:rsidR="00BC22BE" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">submit </w:t>
       </w:r>
-      <w:r w:rsidR="00152994">
+      <w:r w:rsidR="00152994" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the written agreement with such an entity</w:t>
       </w:r>
-      <w:r w:rsidR="00B72C74">
+      <w:r w:rsidR="00B72C74" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.  N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB4218">
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ot more than 25% of the Short-term Program </w:t>
       </w:r>
-      <w:r w:rsidR="00B72C74">
+      <w:r w:rsidR="00B72C74" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>may be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB4218">
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> offered by an </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB4218">
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>entity that is not a Participating Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB4218">
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, including an employer partner or a contractor that is not a Title IV institution.</w:t>
       </w:r>
-      <w:r w:rsidR="00337E7D" w:rsidRPr="00CB4218">
+      <w:r w:rsidR="00337E7D" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  The NCWorks Commission </w:t>
       </w:r>
-      <w:r w:rsidR="00D94997" w:rsidRPr="00CB4218">
+      <w:r w:rsidR="00D94997" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">may seek additional information </w:t>
       </w:r>
-      <w:r w:rsidR="00A01F6F" w:rsidRPr="00CB4218">
-[...8 lines deleted...]
-      <w:r w:rsidR="00536A42" w:rsidRPr="00CB4218">
+      <w:r w:rsidR="00A01F6F" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from a Participating Institution regarding Instructional </w:t>
+      </w:r>
+      <w:r w:rsidR="6D41D2F6" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Partners,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01F6F" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and such information shall be submitted to the NCWorks Commission with</w:t>
+      </w:r>
+      <w:r w:rsidR="00536A42" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">in 15 </w:t>
       </w:r>
-      <w:r w:rsidR="008B10EC" w:rsidRPr="00CB4218">
+      <w:r w:rsidR="008B10EC" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>calendar days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BEA530" w14:textId="00C0748C" w:rsidR="00F44623" w:rsidRPr="009B2C2B" w:rsidRDefault="6624A4C4" w:rsidP="009B2C2B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10088,50 +10527,51 @@
     </w:p>
     <w:p w14:paraId="5BE4647C" w14:textId="5F0B7FD4" w:rsidR="37695B43" w:rsidRPr="00C17525" w:rsidRDefault="37695B43" w:rsidP="00C60B57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Data Sharing</w:t>
       </w:r>
       <w:r w:rsidR="3E89DA57" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The bilateral agreement must include provisions for data sharing between the States to support the calculation of program completion and job placement rates.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="661CFBC6" w14:textId="4307EC6D" w:rsidR="49E3B148" w:rsidRPr="00C17525" w:rsidRDefault="49E3B148" w:rsidP="00A07EC8">
       <w:pPr>
@@ -10376,51 +10816,50 @@
     </w:p>
     <w:p w14:paraId="32288CB1" w14:textId="26394AA3" w:rsidR="00863589" w:rsidRPr="00C17525" w:rsidRDefault="00863589" w:rsidP="00C60B57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Evidence of state and federal approval of the Short-term Program for </w:t>
       </w:r>
       <w:r w:rsidR="000B5487">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Workforce Pell</w:t>
       </w:r>
       <w:r w:rsidR="000B5487">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -11318,326 +11757,305 @@
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If they voluntarily decide to stop offering a failing program</w:t>
       </w:r>
       <w:r w:rsidR="00A03D41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E221B64" w14:textId="78450A00" w:rsidR="00AE5ACA" w:rsidRPr="003567FB" w:rsidRDefault="00BC197C" w:rsidP="003567FB">
+    <w:p w14:paraId="3E221B64" w14:textId="631CE2F8" w:rsidR="00AE5ACA" w:rsidRPr="003567FB" w:rsidRDefault="00BC197C" w:rsidP="003567FB">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17525">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If a </w:t>
       </w:r>
-      <w:r w:rsidR="00F75309" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00F75309" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Participating I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">nstitution </w:t>
       </w:r>
-      <w:r w:rsidR="00BE4885" w:rsidRPr="00BE4885">
+      <w:r w:rsidR="00BE4885" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">loses eligibility based on the </w:t>
       </w:r>
-      <w:r w:rsidR="008B7130">
+      <w:r w:rsidR="008B7130" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S. </w:t>
       </w:r>
-      <w:r w:rsidR="007E4418">
+      <w:r w:rsidR="007E4418" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ED</w:t>
       </w:r>
-      <w:r w:rsidR="008B7130">
+      <w:r w:rsidR="008B7130" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE4885" w:rsidRPr="00BE4885">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidR="00BE4885" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secretary’s determination that the program’s completion rate or job placement rate failed to meet the requirements under 34 CFR § 690.94(a)(2) or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">voluntarily discontinues a failing eligible </w:t>
       </w:r>
-      <w:r w:rsidR="00F75309" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00F75309" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Short-term Program</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
-      <w:r w:rsidR="00996C97" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00996C97" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Participating I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">nstitution may not reestablish that </w:t>
       </w:r>
-      <w:r w:rsidR="00996C97" w:rsidRPr="00C17525">
+      <w:r w:rsidR="00996C97" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Short-term </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>program or a substantially similar program, sharing both</w:t>
       </w:r>
-      <w:r w:rsidR="00254FDB">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00254FDB" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>he same four-digit CIP code</w:t>
+      </w:r>
+      <w:r w:rsidR="00431FB3" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00254FDB" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04801" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ntical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SOC </w:t>
+      </w:r>
+      <w:r w:rsidR="008F15B9" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>odes according to the CIP SOC Crosswalk</w:t>
+      </w:r>
+      <w:r w:rsidR="003567FB" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntil two years after the date the </w:t>
+      </w:r>
+      <w:r w:rsidR="00996C97" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Short-term</w:t>
+      </w:r>
+      <w:r w:rsidR="00526706" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...110 lines deleted...]
-      <w:r w:rsidRPr="00C17525">
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>program loses eligibility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14195074" w14:textId="01732605" w:rsidR="00AE5ACA" w:rsidRPr="00C17525" w:rsidRDefault="00AE5ACA" w:rsidP="00AC64F8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All notifications must occur within </w:t>
       </w:r>
@@ -11669,217 +12087,252 @@
     <w:p w14:paraId="27BF81E0" w14:textId="750F8240" w:rsidR="009B05AB" w:rsidRDefault="009B05AB" w:rsidP="00B22BC0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Review Process </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5461A42E" w14:textId="5239C3A3" w:rsidR="009B05AB" w:rsidRPr="002A4357" w:rsidRDefault="0008383A" w:rsidP="009B05AB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002A4357">
+    <w:p w14:paraId="5461A42E" w14:textId="3878B604" w:rsidR="009B05AB" w:rsidRPr="002A4357" w:rsidRDefault="0008383A" w:rsidP="009B05AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Applications </w:t>
       </w:r>
-      <w:r w:rsidR="000C4BA8" w:rsidRPr="002A4357">
+      <w:r w:rsidR="000C4BA8" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">will be reviewed and approved by the NCWorks Commission. </w:t>
       </w:r>
-      <w:r w:rsidR="00571577" w:rsidRPr="002A4357">
+      <w:r w:rsidR="00571577" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The NCWorks </w:t>
       </w:r>
-      <w:r w:rsidR="00DA2471" w:rsidRPr="002A4357">
+      <w:r w:rsidR="00DA2471" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Commission</w:t>
       </w:r>
-      <w:r w:rsidR="000C4BA8" w:rsidRPr="002A4357">
+      <w:r w:rsidR="000C4BA8" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
-      <w:r w:rsidR="00DA2471" w:rsidRPr="002A4357">
+      <w:r w:rsidR="00DA2471" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>review applications</w:t>
       </w:r>
-      <w:r w:rsidR="000C4BA8" w:rsidRPr="002A4357">
+      <w:r w:rsidR="000C4BA8" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> on a quarterly basis. </w:t>
       </w:r>
-      <w:r w:rsidR="00F90FD0">
+      <w:r w:rsidR="00F90FD0" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The quarterly schedule is avai</w:t>
       </w:r>
-      <w:r w:rsidR="00DF6196">
+      <w:r w:rsidR="00DF6196" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidR="00F90FD0">
+      <w:r w:rsidR="00F90FD0" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ble</w:t>
       </w:r>
-      <w:r w:rsidR="0040533F">
-[...8 lines deleted...]
-      <w:r w:rsidR="00F90FD0">
+      <w:r w:rsidR="0040533F" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> here</w:t>
+      </w:r>
+      <w:r w:rsidR="032F4A6B" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0040533F" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (link</w:t>
+      </w:r>
+      <w:r w:rsidR="16EA7163" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be inserted upon CPS approval</w:t>
+      </w:r>
+      <w:r w:rsidR="0040533F" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90FD0" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00CE1A9C" w:rsidRPr="002A4357">
+      <w:r w:rsidR="00CE1A9C" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00E16C21" w:rsidRPr="002A4357">
+      <w:r w:rsidR="00E16C21" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">pplications will be reviewed </w:t>
       </w:r>
-      <w:r w:rsidR="00B5434E" w:rsidRPr="002A4357">
+      <w:r w:rsidR="00B5434E" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>once complete</w:t>
       </w:r>
-      <w:r w:rsidR="001D11AC" w:rsidRPr="002A4357">
+      <w:r w:rsidR="001D11AC" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00A47F9E" w:rsidRPr="002A4357">
+      <w:r w:rsidR="00A47F9E" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The NCWorks Commission is prioritizing reviewing applications as quickly as possible</w:t>
       </w:r>
-      <w:r w:rsidR="002725D7">
+      <w:r w:rsidR="002725D7" w:rsidRPr="01865C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000004F" w14:textId="5D1C700E" w:rsidR="00F44623" w:rsidRPr="00B22BC0" w:rsidRDefault="755DC716" w:rsidP="00B22BC0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -12351,95 +12804,112 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>to be inserted upon CPS approval</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00BC197C" w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34685D6E" w14:textId="1D9C48EA" w:rsidR="00C229CF" w:rsidRPr="00C17525" w:rsidRDefault="00321796" w:rsidP="0497DE4C">
-[...14 lines deleted...]
-        <w:t>The NCWorks Commission does not have the ability to issue exceptions to the law, regulations, or this CPS governing the Workforce Pell Grant Program and such appeals will not be accepted.</w:t>
+    <w:p w14:paraId="34685D6E" w14:textId="5A2704E0" w:rsidR="00C229CF" w:rsidRPr="00C17525" w:rsidRDefault="00321796" w:rsidP="0497DE4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The NCWorks Commission does not have the ability to issue exceptions to the law, regulations, or this CPS governing the Workforce Pell Grant Program</w:t>
+      </w:r>
+      <w:r w:rsidR="75FEA854" w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01865C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and such appeals will not be accepted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A73D9EE" w14:textId="2BE146AF" w:rsidR="00C229CF" w:rsidRPr="00B22BC0" w:rsidRDefault="00772819" w:rsidP="00B22BC0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B22BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Disclosures</w:t>
       </w:r>
       <w:r w:rsidR="00F553BF" w:rsidRPr="00B22BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C229CF" w:rsidRPr="00B22BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12698,51 +13168,50 @@
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="5220"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6640581E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Effective Date:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000005D" w14:textId="3708D1CC" w:rsidR="00B22BC0" w:rsidRPr="00C17525" w:rsidRDefault="00B22BC0" w:rsidP="00B22BC0">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17525">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
@@ -12986,220 +13455,220 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Workforce Pell Occupations </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B22BC0" w:rsidRPr="00C17525">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F3D47BD" w14:textId="77777777" w:rsidR="00263B02" w:rsidRDefault="00263B02" w:rsidP="00FD4A45">
+    <w:p w14:paraId="0305BC70" w14:textId="77777777" w:rsidR="0040725A" w:rsidRDefault="0040725A" w:rsidP="00FD4A45">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CF2028F" w14:textId="77777777" w:rsidR="00263B02" w:rsidRDefault="00263B02" w:rsidP="00FD4A45">
+    <w:p w14:paraId="328C924D" w14:textId="77777777" w:rsidR="0040725A" w:rsidRDefault="0040725A" w:rsidP="00FD4A45">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="124A212D" w14:textId="77777777" w:rsidR="00263B02" w:rsidRDefault="00263B02">
+    <w:p w14:paraId="78AC8521" w14:textId="77777777" w:rsidR="0040725A" w:rsidRDefault="0040725A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{401E9721-C8F3-42CC-A3F8-21A91FC58571}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{F6A2FA7E-A701-4A66-9E51-00FD1C50A670}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{03685BA0-E946-4D4F-AF0E-F869AC7C966B}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{2F77DCE5-7A6E-440E-BFBA-5C96C6813665}"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{0EF440EC-BED8-469E-AD69-D4352AA9D282}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{0B118275-252A-43BC-BD96-EA915E7DEDB5}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{AF49D820-85F0-497A-BD6F-C4301815440D}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{673812A5-76F4-4134-9B84-D8C8ADEDF2AC}"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="673B8E52" w14:textId="77777777" w:rsidR="007646DC" w:rsidRDefault="007646DC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2B0D6DBE" w14:textId="77777777" w:rsidR="007646DC" w:rsidRDefault="007646DC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21557D84" w14:textId="77777777" w:rsidR="007646DC" w:rsidRDefault="007646DC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76169BD8" w14:textId="77777777" w:rsidR="00263B02" w:rsidRDefault="00263B02" w:rsidP="00FD4A45">
+    <w:p w14:paraId="40F9F2E1" w14:textId="77777777" w:rsidR="0040725A" w:rsidRDefault="0040725A" w:rsidP="00FD4A45">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41E466C1" w14:textId="77777777" w:rsidR="00263B02" w:rsidRDefault="00263B02" w:rsidP="00FD4A45">
+    <w:p w14:paraId="7FBE9FF3" w14:textId="77777777" w:rsidR="0040725A" w:rsidRDefault="0040725A" w:rsidP="00FD4A45">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="21D3AE1A" w14:textId="77777777" w:rsidR="00263B02" w:rsidRDefault="00263B02">
+    <w:p w14:paraId="7A9D5C46" w14:textId="77777777" w:rsidR="0040725A" w:rsidRDefault="0040725A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="11633170" w14:textId="412D48ED" w:rsidR="7DD7A86B" w:rsidRPr="009B2C2B" w:rsidRDefault="7DD7A86B" w:rsidP="7DD7A86B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009B2C2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
@@ -13280,84 +13749,84 @@
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="119BD81D" w14:textId="3B73B84A" w:rsidR="00FD4A45" w:rsidRDefault="00FD4A45">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="247473651"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Watermarks"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="027671C8" w14:textId="38BF8649" w:rsidR="00FD4A45" w:rsidRDefault="007646DC">
+      <w:p w14:paraId="027671C8" w14:textId="38BF8649" w:rsidR="00FD4A45" w:rsidRDefault="00000000">
         <w:pPr>
           <w:pStyle w:val="Header"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:pict w14:anchorId="67BCFDC1">
             <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
               <v:formulas>
                 <v:f eqn="sum #0 0 10800"/>
                 <v:f eqn="prod #0 2 1"/>
                 <v:f eqn="sum 21600 0 @1"/>
                 <v:f eqn="sum 0 0 @2"/>
                 <v:f eqn="sum 21600 0 @3"/>
                 <v:f eqn="if @0 @3 0"/>
                 <v:f eqn="if @0 21600 @1"/>
                 <v:f eqn="if @0 0 @2"/>
                 <v:f eqn="if @0 @4 21600"/>
                 <v:f eqn="mid @5 @6"/>
                 <v:f eqn="mid @8 @5"/>
                 <v:f eqn="mid @7 @8"/>
                 <v:f eqn="mid @6 @7"/>
                 <v:f eqn="sum @6 0 @5"/>
               </v:formulas>
               <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
               <v:textpath on="t" fitshape="t"/>
               <v:handles>
                 <v:h position="#0,bottomRight" xrange="6629,14971"/>
               </v:handles>
               <o:lock v:ext="edit" text="t" shapetype="t"/>
             </v:shapetype>
-            <v:shape id="PowerPlusWaterMarkObject357831064" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:412.4pt;height:247.45pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+            <v:shape id="PowerPlusWaterMarkObject357831064" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:412.4pt;height:247.45pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
               <v:fill opacity=".5"/>
               <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="DRAFT"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44A096C0" w14:textId="64556795" w:rsidR="00FD4A45" w:rsidRDefault="00FD4A45">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -17008,99 +17477,102 @@
     <w:rsid w:val="003664A0"/>
     <w:rsid w:val="0036674D"/>
     <w:rsid w:val="00366F8D"/>
     <w:rsid w:val="00367CC4"/>
     <w:rsid w:val="00372DE5"/>
     <w:rsid w:val="0037354B"/>
     <w:rsid w:val="0037367F"/>
     <w:rsid w:val="00374CFA"/>
     <w:rsid w:val="003762B3"/>
     <w:rsid w:val="00382319"/>
     <w:rsid w:val="003836CB"/>
     <w:rsid w:val="0038375F"/>
     <w:rsid w:val="00384926"/>
     <w:rsid w:val="003850FD"/>
     <w:rsid w:val="00385133"/>
     <w:rsid w:val="00385892"/>
     <w:rsid w:val="0038614F"/>
     <w:rsid w:val="003868B2"/>
     <w:rsid w:val="00386C39"/>
     <w:rsid w:val="0038784C"/>
     <w:rsid w:val="00391A76"/>
     <w:rsid w:val="00393A17"/>
     <w:rsid w:val="00395308"/>
     <w:rsid w:val="0039668E"/>
     <w:rsid w:val="003A0883"/>
+    <w:rsid w:val="003A2DC9"/>
     <w:rsid w:val="003A4494"/>
     <w:rsid w:val="003A4B38"/>
     <w:rsid w:val="003A4F53"/>
     <w:rsid w:val="003A5ED6"/>
     <w:rsid w:val="003B251C"/>
     <w:rsid w:val="003B25F8"/>
     <w:rsid w:val="003B2927"/>
     <w:rsid w:val="003B35BC"/>
     <w:rsid w:val="003B3766"/>
     <w:rsid w:val="003B5644"/>
     <w:rsid w:val="003B6263"/>
     <w:rsid w:val="003B6370"/>
     <w:rsid w:val="003B668D"/>
     <w:rsid w:val="003B6FC7"/>
+    <w:rsid w:val="003BF10D"/>
     <w:rsid w:val="003C0B38"/>
     <w:rsid w:val="003C16FE"/>
     <w:rsid w:val="003C26A1"/>
     <w:rsid w:val="003C3415"/>
     <w:rsid w:val="003C3AD0"/>
     <w:rsid w:val="003C4517"/>
     <w:rsid w:val="003C5990"/>
     <w:rsid w:val="003D1E2C"/>
     <w:rsid w:val="003D1E48"/>
     <w:rsid w:val="003D210A"/>
     <w:rsid w:val="003D2D64"/>
     <w:rsid w:val="003D2F62"/>
     <w:rsid w:val="003D3326"/>
     <w:rsid w:val="003D365D"/>
     <w:rsid w:val="003D3F74"/>
     <w:rsid w:val="003D7842"/>
     <w:rsid w:val="003E087A"/>
     <w:rsid w:val="003E0A33"/>
     <w:rsid w:val="003E320E"/>
     <w:rsid w:val="003E5CD1"/>
     <w:rsid w:val="003E7CDC"/>
     <w:rsid w:val="003E7D70"/>
     <w:rsid w:val="003F0333"/>
     <w:rsid w:val="003F233A"/>
     <w:rsid w:val="003F4110"/>
     <w:rsid w:val="003F49BC"/>
     <w:rsid w:val="003F4B0E"/>
     <w:rsid w:val="003F4E43"/>
     <w:rsid w:val="003F646C"/>
     <w:rsid w:val="004003C3"/>
     <w:rsid w:val="004004B9"/>
     <w:rsid w:val="00404A1D"/>
     <w:rsid w:val="0040533F"/>
     <w:rsid w:val="0040673C"/>
     <w:rsid w:val="00406743"/>
+    <w:rsid w:val="0040725A"/>
     <w:rsid w:val="004113DA"/>
     <w:rsid w:val="00411E6B"/>
     <w:rsid w:val="0041520B"/>
     <w:rsid w:val="004157CC"/>
     <w:rsid w:val="00416B08"/>
     <w:rsid w:val="00420BF0"/>
     <w:rsid w:val="00421306"/>
     <w:rsid w:val="004215FC"/>
     <w:rsid w:val="004226CE"/>
     <w:rsid w:val="00422920"/>
     <w:rsid w:val="004229A6"/>
     <w:rsid w:val="0042395F"/>
     <w:rsid w:val="004254C7"/>
     <w:rsid w:val="00426373"/>
     <w:rsid w:val="004300B6"/>
     <w:rsid w:val="00430ABB"/>
     <w:rsid w:val="004317F5"/>
     <w:rsid w:val="00431FB3"/>
     <w:rsid w:val="004328FC"/>
     <w:rsid w:val="00433AF7"/>
     <w:rsid w:val="00434824"/>
     <w:rsid w:val="00434C57"/>
     <w:rsid w:val="00434E2D"/>
     <w:rsid w:val="00435679"/>
     <w:rsid w:val="00435700"/>
@@ -17386,50 +17858,51 @@
     <w:rsid w:val="00616DE4"/>
     <w:rsid w:val="00617278"/>
     <w:rsid w:val="00621121"/>
     <w:rsid w:val="00621C5E"/>
     <w:rsid w:val="006248F6"/>
     <w:rsid w:val="00625249"/>
     <w:rsid w:val="00626300"/>
     <w:rsid w:val="00626682"/>
     <w:rsid w:val="0062689B"/>
     <w:rsid w:val="00626B7B"/>
     <w:rsid w:val="00627982"/>
     <w:rsid w:val="00627E9F"/>
     <w:rsid w:val="00627FF4"/>
     <w:rsid w:val="00632061"/>
     <w:rsid w:val="00632746"/>
     <w:rsid w:val="00633AF2"/>
     <w:rsid w:val="00634D2A"/>
     <w:rsid w:val="00634FC3"/>
     <w:rsid w:val="006350A7"/>
     <w:rsid w:val="00635457"/>
     <w:rsid w:val="00635E9F"/>
     <w:rsid w:val="006367A6"/>
     <w:rsid w:val="0063794D"/>
     <w:rsid w:val="00642B2C"/>
     <w:rsid w:val="00643E4C"/>
+    <w:rsid w:val="00644520"/>
     <w:rsid w:val="00644598"/>
     <w:rsid w:val="006472EA"/>
     <w:rsid w:val="006476B1"/>
     <w:rsid w:val="006478CD"/>
     <w:rsid w:val="00647B1D"/>
     <w:rsid w:val="00647BD3"/>
     <w:rsid w:val="0065023D"/>
     <w:rsid w:val="006509C4"/>
     <w:rsid w:val="00651EE9"/>
     <w:rsid w:val="00652D32"/>
     <w:rsid w:val="00653F42"/>
     <w:rsid w:val="00654235"/>
     <w:rsid w:val="00655121"/>
     <w:rsid w:val="00656D23"/>
     <w:rsid w:val="0065711E"/>
     <w:rsid w:val="006618A8"/>
     <w:rsid w:val="00661A22"/>
     <w:rsid w:val="006626DA"/>
     <w:rsid w:val="00664EAE"/>
     <w:rsid w:val="00667226"/>
     <w:rsid w:val="00675027"/>
     <w:rsid w:val="00675C47"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00676EE2"/>
     <w:rsid w:val="00677907"/>
@@ -17567,105 +18040,108 @@
     <w:rsid w:val="0078495D"/>
     <w:rsid w:val="007856CB"/>
     <w:rsid w:val="00786CAF"/>
     <w:rsid w:val="00787308"/>
     <w:rsid w:val="00787536"/>
     <w:rsid w:val="00790D46"/>
     <w:rsid w:val="007928DC"/>
     <w:rsid w:val="00794573"/>
     <w:rsid w:val="00794E91"/>
     <w:rsid w:val="007966BD"/>
     <w:rsid w:val="007A0459"/>
     <w:rsid w:val="007A1200"/>
     <w:rsid w:val="007A212C"/>
     <w:rsid w:val="007A336E"/>
     <w:rsid w:val="007A3B89"/>
     <w:rsid w:val="007A3F96"/>
     <w:rsid w:val="007A3FE0"/>
     <w:rsid w:val="007A4D21"/>
     <w:rsid w:val="007A6980"/>
     <w:rsid w:val="007A760D"/>
     <w:rsid w:val="007A7624"/>
     <w:rsid w:val="007B0D23"/>
     <w:rsid w:val="007B108F"/>
     <w:rsid w:val="007B3E18"/>
     <w:rsid w:val="007B47E9"/>
+    <w:rsid w:val="007B481F"/>
     <w:rsid w:val="007B4922"/>
     <w:rsid w:val="007B4EDC"/>
     <w:rsid w:val="007B50B5"/>
     <w:rsid w:val="007B6BBD"/>
     <w:rsid w:val="007B7798"/>
     <w:rsid w:val="007C0333"/>
     <w:rsid w:val="007C08B3"/>
     <w:rsid w:val="007C0C59"/>
     <w:rsid w:val="007C325D"/>
     <w:rsid w:val="007C37DD"/>
     <w:rsid w:val="007C386F"/>
     <w:rsid w:val="007C7839"/>
     <w:rsid w:val="007D15ED"/>
     <w:rsid w:val="007D186A"/>
     <w:rsid w:val="007D374D"/>
     <w:rsid w:val="007D780D"/>
     <w:rsid w:val="007D7C04"/>
     <w:rsid w:val="007D7E45"/>
     <w:rsid w:val="007D7FC1"/>
     <w:rsid w:val="007E1A3D"/>
     <w:rsid w:val="007E2FEA"/>
     <w:rsid w:val="007E4418"/>
     <w:rsid w:val="007E4BB6"/>
     <w:rsid w:val="007E4F1E"/>
     <w:rsid w:val="007E5ED6"/>
     <w:rsid w:val="007E66FB"/>
     <w:rsid w:val="007E7342"/>
     <w:rsid w:val="007F013C"/>
     <w:rsid w:val="007F31F0"/>
     <w:rsid w:val="007F3420"/>
     <w:rsid w:val="007F3B25"/>
     <w:rsid w:val="007F4BE6"/>
     <w:rsid w:val="007F5353"/>
     <w:rsid w:val="007F5F16"/>
     <w:rsid w:val="007F6BC4"/>
     <w:rsid w:val="007F6EA0"/>
     <w:rsid w:val="0080047B"/>
     <w:rsid w:val="008015EE"/>
     <w:rsid w:val="00802E3F"/>
     <w:rsid w:val="008032BF"/>
     <w:rsid w:val="00805146"/>
     <w:rsid w:val="0080640E"/>
     <w:rsid w:val="00806E22"/>
     <w:rsid w:val="00807BC2"/>
     <w:rsid w:val="008107C3"/>
     <w:rsid w:val="00811391"/>
+    <w:rsid w:val="008133E3"/>
     <w:rsid w:val="008146C4"/>
     <w:rsid w:val="00815251"/>
     <w:rsid w:val="00816F14"/>
     <w:rsid w:val="0081750D"/>
     <w:rsid w:val="00817E39"/>
     <w:rsid w:val="008203FF"/>
     <w:rsid w:val="00822DF4"/>
     <w:rsid w:val="00824613"/>
     <w:rsid w:val="008246D1"/>
+    <w:rsid w:val="00824C6B"/>
     <w:rsid w:val="00824F09"/>
     <w:rsid w:val="00825173"/>
     <w:rsid w:val="0082576E"/>
     <w:rsid w:val="008273E1"/>
     <w:rsid w:val="0083300B"/>
     <w:rsid w:val="00834C7C"/>
     <w:rsid w:val="00834D20"/>
     <w:rsid w:val="00834D5E"/>
     <w:rsid w:val="00835645"/>
     <w:rsid w:val="008358B7"/>
     <w:rsid w:val="008366C5"/>
     <w:rsid w:val="008367D0"/>
     <w:rsid w:val="008401A0"/>
     <w:rsid w:val="008419C8"/>
     <w:rsid w:val="0084293E"/>
     <w:rsid w:val="00844178"/>
     <w:rsid w:val="008442FE"/>
     <w:rsid w:val="00844B0F"/>
     <w:rsid w:val="00844F01"/>
     <w:rsid w:val="00846E9E"/>
     <w:rsid w:val="008476B2"/>
     <w:rsid w:val="00851694"/>
     <w:rsid w:val="00851DF6"/>
     <w:rsid w:val="00852499"/>
     <w:rsid w:val="0085304C"/>
@@ -17824,50 +18300,51 @@
     <w:rsid w:val="00956B4F"/>
     <w:rsid w:val="00957111"/>
     <w:rsid w:val="009572AF"/>
     <w:rsid w:val="009606F7"/>
     <w:rsid w:val="009614EB"/>
     <w:rsid w:val="009621F4"/>
     <w:rsid w:val="00962705"/>
     <w:rsid w:val="00962DD3"/>
     <w:rsid w:val="009634FF"/>
     <w:rsid w:val="0096489F"/>
     <w:rsid w:val="00966768"/>
     <w:rsid w:val="00966D21"/>
     <w:rsid w:val="009700DF"/>
     <w:rsid w:val="0097077D"/>
     <w:rsid w:val="0097186D"/>
     <w:rsid w:val="00972575"/>
     <w:rsid w:val="00972BA4"/>
     <w:rsid w:val="0097351E"/>
     <w:rsid w:val="009736E0"/>
     <w:rsid w:val="00973E88"/>
     <w:rsid w:val="00974AE3"/>
     <w:rsid w:val="00975242"/>
     <w:rsid w:val="00975871"/>
     <w:rsid w:val="009768D3"/>
     <w:rsid w:val="00977231"/>
+    <w:rsid w:val="00980EED"/>
     <w:rsid w:val="00981787"/>
     <w:rsid w:val="009817A3"/>
     <w:rsid w:val="00981ED3"/>
     <w:rsid w:val="00981FA9"/>
     <w:rsid w:val="0098310B"/>
     <w:rsid w:val="00983324"/>
     <w:rsid w:val="0098350A"/>
     <w:rsid w:val="009877BB"/>
     <w:rsid w:val="00987BF2"/>
     <w:rsid w:val="0099221C"/>
     <w:rsid w:val="00992231"/>
     <w:rsid w:val="00992E97"/>
     <w:rsid w:val="00993A4D"/>
     <w:rsid w:val="009958A0"/>
     <w:rsid w:val="00996C97"/>
     <w:rsid w:val="00997A52"/>
     <w:rsid w:val="009A0B70"/>
     <w:rsid w:val="009A20AC"/>
     <w:rsid w:val="009A3EE1"/>
     <w:rsid w:val="009A62F7"/>
     <w:rsid w:val="009B050F"/>
     <w:rsid w:val="009B05AB"/>
     <w:rsid w:val="009B0CCB"/>
     <w:rsid w:val="009B18E2"/>
     <w:rsid w:val="009B1CF8"/>
@@ -18042,50 +18519,51 @@
     <w:rsid w:val="00AD29E4"/>
     <w:rsid w:val="00AD3FF0"/>
     <w:rsid w:val="00AD53C7"/>
     <w:rsid w:val="00AD62D6"/>
     <w:rsid w:val="00AD694D"/>
     <w:rsid w:val="00AD6A1D"/>
     <w:rsid w:val="00AD6C62"/>
     <w:rsid w:val="00AD6F87"/>
     <w:rsid w:val="00AE00FE"/>
     <w:rsid w:val="00AE1491"/>
     <w:rsid w:val="00AE1BBC"/>
     <w:rsid w:val="00AE2471"/>
     <w:rsid w:val="00AE3331"/>
     <w:rsid w:val="00AE463F"/>
     <w:rsid w:val="00AE5ACA"/>
     <w:rsid w:val="00AF1B45"/>
     <w:rsid w:val="00AF22B5"/>
     <w:rsid w:val="00AF237B"/>
     <w:rsid w:val="00AF29C0"/>
     <w:rsid w:val="00AF41AD"/>
     <w:rsid w:val="00AF41C3"/>
     <w:rsid w:val="00AF452C"/>
     <w:rsid w:val="00AF526E"/>
     <w:rsid w:val="00AF5C19"/>
     <w:rsid w:val="00AF5DE4"/>
+    <w:rsid w:val="00AF6DFA"/>
     <w:rsid w:val="00AF7A87"/>
     <w:rsid w:val="00AF7CA2"/>
     <w:rsid w:val="00B02C66"/>
     <w:rsid w:val="00B03591"/>
     <w:rsid w:val="00B040CD"/>
     <w:rsid w:val="00B04854"/>
     <w:rsid w:val="00B05500"/>
     <w:rsid w:val="00B0769C"/>
     <w:rsid w:val="00B07DCA"/>
     <w:rsid w:val="00B10384"/>
     <w:rsid w:val="00B11779"/>
     <w:rsid w:val="00B117E7"/>
     <w:rsid w:val="00B135B0"/>
     <w:rsid w:val="00B1389E"/>
     <w:rsid w:val="00B139B4"/>
     <w:rsid w:val="00B14AE4"/>
     <w:rsid w:val="00B1523E"/>
     <w:rsid w:val="00B1598A"/>
     <w:rsid w:val="00B16C31"/>
     <w:rsid w:val="00B17404"/>
     <w:rsid w:val="00B17ED0"/>
     <w:rsid w:val="00B21F4A"/>
     <w:rsid w:val="00B2267E"/>
     <w:rsid w:val="00B22BC0"/>
     <w:rsid w:val="00B230D1"/>
@@ -18349,50 +18827,51 @@
     <w:rsid w:val="00CF01FD"/>
     <w:rsid w:val="00CF0AEA"/>
     <w:rsid w:val="00CF1682"/>
     <w:rsid w:val="00CF1B01"/>
     <w:rsid w:val="00CF2043"/>
     <w:rsid w:val="00CF2408"/>
     <w:rsid w:val="00CF3A3B"/>
     <w:rsid w:val="00CF4487"/>
     <w:rsid w:val="00CF4A9D"/>
     <w:rsid w:val="00CF5E3F"/>
     <w:rsid w:val="00CF6877"/>
     <w:rsid w:val="00CF72E7"/>
     <w:rsid w:val="00CF736C"/>
     <w:rsid w:val="00D00558"/>
     <w:rsid w:val="00D0058C"/>
     <w:rsid w:val="00D00724"/>
     <w:rsid w:val="00D01C44"/>
     <w:rsid w:val="00D01F77"/>
     <w:rsid w:val="00D027A8"/>
     <w:rsid w:val="00D035B9"/>
     <w:rsid w:val="00D11F31"/>
     <w:rsid w:val="00D1217C"/>
     <w:rsid w:val="00D12541"/>
     <w:rsid w:val="00D125ED"/>
     <w:rsid w:val="00D13230"/>
+    <w:rsid w:val="00D13958"/>
     <w:rsid w:val="00D145C2"/>
     <w:rsid w:val="00D14DB5"/>
     <w:rsid w:val="00D174F2"/>
     <w:rsid w:val="00D17F0D"/>
     <w:rsid w:val="00D17F34"/>
     <w:rsid w:val="00D24131"/>
     <w:rsid w:val="00D252F1"/>
     <w:rsid w:val="00D2568E"/>
     <w:rsid w:val="00D2653C"/>
     <w:rsid w:val="00D26598"/>
     <w:rsid w:val="00D3019A"/>
     <w:rsid w:val="00D301AD"/>
     <w:rsid w:val="00D30B2B"/>
     <w:rsid w:val="00D31E0D"/>
     <w:rsid w:val="00D3286B"/>
     <w:rsid w:val="00D34247"/>
     <w:rsid w:val="00D34BEB"/>
     <w:rsid w:val="00D34C39"/>
     <w:rsid w:val="00D35123"/>
     <w:rsid w:val="00D35B0D"/>
     <w:rsid w:val="00D36A94"/>
     <w:rsid w:val="00D400D1"/>
     <w:rsid w:val="00D40304"/>
     <w:rsid w:val="00D4135E"/>
     <w:rsid w:val="00D41ED6"/>
@@ -18482,50 +18961,51 @@
     <w:rsid w:val="00DD5CD3"/>
     <w:rsid w:val="00DD6355"/>
     <w:rsid w:val="00DD6481"/>
     <w:rsid w:val="00DD7307"/>
     <w:rsid w:val="00DE1596"/>
     <w:rsid w:val="00DE1A14"/>
     <w:rsid w:val="00DE2CE2"/>
     <w:rsid w:val="00DE47BF"/>
     <w:rsid w:val="00DE5086"/>
     <w:rsid w:val="00DE71CC"/>
     <w:rsid w:val="00DE7AC7"/>
     <w:rsid w:val="00DF1E8C"/>
     <w:rsid w:val="00DF2832"/>
     <w:rsid w:val="00DF4550"/>
     <w:rsid w:val="00DF4BA7"/>
     <w:rsid w:val="00DF6196"/>
     <w:rsid w:val="00DF66E7"/>
     <w:rsid w:val="00DF713A"/>
     <w:rsid w:val="00DF7A65"/>
     <w:rsid w:val="00DF7AD3"/>
     <w:rsid w:val="00E01C25"/>
     <w:rsid w:val="00E02E56"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03C6C"/>
     <w:rsid w:val="00E041F1"/>
+    <w:rsid w:val="00E04801"/>
     <w:rsid w:val="00E04AF0"/>
     <w:rsid w:val="00E06D9A"/>
     <w:rsid w:val="00E078E1"/>
     <w:rsid w:val="00E1183F"/>
     <w:rsid w:val="00E125D4"/>
     <w:rsid w:val="00E12B8A"/>
     <w:rsid w:val="00E132E6"/>
     <w:rsid w:val="00E1367A"/>
     <w:rsid w:val="00E14996"/>
     <w:rsid w:val="00E14AF6"/>
     <w:rsid w:val="00E15FC0"/>
     <w:rsid w:val="00E16C21"/>
     <w:rsid w:val="00E21A75"/>
     <w:rsid w:val="00E21B19"/>
     <w:rsid w:val="00E22618"/>
     <w:rsid w:val="00E230D7"/>
     <w:rsid w:val="00E2397C"/>
     <w:rsid w:val="00E23E83"/>
     <w:rsid w:val="00E258AF"/>
     <w:rsid w:val="00E26E44"/>
     <w:rsid w:val="00E30159"/>
     <w:rsid w:val="00E33349"/>
     <w:rsid w:val="00E33E3D"/>
     <w:rsid w:val="00E3477B"/>
     <w:rsid w:val="00E352AA"/>
@@ -18562,59 +19042,61 @@
     <w:rsid w:val="00E7534C"/>
     <w:rsid w:val="00E8195F"/>
     <w:rsid w:val="00E82313"/>
     <w:rsid w:val="00E83DB4"/>
     <w:rsid w:val="00E85CCB"/>
     <w:rsid w:val="00E86060"/>
     <w:rsid w:val="00E860A1"/>
     <w:rsid w:val="00E86334"/>
     <w:rsid w:val="00E86CB6"/>
     <w:rsid w:val="00E87120"/>
     <w:rsid w:val="00E8743E"/>
     <w:rsid w:val="00E9041D"/>
     <w:rsid w:val="00E90460"/>
     <w:rsid w:val="00E91652"/>
     <w:rsid w:val="00E92225"/>
     <w:rsid w:val="00E92A1B"/>
     <w:rsid w:val="00E93184"/>
     <w:rsid w:val="00E949EC"/>
     <w:rsid w:val="00E94BDA"/>
     <w:rsid w:val="00E959B6"/>
     <w:rsid w:val="00E97317"/>
     <w:rsid w:val="00E97982"/>
     <w:rsid w:val="00EA081B"/>
     <w:rsid w:val="00EA1A62"/>
     <w:rsid w:val="00EA3B80"/>
+    <w:rsid w:val="00EA4763"/>
     <w:rsid w:val="00EA549A"/>
     <w:rsid w:val="00EA559A"/>
     <w:rsid w:val="00EA56C9"/>
     <w:rsid w:val="00EA63E8"/>
     <w:rsid w:val="00EA7C66"/>
     <w:rsid w:val="00EA7EC6"/>
     <w:rsid w:val="00EB0A36"/>
     <w:rsid w:val="00EB0EB2"/>
     <w:rsid w:val="00EB0FA3"/>
+    <w:rsid w:val="00EB13A7"/>
     <w:rsid w:val="00EB3CA4"/>
     <w:rsid w:val="00EB591B"/>
     <w:rsid w:val="00EB600E"/>
     <w:rsid w:val="00EB64F7"/>
     <w:rsid w:val="00EB6AC0"/>
     <w:rsid w:val="00EC06C8"/>
     <w:rsid w:val="00EC0C4B"/>
     <w:rsid w:val="00EC0E1E"/>
     <w:rsid w:val="00EC2BD2"/>
     <w:rsid w:val="00EC5033"/>
     <w:rsid w:val="00EC65FD"/>
     <w:rsid w:val="00EC78E4"/>
     <w:rsid w:val="00EC7BE3"/>
     <w:rsid w:val="00ED0061"/>
     <w:rsid w:val="00ED5436"/>
     <w:rsid w:val="00ED5832"/>
     <w:rsid w:val="00ED6DE5"/>
     <w:rsid w:val="00ED7197"/>
     <w:rsid w:val="00ED75E7"/>
     <w:rsid w:val="00ED7608"/>
     <w:rsid w:val="00EE0C5C"/>
     <w:rsid w:val="00EE24A3"/>
     <w:rsid w:val="00EE2E54"/>
     <w:rsid w:val="00EE3411"/>
     <w:rsid w:val="00EE3A02"/>
@@ -18773,699 +19255,794 @@
     <w:rsid w:val="00FE0702"/>
     <w:rsid w:val="00FE256E"/>
     <w:rsid w:val="00FE2CD1"/>
     <w:rsid w:val="00FE44D1"/>
     <w:rsid w:val="00FE5205"/>
     <w:rsid w:val="00FE61C0"/>
     <w:rsid w:val="00FE71C1"/>
     <w:rsid w:val="00FE79AE"/>
     <w:rsid w:val="00FE7A6D"/>
     <w:rsid w:val="00FE7AFF"/>
     <w:rsid w:val="00FF03A6"/>
     <w:rsid w:val="00FF070E"/>
     <w:rsid w:val="00FF07B3"/>
     <w:rsid w:val="00FF09CC"/>
     <w:rsid w:val="00FF12C7"/>
     <w:rsid w:val="00FF150B"/>
     <w:rsid w:val="00FF1CEE"/>
     <w:rsid w:val="00FF40BE"/>
     <w:rsid w:val="00FF4DBF"/>
     <w:rsid w:val="00FF5B20"/>
     <w:rsid w:val="00FF6020"/>
     <w:rsid w:val="00FF66C7"/>
     <w:rsid w:val="00FF775B"/>
     <w:rsid w:val="00FF7B59"/>
     <w:rsid w:val="00FF7FB9"/>
+    <w:rsid w:val="01865C51"/>
     <w:rsid w:val="01C5D9B1"/>
     <w:rsid w:val="01C98DD9"/>
+    <w:rsid w:val="01FF69E1"/>
     <w:rsid w:val="0215B5B7"/>
     <w:rsid w:val="022E9DA3"/>
     <w:rsid w:val="025605D4"/>
     <w:rsid w:val="026E022D"/>
     <w:rsid w:val="02B30925"/>
     <w:rsid w:val="02CBA8B0"/>
+    <w:rsid w:val="032172BB"/>
+    <w:rsid w:val="032F4A6B"/>
     <w:rsid w:val="03448B8C"/>
     <w:rsid w:val="0379AFA1"/>
     <w:rsid w:val="039845E9"/>
     <w:rsid w:val="03D935FE"/>
     <w:rsid w:val="0402DA4B"/>
     <w:rsid w:val="04187EAD"/>
+    <w:rsid w:val="04347EBC"/>
     <w:rsid w:val="04628AEE"/>
     <w:rsid w:val="047B1A59"/>
     <w:rsid w:val="0497DE4C"/>
     <w:rsid w:val="04D73588"/>
     <w:rsid w:val="04DABF26"/>
     <w:rsid w:val="050A84E4"/>
     <w:rsid w:val="050D959B"/>
     <w:rsid w:val="05245EC8"/>
     <w:rsid w:val="05545D0C"/>
     <w:rsid w:val="056112CC"/>
     <w:rsid w:val="056DCFB9"/>
     <w:rsid w:val="05739284"/>
     <w:rsid w:val="05895CF6"/>
     <w:rsid w:val="05BAC168"/>
     <w:rsid w:val="05E2AF7E"/>
     <w:rsid w:val="0601E630"/>
     <w:rsid w:val="06163041"/>
     <w:rsid w:val="0622866D"/>
     <w:rsid w:val="067DB38A"/>
+    <w:rsid w:val="0684A95B"/>
+    <w:rsid w:val="0699BAD7"/>
     <w:rsid w:val="06D84B10"/>
     <w:rsid w:val="074F7DEF"/>
     <w:rsid w:val="0750BE28"/>
     <w:rsid w:val="0787C259"/>
+    <w:rsid w:val="07991B41"/>
     <w:rsid w:val="07EE32CA"/>
     <w:rsid w:val="080E377E"/>
     <w:rsid w:val="0815373C"/>
     <w:rsid w:val="081F2B13"/>
     <w:rsid w:val="0882A722"/>
     <w:rsid w:val="0886BFD2"/>
     <w:rsid w:val="08A7E175"/>
     <w:rsid w:val="08CB4012"/>
     <w:rsid w:val="08FDBA60"/>
     <w:rsid w:val="0927A06A"/>
     <w:rsid w:val="09525463"/>
     <w:rsid w:val="098AEE43"/>
     <w:rsid w:val="09908EEC"/>
     <w:rsid w:val="099B3C81"/>
     <w:rsid w:val="09BF74CB"/>
     <w:rsid w:val="09C86D6A"/>
     <w:rsid w:val="09D83304"/>
     <w:rsid w:val="09E060CA"/>
+    <w:rsid w:val="0AD84345"/>
+    <w:rsid w:val="0ADA0DE0"/>
     <w:rsid w:val="0B097BB7"/>
     <w:rsid w:val="0B757C9A"/>
     <w:rsid w:val="0B87063B"/>
     <w:rsid w:val="0BBF07C8"/>
     <w:rsid w:val="0BC1CBF1"/>
+    <w:rsid w:val="0C336366"/>
     <w:rsid w:val="0C707E3B"/>
+    <w:rsid w:val="0C87E616"/>
     <w:rsid w:val="0C969510"/>
     <w:rsid w:val="0C98CC42"/>
     <w:rsid w:val="0CC503D4"/>
     <w:rsid w:val="0CF65804"/>
     <w:rsid w:val="0D56BA4F"/>
     <w:rsid w:val="0DA88DDC"/>
     <w:rsid w:val="0DF1C7D9"/>
     <w:rsid w:val="0E31ECA5"/>
     <w:rsid w:val="0E3539EF"/>
     <w:rsid w:val="0E6C4472"/>
     <w:rsid w:val="0EA97AC0"/>
     <w:rsid w:val="0EAF4378"/>
     <w:rsid w:val="0EBD2C82"/>
     <w:rsid w:val="0F0932A4"/>
     <w:rsid w:val="0F09957C"/>
     <w:rsid w:val="0F27CF3A"/>
     <w:rsid w:val="0F456CB8"/>
+    <w:rsid w:val="0F9AAF4B"/>
+    <w:rsid w:val="0F9C8AF7"/>
     <w:rsid w:val="0FD8F850"/>
     <w:rsid w:val="0FE6323C"/>
     <w:rsid w:val="1008EF1E"/>
     <w:rsid w:val="10286EF2"/>
     <w:rsid w:val="10457F61"/>
     <w:rsid w:val="105DFFCC"/>
     <w:rsid w:val="108D1027"/>
     <w:rsid w:val="10AC7FA7"/>
     <w:rsid w:val="10BD4EAA"/>
     <w:rsid w:val="10E16E96"/>
     <w:rsid w:val="1100ECFB"/>
     <w:rsid w:val="1123E813"/>
+    <w:rsid w:val="113AA10A"/>
+    <w:rsid w:val="11896170"/>
     <w:rsid w:val="12095104"/>
     <w:rsid w:val="1215E89C"/>
     <w:rsid w:val="1227F145"/>
     <w:rsid w:val="123F34B8"/>
     <w:rsid w:val="1242E5CD"/>
     <w:rsid w:val="12AC7246"/>
     <w:rsid w:val="12B5D0DF"/>
     <w:rsid w:val="12BC7555"/>
     <w:rsid w:val="12DBB6D2"/>
     <w:rsid w:val="1350314F"/>
     <w:rsid w:val="1350428A"/>
+    <w:rsid w:val="138A96F5"/>
     <w:rsid w:val="1391B395"/>
     <w:rsid w:val="13CB4445"/>
     <w:rsid w:val="13F87DB5"/>
     <w:rsid w:val="13FC3C86"/>
     <w:rsid w:val="141BFF37"/>
     <w:rsid w:val="143C6A23"/>
     <w:rsid w:val="143D96F5"/>
     <w:rsid w:val="1467151E"/>
     <w:rsid w:val="147581E4"/>
     <w:rsid w:val="14BA5EB7"/>
     <w:rsid w:val="15606B79"/>
     <w:rsid w:val="156F762E"/>
     <w:rsid w:val="15A304D7"/>
     <w:rsid w:val="15C7A2AB"/>
     <w:rsid w:val="15FC3AC5"/>
     <w:rsid w:val="1627AAFC"/>
+    <w:rsid w:val="164F9F67"/>
     <w:rsid w:val="16AD0911"/>
     <w:rsid w:val="16C4D769"/>
     <w:rsid w:val="16D0161D"/>
+    <w:rsid w:val="16EA7163"/>
     <w:rsid w:val="16EB9E47"/>
     <w:rsid w:val="16F64FA1"/>
     <w:rsid w:val="172D258E"/>
     <w:rsid w:val="1733745F"/>
     <w:rsid w:val="176151D5"/>
     <w:rsid w:val="1774BD48"/>
     <w:rsid w:val="17BEDFE9"/>
     <w:rsid w:val="17CDF1DC"/>
     <w:rsid w:val="17DA5F5D"/>
     <w:rsid w:val="1822C860"/>
     <w:rsid w:val="1850D2BF"/>
     <w:rsid w:val="188181C5"/>
     <w:rsid w:val="189966CF"/>
     <w:rsid w:val="18C72F4F"/>
     <w:rsid w:val="18CA8923"/>
     <w:rsid w:val="18D4CB87"/>
     <w:rsid w:val="190337BA"/>
     <w:rsid w:val="19046A1D"/>
     <w:rsid w:val="190EF8D9"/>
+    <w:rsid w:val="1913CA04"/>
     <w:rsid w:val="191466AE"/>
     <w:rsid w:val="1925AD55"/>
     <w:rsid w:val="192C93EA"/>
     <w:rsid w:val="193F0967"/>
     <w:rsid w:val="194129FE"/>
+    <w:rsid w:val="196E8CDD"/>
     <w:rsid w:val="197655B6"/>
     <w:rsid w:val="19B42E16"/>
     <w:rsid w:val="19B62FD6"/>
     <w:rsid w:val="19BAEE59"/>
+    <w:rsid w:val="19DDC852"/>
     <w:rsid w:val="1A23DCBE"/>
+    <w:rsid w:val="1AD1AAB2"/>
     <w:rsid w:val="1ADC7B94"/>
+    <w:rsid w:val="1B3A59D7"/>
     <w:rsid w:val="1B82F55C"/>
     <w:rsid w:val="1BBE7BED"/>
     <w:rsid w:val="1BCB9A75"/>
     <w:rsid w:val="1BFB15C9"/>
     <w:rsid w:val="1C30D74D"/>
     <w:rsid w:val="1C4DD502"/>
     <w:rsid w:val="1CC9EA25"/>
     <w:rsid w:val="1CE6E07E"/>
     <w:rsid w:val="1D6DE23D"/>
     <w:rsid w:val="1DA6ED29"/>
     <w:rsid w:val="1DEA9E5A"/>
     <w:rsid w:val="1DF03A9E"/>
     <w:rsid w:val="1E2502F0"/>
     <w:rsid w:val="1E4BECC4"/>
+    <w:rsid w:val="1ED7AB6A"/>
+    <w:rsid w:val="1ED81F49"/>
     <w:rsid w:val="1F0527FA"/>
     <w:rsid w:val="1F0B3BE3"/>
     <w:rsid w:val="1F47FEC1"/>
     <w:rsid w:val="1F5B5B2C"/>
+    <w:rsid w:val="1FAB9D02"/>
     <w:rsid w:val="1FABEDA7"/>
     <w:rsid w:val="1FAD944D"/>
     <w:rsid w:val="20097029"/>
+    <w:rsid w:val="206EB822"/>
     <w:rsid w:val="207308A1"/>
     <w:rsid w:val="20773398"/>
     <w:rsid w:val="207B64BF"/>
+    <w:rsid w:val="207E5605"/>
     <w:rsid w:val="2099CF9B"/>
     <w:rsid w:val="20B2A925"/>
     <w:rsid w:val="20F2A0D5"/>
     <w:rsid w:val="215A5B40"/>
     <w:rsid w:val="2160A8FA"/>
     <w:rsid w:val="219C6234"/>
     <w:rsid w:val="21C5D3C3"/>
     <w:rsid w:val="2203A12A"/>
+    <w:rsid w:val="2216BC8F"/>
     <w:rsid w:val="229B7D1B"/>
     <w:rsid w:val="22E43B17"/>
     <w:rsid w:val="22E80111"/>
     <w:rsid w:val="230C596B"/>
     <w:rsid w:val="233DAE7F"/>
     <w:rsid w:val="2384654C"/>
     <w:rsid w:val="23CDEBF3"/>
     <w:rsid w:val="23DB7730"/>
     <w:rsid w:val="243473E1"/>
     <w:rsid w:val="2472D72E"/>
+    <w:rsid w:val="248ADEE1"/>
     <w:rsid w:val="2494BE86"/>
+    <w:rsid w:val="24AFED0B"/>
     <w:rsid w:val="255CADCD"/>
     <w:rsid w:val="25BF6651"/>
     <w:rsid w:val="260DF06A"/>
     <w:rsid w:val="2612C8FE"/>
     <w:rsid w:val="26136652"/>
     <w:rsid w:val="2639DA77"/>
     <w:rsid w:val="263AAD4E"/>
+    <w:rsid w:val="2674B020"/>
     <w:rsid w:val="267C07D3"/>
+    <w:rsid w:val="268F1F06"/>
     <w:rsid w:val="26B55C0F"/>
     <w:rsid w:val="26C18045"/>
+    <w:rsid w:val="26D4D677"/>
     <w:rsid w:val="26DEDC44"/>
     <w:rsid w:val="26E23CEB"/>
     <w:rsid w:val="274EFEC8"/>
     <w:rsid w:val="27A1DE97"/>
     <w:rsid w:val="27E87569"/>
     <w:rsid w:val="2800C482"/>
     <w:rsid w:val="28131FE2"/>
     <w:rsid w:val="286DEF6E"/>
     <w:rsid w:val="2872522B"/>
     <w:rsid w:val="29058A38"/>
     <w:rsid w:val="2907BD4F"/>
     <w:rsid w:val="29271F60"/>
     <w:rsid w:val="29540C95"/>
     <w:rsid w:val="29625ED8"/>
     <w:rsid w:val="297EDD62"/>
     <w:rsid w:val="298AF9D1"/>
     <w:rsid w:val="2A4BA609"/>
     <w:rsid w:val="2A91760E"/>
+    <w:rsid w:val="2AD05590"/>
     <w:rsid w:val="2AF317F6"/>
     <w:rsid w:val="2B191255"/>
     <w:rsid w:val="2B2F066F"/>
     <w:rsid w:val="2B40BDFE"/>
     <w:rsid w:val="2BC85BA7"/>
     <w:rsid w:val="2C1B6EA1"/>
     <w:rsid w:val="2C94FE6A"/>
     <w:rsid w:val="2CC88812"/>
     <w:rsid w:val="2CEEF5CF"/>
     <w:rsid w:val="2D1CE6A3"/>
     <w:rsid w:val="2D4030E0"/>
     <w:rsid w:val="2D4D675A"/>
     <w:rsid w:val="2D6E6B90"/>
     <w:rsid w:val="2DBE3D99"/>
     <w:rsid w:val="2E08BA58"/>
     <w:rsid w:val="2E19376E"/>
     <w:rsid w:val="2E94FE74"/>
     <w:rsid w:val="2EAFB913"/>
+    <w:rsid w:val="2EFF1A9E"/>
     <w:rsid w:val="2F141BFC"/>
+    <w:rsid w:val="2F43B7CC"/>
     <w:rsid w:val="2F456C60"/>
     <w:rsid w:val="2F80B2B3"/>
     <w:rsid w:val="2F8568D8"/>
     <w:rsid w:val="2F88F2AA"/>
     <w:rsid w:val="2FC6EAE5"/>
+    <w:rsid w:val="2FE96BD2"/>
     <w:rsid w:val="3021B55E"/>
     <w:rsid w:val="30784051"/>
     <w:rsid w:val="30AED813"/>
     <w:rsid w:val="30DC047E"/>
     <w:rsid w:val="30E375F5"/>
     <w:rsid w:val="3178102A"/>
     <w:rsid w:val="319814A0"/>
     <w:rsid w:val="31C3DA37"/>
     <w:rsid w:val="31FE6FE8"/>
     <w:rsid w:val="32689D75"/>
     <w:rsid w:val="32B47113"/>
     <w:rsid w:val="331DDBB7"/>
     <w:rsid w:val="332AB16B"/>
     <w:rsid w:val="333CF0C5"/>
     <w:rsid w:val="33463FD1"/>
     <w:rsid w:val="335D4022"/>
     <w:rsid w:val="3381351B"/>
     <w:rsid w:val="33ADB1C5"/>
     <w:rsid w:val="33B9BBAD"/>
     <w:rsid w:val="341C041D"/>
     <w:rsid w:val="34405E19"/>
     <w:rsid w:val="348F6F6E"/>
     <w:rsid w:val="34CFCA6F"/>
     <w:rsid w:val="34F2AD06"/>
+    <w:rsid w:val="35378E15"/>
     <w:rsid w:val="356F84BA"/>
     <w:rsid w:val="3595A024"/>
     <w:rsid w:val="359F05AB"/>
+    <w:rsid w:val="35A22220"/>
     <w:rsid w:val="35A8F669"/>
     <w:rsid w:val="364F513F"/>
     <w:rsid w:val="365C8110"/>
     <w:rsid w:val="36A6A7AD"/>
     <w:rsid w:val="36AE1AFE"/>
     <w:rsid w:val="36FCD4A0"/>
     <w:rsid w:val="37032593"/>
     <w:rsid w:val="3704C7CC"/>
     <w:rsid w:val="372D586D"/>
     <w:rsid w:val="3743F5D2"/>
     <w:rsid w:val="374B60E6"/>
     <w:rsid w:val="37695B43"/>
     <w:rsid w:val="37723F7D"/>
     <w:rsid w:val="37E5550E"/>
     <w:rsid w:val="384C4816"/>
+    <w:rsid w:val="384F9BAE"/>
     <w:rsid w:val="38DF7E47"/>
     <w:rsid w:val="38E82B3C"/>
     <w:rsid w:val="38FAC065"/>
     <w:rsid w:val="39118AB9"/>
     <w:rsid w:val="3931A208"/>
     <w:rsid w:val="3941482D"/>
     <w:rsid w:val="394BFA4E"/>
+    <w:rsid w:val="399704C9"/>
+    <w:rsid w:val="399EEE05"/>
     <w:rsid w:val="39C714A7"/>
     <w:rsid w:val="39D08926"/>
     <w:rsid w:val="39F7CFE1"/>
     <w:rsid w:val="3A2B9ECA"/>
     <w:rsid w:val="3A5C5654"/>
     <w:rsid w:val="3A65CA9F"/>
+    <w:rsid w:val="3A9A277F"/>
     <w:rsid w:val="3AA07341"/>
     <w:rsid w:val="3AC086AF"/>
     <w:rsid w:val="3AF8F70A"/>
     <w:rsid w:val="3B0A074E"/>
     <w:rsid w:val="3B22AE17"/>
     <w:rsid w:val="3B2B6F31"/>
     <w:rsid w:val="3B35F403"/>
     <w:rsid w:val="3BB64846"/>
     <w:rsid w:val="3BFC66E6"/>
     <w:rsid w:val="3BFF9F2B"/>
     <w:rsid w:val="3C214A1C"/>
     <w:rsid w:val="3C3A6E5F"/>
     <w:rsid w:val="3C77059C"/>
     <w:rsid w:val="3CC9E7D1"/>
+    <w:rsid w:val="3CFBA1A6"/>
     <w:rsid w:val="3D086B85"/>
     <w:rsid w:val="3D4F52DA"/>
     <w:rsid w:val="3D83F89A"/>
     <w:rsid w:val="3D8D4065"/>
     <w:rsid w:val="3E159A57"/>
+    <w:rsid w:val="3E2F5AA0"/>
     <w:rsid w:val="3E610CD1"/>
     <w:rsid w:val="3E89DA57"/>
     <w:rsid w:val="3EE22E92"/>
     <w:rsid w:val="3F036DFD"/>
     <w:rsid w:val="3F4F0C6D"/>
     <w:rsid w:val="3F55B3BF"/>
     <w:rsid w:val="3F6B2315"/>
     <w:rsid w:val="3FE77FC1"/>
     <w:rsid w:val="3FF0E6A4"/>
     <w:rsid w:val="3FF3B1BD"/>
     <w:rsid w:val="3FFBD346"/>
     <w:rsid w:val="4041CA78"/>
     <w:rsid w:val="407D01DB"/>
     <w:rsid w:val="41150CC5"/>
     <w:rsid w:val="4136522B"/>
     <w:rsid w:val="41504F40"/>
     <w:rsid w:val="4151710E"/>
     <w:rsid w:val="419379A5"/>
+    <w:rsid w:val="41DEFDAE"/>
     <w:rsid w:val="422E0B7B"/>
     <w:rsid w:val="42504634"/>
     <w:rsid w:val="42755C92"/>
     <w:rsid w:val="427DE7F3"/>
     <w:rsid w:val="42D3CD0D"/>
     <w:rsid w:val="42F35FBD"/>
     <w:rsid w:val="42F6FB41"/>
     <w:rsid w:val="42F86BD4"/>
     <w:rsid w:val="430191F2"/>
     <w:rsid w:val="43058117"/>
     <w:rsid w:val="432C9914"/>
     <w:rsid w:val="433C1E18"/>
     <w:rsid w:val="43C59F8E"/>
     <w:rsid w:val="441CF6AC"/>
     <w:rsid w:val="443A973C"/>
     <w:rsid w:val="4464AC07"/>
     <w:rsid w:val="446C54A9"/>
+    <w:rsid w:val="447F2A81"/>
     <w:rsid w:val="44B67247"/>
     <w:rsid w:val="44BE4068"/>
     <w:rsid w:val="44E16BF9"/>
     <w:rsid w:val="45203D6C"/>
     <w:rsid w:val="45320E99"/>
     <w:rsid w:val="4558EB32"/>
     <w:rsid w:val="4568D3DD"/>
     <w:rsid w:val="45A21962"/>
     <w:rsid w:val="46435FC4"/>
+    <w:rsid w:val="4653EF03"/>
     <w:rsid w:val="46BC5E79"/>
+    <w:rsid w:val="46C3802E"/>
     <w:rsid w:val="4725C582"/>
     <w:rsid w:val="47978221"/>
     <w:rsid w:val="48508EF3"/>
     <w:rsid w:val="4885D80F"/>
     <w:rsid w:val="48A99C44"/>
     <w:rsid w:val="48E409FF"/>
     <w:rsid w:val="48FBD52A"/>
+    <w:rsid w:val="4936D021"/>
     <w:rsid w:val="493974E5"/>
     <w:rsid w:val="49644C73"/>
     <w:rsid w:val="49B4648B"/>
     <w:rsid w:val="49D0CE09"/>
     <w:rsid w:val="49E3B148"/>
     <w:rsid w:val="49ED2B78"/>
     <w:rsid w:val="4A247164"/>
+    <w:rsid w:val="4A8D3D51"/>
     <w:rsid w:val="4AD8EF71"/>
     <w:rsid w:val="4B31183A"/>
     <w:rsid w:val="4B37E2A4"/>
+    <w:rsid w:val="4B4C0ADE"/>
     <w:rsid w:val="4B53E5B9"/>
     <w:rsid w:val="4B600FDB"/>
     <w:rsid w:val="4B8AD134"/>
     <w:rsid w:val="4BCDC0E1"/>
     <w:rsid w:val="4BE5AF20"/>
     <w:rsid w:val="4BEA2AB2"/>
     <w:rsid w:val="4BF7F743"/>
     <w:rsid w:val="4BFD7041"/>
     <w:rsid w:val="4BFECF16"/>
     <w:rsid w:val="4C0B3F79"/>
     <w:rsid w:val="4C2C9823"/>
     <w:rsid w:val="4C395310"/>
     <w:rsid w:val="4C573808"/>
     <w:rsid w:val="4CF1B122"/>
     <w:rsid w:val="4DAA2BD4"/>
     <w:rsid w:val="4DC4EA15"/>
+    <w:rsid w:val="4DCD2FD8"/>
     <w:rsid w:val="4DEE5762"/>
+    <w:rsid w:val="4DEF089E"/>
     <w:rsid w:val="4E2D2DEA"/>
     <w:rsid w:val="4E4DFE8B"/>
     <w:rsid w:val="4E542FB8"/>
+    <w:rsid w:val="4EC4438C"/>
     <w:rsid w:val="4EF01B2B"/>
     <w:rsid w:val="4F619604"/>
     <w:rsid w:val="4F77064A"/>
     <w:rsid w:val="4FAA31E4"/>
     <w:rsid w:val="4FAF0C88"/>
     <w:rsid w:val="4FD69232"/>
     <w:rsid w:val="4FDDF18C"/>
+    <w:rsid w:val="50058E68"/>
     <w:rsid w:val="50B8F0E9"/>
     <w:rsid w:val="50B95C0C"/>
     <w:rsid w:val="50C6A711"/>
     <w:rsid w:val="50D37BD0"/>
     <w:rsid w:val="50E50068"/>
     <w:rsid w:val="50EEDEB1"/>
     <w:rsid w:val="518CC667"/>
+    <w:rsid w:val="51D585EF"/>
     <w:rsid w:val="520470DF"/>
     <w:rsid w:val="5207774F"/>
     <w:rsid w:val="520D6433"/>
+    <w:rsid w:val="524A4EF3"/>
     <w:rsid w:val="5265E781"/>
     <w:rsid w:val="52862DF8"/>
     <w:rsid w:val="528AD3C3"/>
     <w:rsid w:val="529F7A51"/>
     <w:rsid w:val="52E6F9C9"/>
+    <w:rsid w:val="53C84848"/>
     <w:rsid w:val="5402B4BF"/>
     <w:rsid w:val="54356803"/>
     <w:rsid w:val="5450581E"/>
     <w:rsid w:val="54545CA0"/>
     <w:rsid w:val="5487CDC8"/>
     <w:rsid w:val="55062B93"/>
     <w:rsid w:val="550C9DDE"/>
     <w:rsid w:val="5516C3BE"/>
     <w:rsid w:val="55230034"/>
     <w:rsid w:val="5537F8DE"/>
     <w:rsid w:val="557D4032"/>
     <w:rsid w:val="55B86614"/>
     <w:rsid w:val="55E7C64A"/>
+    <w:rsid w:val="55FFA915"/>
     <w:rsid w:val="56002DD0"/>
     <w:rsid w:val="563002D5"/>
     <w:rsid w:val="56432D01"/>
     <w:rsid w:val="56B4E9AA"/>
     <w:rsid w:val="56B9E790"/>
     <w:rsid w:val="57108AEA"/>
     <w:rsid w:val="57402D8E"/>
+    <w:rsid w:val="575257E9"/>
     <w:rsid w:val="5766ED1E"/>
     <w:rsid w:val="578C03CB"/>
     <w:rsid w:val="57981E46"/>
     <w:rsid w:val="5818ADB2"/>
     <w:rsid w:val="588F834F"/>
     <w:rsid w:val="58A1CB94"/>
     <w:rsid w:val="58EBB6A0"/>
+    <w:rsid w:val="58F51933"/>
+    <w:rsid w:val="593AFC6F"/>
     <w:rsid w:val="5973DBAC"/>
+    <w:rsid w:val="598035C5"/>
     <w:rsid w:val="598ACD3D"/>
     <w:rsid w:val="599D1356"/>
     <w:rsid w:val="599FF56F"/>
     <w:rsid w:val="59CDDD5D"/>
     <w:rsid w:val="5A35E7E4"/>
     <w:rsid w:val="5A3815CF"/>
     <w:rsid w:val="5A57D12A"/>
     <w:rsid w:val="5A66B044"/>
     <w:rsid w:val="5A928D83"/>
     <w:rsid w:val="5ABACD5E"/>
     <w:rsid w:val="5ABD4362"/>
     <w:rsid w:val="5AD4B1FD"/>
     <w:rsid w:val="5B1D66D3"/>
     <w:rsid w:val="5B23C5FA"/>
     <w:rsid w:val="5B2F9F12"/>
     <w:rsid w:val="5B46706B"/>
     <w:rsid w:val="5B4FD2F6"/>
     <w:rsid w:val="5B5DD61D"/>
     <w:rsid w:val="5B6E72C0"/>
     <w:rsid w:val="5BA75A27"/>
     <w:rsid w:val="5BCC9675"/>
     <w:rsid w:val="5C02380B"/>
     <w:rsid w:val="5C1D1274"/>
     <w:rsid w:val="5C3442AD"/>
     <w:rsid w:val="5C4A6598"/>
+    <w:rsid w:val="5CA5EE01"/>
     <w:rsid w:val="5D6B03D7"/>
     <w:rsid w:val="5D753394"/>
+    <w:rsid w:val="5DA6F9D1"/>
     <w:rsid w:val="5E0D23E1"/>
     <w:rsid w:val="5E290C96"/>
     <w:rsid w:val="5ECFC8A5"/>
     <w:rsid w:val="5EF733D5"/>
     <w:rsid w:val="5F0F5CA5"/>
     <w:rsid w:val="5F3BDF6F"/>
     <w:rsid w:val="5FF00917"/>
     <w:rsid w:val="5FF89B36"/>
     <w:rsid w:val="5FFB2443"/>
     <w:rsid w:val="60AA2A7F"/>
     <w:rsid w:val="60D9E9B2"/>
+    <w:rsid w:val="60F25686"/>
     <w:rsid w:val="614AE910"/>
     <w:rsid w:val="61826EEC"/>
     <w:rsid w:val="61A76AEF"/>
     <w:rsid w:val="61B034CD"/>
     <w:rsid w:val="61CE8779"/>
     <w:rsid w:val="622AD4E2"/>
     <w:rsid w:val="62A06C06"/>
+    <w:rsid w:val="63D05AB3"/>
     <w:rsid w:val="63DB142F"/>
+    <w:rsid w:val="63F6AC9C"/>
     <w:rsid w:val="641BB425"/>
     <w:rsid w:val="6442D231"/>
+    <w:rsid w:val="64685C4E"/>
     <w:rsid w:val="648683E7"/>
     <w:rsid w:val="64A9C71C"/>
     <w:rsid w:val="64B7C3EE"/>
     <w:rsid w:val="64B8E5DD"/>
     <w:rsid w:val="64E1B6CE"/>
     <w:rsid w:val="64F08460"/>
     <w:rsid w:val="64F286B5"/>
     <w:rsid w:val="64F49F9B"/>
     <w:rsid w:val="653C4205"/>
+    <w:rsid w:val="65955D9E"/>
     <w:rsid w:val="65A17A0A"/>
     <w:rsid w:val="65C917B7"/>
     <w:rsid w:val="65E445C9"/>
     <w:rsid w:val="6624A4C4"/>
     <w:rsid w:val="6630A15A"/>
+    <w:rsid w:val="663AAB65"/>
     <w:rsid w:val="6640581E"/>
     <w:rsid w:val="6642BAFA"/>
     <w:rsid w:val="664466DA"/>
     <w:rsid w:val="66530631"/>
+    <w:rsid w:val="6693D70A"/>
     <w:rsid w:val="66ABC970"/>
     <w:rsid w:val="66B96BCD"/>
     <w:rsid w:val="66E6424F"/>
     <w:rsid w:val="66E6992A"/>
     <w:rsid w:val="66EB0790"/>
     <w:rsid w:val="67410FAD"/>
     <w:rsid w:val="67470E29"/>
     <w:rsid w:val="675FEA78"/>
     <w:rsid w:val="67652CE7"/>
     <w:rsid w:val="676C23CA"/>
     <w:rsid w:val="6778ED73"/>
     <w:rsid w:val="67C2F906"/>
     <w:rsid w:val="67E32AC5"/>
     <w:rsid w:val="6839BDC8"/>
     <w:rsid w:val="687FB3DC"/>
     <w:rsid w:val="68948CA6"/>
     <w:rsid w:val="68AA7994"/>
     <w:rsid w:val="68BB7D46"/>
     <w:rsid w:val="68C94199"/>
     <w:rsid w:val="68DC89A0"/>
     <w:rsid w:val="68DCAD38"/>
     <w:rsid w:val="69229923"/>
     <w:rsid w:val="6980B3EB"/>
     <w:rsid w:val="6997E8FA"/>
     <w:rsid w:val="69DFDEAC"/>
     <w:rsid w:val="69E11C1A"/>
     <w:rsid w:val="69E308A9"/>
     <w:rsid w:val="69F64D18"/>
     <w:rsid w:val="6AB71105"/>
     <w:rsid w:val="6AC3DCA2"/>
     <w:rsid w:val="6ADA9EBF"/>
     <w:rsid w:val="6AEB0148"/>
     <w:rsid w:val="6B28C04A"/>
     <w:rsid w:val="6B815C75"/>
     <w:rsid w:val="6BF2C309"/>
     <w:rsid w:val="6C165367"/>
     <w:rsid w:val="6C444112"/>
     <w:rsid w:val="6C572366"/>
     <w:rsid w:val="6C6A3E1D"/>
     <w:rsid w:val="6C6DA99C"/>
     <w:rsid w:val="6CA0A1B8"/>
     <w:rsid w:val="6CF3430E"/>
+    <w:rsid w:val="6D41D2F6"/>
     <w:rsid w:val="6D423B5F"/>
     <w:rsid w:val="6D6DF659"/>
     <w:rsid w:val="6DC095B0"/>
     <w:rsid w:val="6DE99E35"/>
     <w:rsid w:val="6E863A1F"/>
     <w:rsid w:val="6E9CCDB0"/>
     <w:rsid w:val="6EA79706"/>
+    <w:rsid w:val="6EBDFE83"/>
     <w:rsid w:val="6F54D46D"/>
     <w:rsid w:val="6F617789"/>
     <w:rsid w:val="6F9CC692"/>
+    <w:rsid w:val="6FCE0165"/>
     <w:rsid w:val="6FD1EBEE"/>
     <w:rsid w:val="6FDEA1D3"/>
     <w:rsid w:val="701F86EE"/>
+    <w:rsid w:val="707F3D19"/>
     <w:rsid w:val="708A71BC"/>
     <w:rsid w:val="7112D25A"/>
+    <w:rsid w:val="713879B2"/>
     <w:rsid w:val="71746B6A"/>
     <w:rsid w:val="7216EFE5"/>
     <w:rsid w:val="72197065"/>
     <w:rsid w:val="723545B0"/>
     <w:rsid w:val="726D40FE"/>
     <w:rsid w:val="72B8AE43"/>
+    <w:rsid w:val="72CA2A97"/>
     <w:rsid w:val="72DBA4E5"/>
+    <w:rsid w:val="72DE711F"/>
     <w:rsid w:val="72E9DE69"/>
     <w:rsid w:val="72F7207E"/>
     <w:rsid w:val="731F2FCE"/>
     <w:rsid w:val="73634A37"/>
     <w:rsid w:val="7372B5AB"/>
     <w:rsid w:val="738E8E66"/>
     <w:rsid w:val="73D18B7F"/>
     <w:rsid w:val="73F88266"/>
     <w:rsid w:val="74157A06"/>
     <w:rsid w:val="741C061B"/>
+    <w:rsid w:val="74502ED7"/>
     <w:rsid w:val="7468A5BE"/>
     <w:rsid w:val="74D7F987"/>
     <w:rsid w:val="74FA7BA1"/>
     <w:rsid w:val="7517E072"/>
     <w:rsid w:val="7547DE50"/>
     <w:rsid w:val="755DC716"/>
     <w:rsid w:val="756C781A"/>
     <w:rsid w:val="7576DAD6"/>
     <w:rsid w:val="757CA024"/>
     <w:rsid w:val="758B8A7F"/>
     <w:rsid w:val="75C3A021"/>
     <w:rsid w:val="75D578C3"/>
     <w:rsid w:val="75DDBE81"/>
+    <w:rsid w:val="75E2AD64"/>
     <w:rsid w:val="75F67C71"/>
+    <w:rsid w:val="75FEA854"/>
     <w:rsid w:val="761B5D96"/>
     <w:rsid w:val="765C1B8D"/>
     <w:rsid w:val="76E2A096"/>
+    <w:rsid w:val="76F43CF5"/>
     <w:rsid w:val="76FBAE3F"/>
     <w:rsid w:val="77AE67B4"/>
+    <w:rsid w:val="77BE06FF"/>
+    <w:rsid w:val="77BE10FC"/>
     <w:rsid w:val="77C3BAB1"/>
     <w:rsid w:val="77EC2053"/>
     <w:rsid w:val="7802FC29"/>
     <w:rsid w:val="78C2E22F"/>
     <w:rsid w:val="78DFF70A"/>
     <w:rsid w:val="78EDEDFC"/>
     <w:rsid w:val="7904D640"/>
+    <w:rsid w:val="792DC5DB"/>
     <w:rsid w:val="796955E3"/>
     <w:rsid w:val="798B8844"/>
     <w:rsid w:val="79AC6FAC"/>
     <w:rsid w:val="79D07091"/>
     <w:rsid w:val="79E1DFE4"/>
     <w:rsid w:val="79E89661"/>
     <w:rsid w:val="7A36844A"/>
     <w:rsid w:val="7A4D58B7"/>
     <w:rsid w:val="7A82BB39"/>
     <w:rsid w:val="7A974C76"/>
+    <w:rsid w:val="7ACEE35D"/>
     <w:rsid w:val="7AE8A99E"/>
     <w:rsid w:val="7AED4CE0"/>
     <w:rsid w:val="7B14BE51"/>
+    <w:rsid w:val="7B69587F"/>
     <w:rsid w:val="7B6F8CE4"/>
     <w:rsid w:val="7BB84898"/>
+    <w:rsid w:val="7BF8AFFF"/>
     <w:rsid w:val="7C6F98E4"/>
+    <w:rsid w:val="7C72E939"/>
     <w:rsid w:val="7C9E3BB8"/>
     <w:rsid w:val="7C9F1DC9"/>
     <w:rsid w:val="7CB86FF4"/>
+    <w:rsid w:val="7CBE0CA4"/>
     <w:rsid w:val="7D4C1F63"/>
     <w:rsid w:val="7D707254"/>
     <w:rsid w:val="7DD7A86B"/>
     <w:rsid w:val="7DDBC6C8"/>
     <w:rsid w:val="7DDE6D99"/>
     <w:rsid w:val="7E2FCB17"/>
     <w:rsid w:val="7E7A7642"/>
     <w:rsid w:val="7E853F7C"/>
     <w:rsid w:val="7E868255"/>
     <w:rsid w:val="7EA3DF73"/>
     <w:rsid w:val="7F84DB82"/>
     <w:rsid w:val="7FE07424"/>
     <w:rsid w:val="7FF1495C"/>
+    <w:rsid w:val="7FFE4E7C"/>
     <w:rsid w:val="7FFFD439"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -21047,50 +21624,63 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f231bbd2-68c1-42a9-9e68-8c8ef6bc6f36"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="27772f1a-b7ad-4ab1-9d58-b7adeba7c9d8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100759F8C88AF85484D95177DD9BFF681BE" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2e72c8be7e53478447059be974864130">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="27772f1a-b7ad-4ab1-9d58-b7adeba7c9d8" xmlns:ns3="f231bbd2-68c1-42a9-9e68-8c8ef6bc6f36" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a8b9b9ea90e226670c8140e2b2e5108a" ns2:_="" ns3:_="">
     <xsd:import namespace="27772f1a-b7ad-4ab1-9d58-b7adeba7c9d8"/>
     <xsd:import namespace="f231bbd2-68c1-42a9-9e68-8c8ef6bc6f36"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -21295,219 +21885,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE6350CE-1B8B-4544-B035-FF29AC527863}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f231bbd2-68c1-42a9-9e68-8c8ef6bc6f36"/>
     <ds:schemaRef ds:uri="27772f1a-b7ad-4ab1-9d58-b7adeba7c9d8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10BC4F14-2BA8-4576-BA34-B19E97655F20}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF849D3D-A962-4419-90C6-1EE707788A40}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F17E9B7-FF92-4AEA-B402-85C71CA6A8FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="27772f1a-b7ad-4ab1-9d58-b7adeba7c9d8"/>
     <ds:schemaRef ds:uri="f231bbd2-68c1-42a9-9e68-8c8ef6bc6f36"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3953</Words>
-  <Characters>22538</Characters>
+  <Words>4033</Words>
+  <Characters>22989</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>187</Lines>
-  <Paragraphs>52</Paragraphs>
+  <Lines>191</Lines>
+  <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26439</CharactersWithSpaces>
+  <CharactersWithSpaces>26969</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...92 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DeSantis, Andrea</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100759F8C88AF85484D95177DD9BFF681BE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">