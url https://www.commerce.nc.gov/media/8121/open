--- v0 (2025-10-04)
+++ v1 (2026-07-18)
@@ -3110,62 +3110,64 @@
     <w:rsidRoot w:val="005A1D03"/>
     <w:rsid w:val="00000BBA"/>
     <w:rsid w:val="00017B68"/>
     <w:rsid w:val="00071A6F"/>
     <w:rsid w:val="000A4CE3"/>
     <w:rsid w:val="000B71C1"/>
     <w:rsid w:val="000D7856"/>
     <w:rsid w:val="000F07B0"/>
     <w:rsid w:val="001404E8"/>
     <w:rsid w:val="00151F55"/>
     <w:rsid w:val="001D07A4"/>
     <w:rsid w:val="00234FB9"/>
     <w:rsid w:val="00252801"/>
     <w:rsid w:val="002940A0"/>
     <w:rsid w:val="002A4757"/>
     <w:rsid w:val="003616DE"/>
     <w:rsid w:val="003D249E"/>
     <w:rsid w:val="00524D69"/>
     <w:rsid w:val="00586F35"/>
     <w:rsid w:val="005A1D03"/>
     <w:rsid w:val="005F65CB"/>
     <w:rsid w:val="00691AEE"/>
     <w:rsid w:val="007E58E6"/>
     <w:rsid w:val="0085077E"/>
     <w:rsid w:val="00867344"/>
+    <w:rsid w:val="008A0081"/>
     <w:rsid w:val="008B052B"/>
     <w:rsid w:val="008B4010"/>
     <w:rsid w:val="00964077"/>
     <w:rsid w:val="00A3736D"/>
     <w:rsid w:val="00AB5D5A"/>
     <w:rsid w:val="00B8430B"/>
     <w:rsid w:val="00C745EC"/>
     <w:rsid w:val="00C93094"/>
     <w:rsid w:val="00CB0F33"/>
     <w:rsid w:val="00CB77A6"/>
     <w:rsid w:val="00CD3D5E"/>
     <w:rsid w:val="00E04C41"/>
+    <w:rsid w:val="00E33026"/>
     <w:rsid w:val="00EC6CB5"/>
     <w:rsid w:val="00ED1932"/>
     <w:rsid w:val="00F404E8"/>
     <w:rsid w:val="00F77739"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>