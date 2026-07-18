--- v0 (2025-10-04)
+++ v1 (2026-07-18)
@@ -1,115 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="47B5D978" w14:textId="77777777" w:rsidR="009B37FA" w:rsidRDefault="009B37FA" w:rsidP="009B37FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:sectPr w:rsidR="009B37FA" w:rsidSect="009B37FA">
-          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="200" w:right="140" w:bottom="1060" w:left="320" w:header="720" w:footer="860" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26649A66" w14:textId="77777777" w:rsidR="009B37FA" w:rsidRDefault="00BB22F7" w:rsidP="009B37FA">
       <w:pPr>
         <w:spacing w:before="72"/>
         <w:ind w:left="1345"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="469168C0" wp14:editId="536C71EE">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="469168C0" wp14:editId="6050A65D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>347980</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-57150</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="594360" cy="535305"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="99" name="Picture 99"/>
+            <wp:docPr id="99" name="Picture 99">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="99" name="Picture 99"/>
+                    <pic:cNvPr id="99" name="Picture 99">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="594360" cy="535305"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -2224,58 +2236,58 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Check1"/>
       <w:r w:rsidRPr="006378E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006378E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006378E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006378E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006378E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> I hereby give authorization to:  _____________________ to act on my behalf regarding this complaint.</w:t>
       </w:r>
     </w:p>
@@ -2327,54 +2339,60 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="630A0825" w14:textId="77777777" w:rsidR="009B37FA" w:rsidRDefault="00BB22F7" w:rsidP="006F650A">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="025B8BAF" wp14:editId="0D0A7259">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="025B8BAF" wp14:editId="7308F61C">
                 <wp:extent cx="7327265" cy="10795"/>
                 <wp:effectExtent l="9525" t="9525" r="6985" b="8255"/>
-                <wp:docPr id="96" name="Group 96"/>
+                <wp:docPr id="96" name="Group 96">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7327265" cy="10795"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="11539" cy="17"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="97" name="Group 97"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="8" y="8"/>
                             <a:ext cx="11523" cy="2"/>
                             <a:chOff x="8" y="8"/>
                             <a:chExt cx="11523" cy="2"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
@@ -2422,57 +2440,56 @@
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group id="Group 96" o:spid="_x0000_i1025" style="width:576.95pt;height:0.85pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="11539,17">
-[...1 lines deleted...]
-                  <v:shape id="Freeform 98" o:spid="_x0000_s1027" style="width:11523;height:2;left:8;mso-wrap-style:square;position:absolute;top:8;visibility:visible;v-text-anchor:top" coordsize="11523,2" path="m,l11523,e" filled="f" strokeweight="0.82pt">
+              <v:group w14:anchorId="0F4C38B1" id="Group 96" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:576.95pt;height:.85pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="11539,17" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrD0xKAgMAAEcHAAAOAAAAZHJzL2Uyb0RvYy54bWykVclu2zAQvRfoPxA8tmi0xI5jIXIO2VCg&#10;S4C4H0BT1AJQJEvSltOv75CUFFlBDk19oEnNcOa92Xh1fWw5OjBtGilynJzFGDFBZdGIKse/tvdf&#10;LjEyloiCcClYjp+Zwdebjx+uOpWxVNaSF0wjMCJM1qkc19aqLIoMrVlLzJlUTICwlLolFo66igpN&#10;OrDe8iiN44uok7pQWlJmDHy9DUK88fbLklH7sywNs4jnGLBZv2q/7twaba5IVmmi6ob2MMg7ULSk&#10;EeB0NHVLLEF73bwy1TZUSyNLe0ZlG8mybCjzHIBNEs/YPGi5V55LlXWVGsMEoZ3F6d1m6Y/Dg1ZP&#10;6lFDJDpVQSz8yXE5lrp1/4ASHX3InseQsaNFFD6uztNVerHEiIIsiVfrZQgprSHur27R+q6/lyTL&#10;83V/a+WuRIO/6ATFeAjoAO6jRk2R4/UKI0FaKCkfJQTnnsE/UILiBNiXAfJACaCl5wFaOiNzon9C&#10;5uTGm1ygxs1LGs3/pfGpJor56jDZJC6AMcTlXjPmGgetPcFOebUx1SYzkHW0677LAqJI9lb6Cp5l&#10;/YTyWyEaCZOM7o19YNIXDjl8MzZ0WAE73x9Fj24L3Vi2HJrt8xcUo0vUZ6EaFZJB4VOEtjHqUEhM&#10;b28wkw5a3owrq+S1KUhn8OVMpVNTgLwasJF6gEuPoscLO0TcLIt9cJQ0rqi3gG3oBbAASo7bG7rg&#10;fK4b7vQuNAyp+XjSGMF42oXyU8Q6ZM6F26IOOs3XqPvSygPbSi+zs34DLy9SLqZafY1PcAU5XHEu&#10;fDuObh3aSVaFvG8492ngwoOJF8nCh8dI3hRO6vAYXe1uuEYH4mav/zk+YO1EDWacKLy1mpHirt9b&#10;0vCwB30O4YWxECrWDQKT7WTxDNWrZZjo8ALBppb6D0YdTPMcm997ohlG/KuAPlsni4Ub//6wWK5S&#10;OOipZDeVEEHBVI4thty77Y0NT8Ze6aaqwVPimTgg0NAeXD85+z1Ma8+0f1ncczA9e62X92/zFwAA&#10;//8DAFBLAwQUAAYACAAAACEAy+evSNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF&#10;7wX/wzJCb3WTirZNsxGRticpqAXxNmbHJJidDdk1if++ay/2MrzhDe99ky4GU4uOWldZVhBPIhDE&#10;udUVFwp+dp9PryCcR9ZYWyYFV3KwyEYPKSba9ryhbusLEULYJaig9L5JpHR5SQbdxDbEwTvZ1qAP&#10;a1tI3WIfwk0tn6NoLg1WHBpKbGhVUn7eXoyCrx775TT+6Nbn0+p62M2+9+uYlHocD8t3EJ4Gfz+G&#10;G35AhywwHe2FtRO1gvCI/5s3L55N30Acg3oBmaXyP3z2CwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGsPTEoCAwAARwcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAMvnr0jbAAAABAEAAA8AAAAAAAAAAAAAAAAAXAUAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABkBgAAAAA=&#10;">
+                <v:group id="Group 97" o:spid="_x0000_s1027" style="position:absolute;left:8;top:8;width:11523;height:2" coordorigin="8,8" coordsize="11523,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAPB1k0xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/6H5Qh9q5tYWjVmFRFb+iCCFxDfDtmTC2bPhuw2if++Wyj0cZiZb5h0PZhadNS6yrKCeBKB&#10;IM6srrhQcDl/vMxBOI+ssbZMCh7kYL0aPaWYaNvzkbqTL0SAsEtQQel9k0jpspIMuoltiIOX29ag&#10;D7ItpG6xD3BTy2kUvUuDFYeFEhvalpTdT99GwWeP/eY13nX7e7593M5vh+s+JqWex8NmCcLT4P/D&#10;f+0vrWAxg98v4QfI1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADwdZNMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                  <v:shape id="Freeform 98" o:spid="_x0000_s1028" style="position:absolute;left:8;top:8;width:11523;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11523,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfWt/BwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt401cOyW42iQtFlkcXWg96GZmyLzaQ0sXb/vTkIHh/ve7HqTS06al1lWcF0EoEgzq2u&#10;uFBwypLxFwjnkTXWlknBPzlYLYeDBcbaPvhIXeoLEULYxaig9L6JpXR5SQbdxDbEgbva1qAPsC2k&#10;bvERwk0tZ1H0KQ1WHBpKbGhbUn5L70bBPT2bfGfWSZUcst+fzex62f51Sn2M+vUchKfev8Uv914r&#10;+A5jw5fwA+TyCQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB9a38HBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l11523,e" filled="f" strokeweight=".82pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;11523,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
-                <w10:wrap type="none"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E75334" w14:textId="77777777" w:rsidR="009B37FA" w:rsidRDefault="00BB22F7" w:rsidP="009B37FA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="168" w:lineRule="exact"/>
         <w:ind w:left="244" w:firstLine="1440"/>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
@@ -3220,54 +3237,60 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="009B37FA" w:rsidSect="00A62048">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="200" w:right="450" w:bottom="1060" w:left="320" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="1" w:name="One_Stop_Career_Center_(OSCC)_Complaint/"/>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="2D227913" w14:textId="77777777" w:rsidR="009B37FA" w:rsidRDefault="00BB22F7" w:rsidP="009B37FA">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64D17588" wp14:editId="5296D1E4">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64D17588" wp14:editId="782E1C07">
                 <wp:extent cx="6858000" cy="10104"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="9525"/>
-                <wp:docPr id="93" name="Group 93"/>
+                <wp:docPr id="93" name="Group 93">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6858000" cy="10104"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="11539" cy="17"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="94" name="Group 94"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="8" y="8"/>
                             <a:ext cx="11523" cy="2"/>
                             <a:chOff x="8" y="8"/>
                             <a:chExt cx="11523" cy="2"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
@@ -3315,57 +3338,56 @@
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group id="Group 93" o:spid="_x0000_i1028" style="width:540pt;height:0.8pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="11539,17">
-[...1 lines deleted...]
-                  <v:shape id="Freeform 95" o:spid="_x0000_s1030" style="width:11523;height:2;left:8;mso-wrap-style:square;position:absolute;top:8;visibility:visible;v-text-anchor:top" coordsize="11523,2" path="m,l11523,e" filled="f" strokeweight="0.82pt">
+              <v:group w14:anchorId="137A67F4" id="Group 93" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:540pt;height:.8pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="11539,17" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6MiuVAQMAAEcHAAAOAAAAZHJzL2Uyb0RvYy54bWykVclu2zAQvRfoPxA8tmgkOXJiC5FzyIYC&#10;XQLE/QCaohaAIlmStpx+fYekpMgKcmjqg0yKw5n33iy6uj62HB2YNo0UOU7OYoyYoLJoRJXjX9v7&#10;LyuMjCWiIFwKluNnZvD15uOHq05lbCFryQumETgRJutUjmtrVRZFhtasJeZMKibgsJS6JRa2uooK&#10;TTrw3vJoEccXUSd1obSkzBh4exsO8cb7L0tG7c+yNMwinmPAZv1T++fOPaPNFckqTVTd0B4GeQeK&#10;ljQCgo6uboklaK+bV67ahmppZGnPqGwjWZYNZZ4DsEniGZsHLffKc6myrlKjTCDtTKd3u6U/Dg9a&#10;PalHDUp0qgIt/M5xOZa6df+AEh29ZM+jZOxoEYWXF6vlKo5BWQpnCVBIg6S0Bt1f3aL1XX8vSZbn&#10;6/7WpbsSDfGiExTjJqADuI8aNUWO1ylGgrRQUl4lBPuewT9QguIE2KsAeaAE0BbnAdpiRubE/oTM&#10;yY03uUCNm5c0mv9L41NNFPPVYbKJLstBl3vNmGsctF4GabzZmGqTGcg62nXfZQEqkr2VvoJnWT+h&#10;/JZEI2GS0b2xD0z6wiGHb8aGDitg5fuj6LO2hZopWw7N9vkLitEK9VmoRoNkMPgUoW2MOhQS0/sb&#10;3CwGK+/GlVXy2hWkM8RyrhZTV4C8GrCReoBLj6LHCytE3CyLvThKGlfUW8A29AJ4ACPH7Q1bCD63&#10;DXf6EBqG1Hw8aYxgPO1C+SliHTIXwi1RB53ma9S9aeWBbaU/s7N+gygvp1xMrfoan+AK53DFhfDt&#10;OIZ1aCdZFfK+4dyngQsPJk6T1MtjJG8Kd+rwGF3tbrhGB+Jmr/85PuDtxAxmnCi8t5qR4q5fW9Lw&#10;sAZ7DvLCWAgV6waByXayeIbq1TJMdPgCwaKW+g9GHUzzHJvfe6IZRvyrgD5bJ2nqxr/fpMvLBWz0&#10;9GQ3PSGCgqscWwy5d8sbGz4Ze6WbqoZIiWfigEBDe3D95OzXMK090/7L4j4H0723evn+bf4CAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDe+Sf32gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXv&#10;gv9hGcGb3USxlJhNKUU9FcFWEG/T7DQJzc6G7DZJ/71TL/YyzOMNb76XLyfXqoH60Hg2kM4SUMSl&#10;tw1XBr52bw8LUCEiW2w9k4EzBVgWtzc5ZtaP/EnDNlZKQjhkaKCOscu0DmVNDsPMd8TiHXzvMIrs&#10;K217HCXctfoxSebaYcPyocaO1jWVx+3JGXgfcVw9pa/D5nhYn392zx/fm5SMub+bVi+gIk3x/xgu&#10;+IIOhTDt/YltUK0BKRL/5sVLFonovWxz0EWur+GLXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQB6MiuVAQMAAEcHAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDe+Sf32gAAAAQBAAAPAAAAAAAAAAAAAAAAAFsFAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAYgYAAAAA&#10;">
+                <v:group id="Group 94" o:spid="_x0000_s1027" style="position:absolute;left:8;top:8;width:11523;height:2" coordorigin="8,8" coordsize="11523,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/1cdDxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/6H5Qh9q5vYVjRmFRFb+iCCFxDfDtmTC2bPhuw2if++Wyj0cZiZb5h0PZhadNS6yrKCeBKB&#10;IM6srrhQcDl/vMxBOI+ssbZMCh7kYL0aPaWYaNvzkbqTL0SAsEtQQel9k0jpspIMuoltiIOX29ag&#10;D7ItpG6xD3BTy2kUzaTBisNCiQ1tS8rup2+j4LPHfvMa77r9Pd8+buf3w3Ufk1LP42GzBOFp8P/h&#10;v/aXVrB4g98v4QfI1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/9XHQ8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                  <v:shape id="Freeform 95" o:spid="_x0000_s1028" style="position:absolute;left:8;top:8;width:11523;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11523,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDxW3BfxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heQVvuqlQ0egqKoQqIqXRg709ss8kNPs2ZNeY/vuuIHgcZuYbZrHqTCVaalxpWcH7KAJB&#10;nFldcq7gfEqGUxDOI2usLJOCP3KwWvZ7C4y1vfM3tanPRYCwi1FB4X0dS+myggy6ka2Jg3e1jUEf&#10;ZJNL3eA9wE0lx1E0kQZLDgsF1rQtKPtNb0bBLb2Y7NOskzI5ng77zfj6s/1qlRq8des5CE+df4Wf&#10;7Z1WMPuAx5fwA+TyHwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPFbcF/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l11523,e" filled="f" strokeweight=".82pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;11523,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
-                <w10:wrap type="none"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E8B9C6E" w14:textId="77777777" w:rsidR="009B37FA" w:rsidRDefault="00BB22F7" w:rsidP="009B37FA">
       <w:pPr>
         <w:ind w:left="224"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Part</w:t>
       </w:r>
@@ -3558,62 +3580,62 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3D8C1190" w14:textId="77777777" w:rsidR="009B37FA" w:rsidRPr="008A6B3C" w:rsidRDefault="00BB22F7" w:rsidP="00470EFE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1988"/>
               </w:tabs>
               <w:spacing w:before="35" w:line="174" w:lineRule="exact"/>
               <w:ind w:left="1071"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A6B3C">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EFEED2B" wp14:editId="14DD868E">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EFEED2B" wp14:editId="58D82321">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>1087755</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>2540</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="22" name="Group 22"/>
+                      <wp:docPr id="22" name="Group 22" descr="Checkbox for No for Migrant or Seasonal Farmworker."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="586" y="1390"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="23" name="Freeform 23"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="586" y="1390"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 586 586"/>
@@ -3690,80 +3712,81 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 22" o:spid="_x0000_s1031" style="width:10.35pt;height:10.35pt;margin-top:0.2pt;margin-left:85.65pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251653120" coordorigin="586,1390" coordsize="207,207">
-                      <v:shape id="Freeform 23" o:spid="_x0000_s1032" style="width:207;height:207;left:586;mso-wrap-style:square;position:absolute;top:1390;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,206l,206,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="5C6811D8" id="Group 22" o:spid="_x0000_s1026" alt="Checkbox for No for Migrant or Seasonal Farmworker." style="position:absolute;margin-left:85.65pt;margin-top:.2pt;width:10.35pt;height:10.35pt;z-index:-251654144;mso-position-horizontal-relative:page" coordorigin="586,1390" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIU1NUhgMAAO0JAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV9g/4HgYxeNLrGTWIjTh7YJ&#10;Fth2C1T7ATRFXQBJ5JK05fTrOzO6RHatoGgNWKI0R8Mzh8MZ3r87NjU7KOsq3W55dBVyplqps6ot&#10;tvy/9PHtHWfOizYTtW7Vlj8rx989/PnHfWcSFetS15myDJy0LunMlpfemyQInCxVI9yVNqoFY65t&#10;Izw82iLIrOjAe1MHcRjeBJ22mbFaKufg7YfeyB/If54r6f/Nc6c8q7ccuHm6Wrru8Bo83IuksMKU&#10;lRxoiF9g0YiqhUknVx+EF2xvqx9cNZW02uncX0ndBDrPK6koBogmCs+iebJ6byiWIukKM8kE0p7p&#10;9Mtu5efDkzVfzRcLSnSmAC3oCWM55rbBO7BkR5LseZJMHT2T8DK6jlarNWcSTMOYJJUl6I5fre9u&#10;OCPjZlBblh+Hj+Pwtv8SB/BZMM4ZnDDpDOSGewnf/V74X0thFKnqEgj/i2VVtuXxNWetaCBFH61S&#10;mHAMXpEoBJskcokDtdiu+6QzQIu917TyZ2r9GPco2WLUIpF755+UJtXF4R/nScsigxElVzZQTCGV&#10;86aGTP3rLQsZzIX/IZknUDSC3gQsDVnHBpkhSydMPGLIUXS9CRlezl2BOP184IpA5SVnqxFFzm43&#10;8SVWkCyTq3R1mRWkzCy8RVaQPZOrZVZQgWbOFlhtRhBqdXeZVXSqerTe3FwUK5oLT6iLakWn2i8t&#10;4lz6NIoXqJ1Kv0xtrv4r1E4XYInaXP80ulmgdqr/4mJG8yU4XU2oC9MeEOW4LeSxHfYFjJjAhhPS&#10;TjTaYeVJYRmg8KS0i8EFoHATLYBBGASPdeh1MFBFMCx0X7VeR0ewhARf/xwcZCX4Zg7vAxgCttDX&#10;zjua5Qw62q7fuUZ41AnjxSHroMBhsS37O75v9EGlmhD+rLzDXC/Wup2j4rAv51QhADdax7shXyMK&#10;771Co3289zjYUBDpz6HOZ5S1dqp3jiFS95jCRrVmtbTVj1VdAxgJoxgb6FqUK07XVYZGtDlb7N7X&#10;lh0EnhboN9A/gUFXbjNyViqRfRzGXlR1PyZZgA/2LewV2FhdstPZM/QNq/szCJyZYFBq+42zDs4f&#10;W+7+3wurOKv/bqHDIUM8sNDDan0bw4OdW3Zzi2gluNpyz2Ej4PC97w85e2OrooSZ+lQdWimRozMF&#10;yTacf/DQMn8m1Msp7eE7AAAA//8DAFBLAwQUAAYACAAAACEA2hWeWd0AAAAHAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzWrDMBCE74W+g9hCb40sp7+u5RBC21MINCmU3hRrY5tYK2MptvP23Zza4zDD&#10;zDf5YnKtGLAPjScNapaAQCq9bajS8LV7v3sGEaIha1pPqOGMARbF9VVuMutH+sRhGyvBJRQyo6GO&#10;scukDGWNzoSZ75DYO/jemciyr6TtzcjlrpVpkjxKZxrihdp0uKqxPG5PTsPHaMblXL0N6+Nhdf7Z&#10;PWy+1wq1vr2Zlq8gIk7xLwwXfEaHgpn2/kQ2iJb1k5pzVMM9iIv9kvK1vYZUKZBFLv/zF78AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiFNTVIYDAADtCQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2hWeWd0AAAAHAQAADwAAAAAAAAAAAAAAAADg&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOoGAAAAAA==&#10;">
+                      <v:shape id="Freeform 23" o:spid="_x0000_s1027" style="position:absolute;left:586;top:1390;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/NQf0xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvmq3dqqxGKQWxB6GtCuLtsXlulm5eliTV9d8bQehxmJlvmPmys404kw+1YwUvwwwE&#10;cel0zZWC/W41mIIIEVlj45gUXCnActF7mmOh3YV/6LyNlUgQDgUqMDG2hZShNGQxDF1LnLyT8xZj&#10;kr6S2uMlwW0jR1k2lhZrTgsGW/owVP5u/6yCyZv8rldfk9zsnNfrzTGfrg+5Us/97n0GIlIX/8OP&#10;9qdWMHqF+5f0A+TiBgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP81B/TEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l206,r,206l,206,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1390;206,1390;206,1596;0,1596;0,1390" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008A6B3C">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="117FB9D9" wp14:editId="6C097F83">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="117FB9D9" wp14:editId="3728832E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>501562</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>8053</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="4" name="Group 4"/>
+                      <wp:docPr id="4" name="Group 4" descr="Checkbox for Yes for Migrant or Seasonal Farmworker."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="586" y="1390"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="5" name="Freeform 5"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="586" y="1390"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 586 586"/>
@@ -3840,54 +3863,55 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 4" o:spid="_x0000_s1033" style="width:10.35pt;height:10.35pt;margin-top:0.65pt;margin-left:39.5pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251655168" coordorigin="586,1390" coordsize="207,207">
-                      <v:shape id="Freeform 5" o:spid="_x0000_s1034" style="width:207;height:207;left:586;mso-wrap-style:square;position:absolute;top:1390;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,206l,206,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="03DA0DB4" id="Group 4" o:spid="_x0000_s1026" alt="Checkbox for Yes for Migrant or Seasonal Farmworker." style="position:absolute;margin-left:39.5pt;margin-top:.65pt;width:10.35pt;height:10.35pt;z-index:-251656192;mso-position-horizontal-relative:page" coordorigin="586,1390" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhK8J0gwMAAOsJAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zAMfR+wfxD0uKG1nSZtEzTtw9YW&#10;A3Yp0OwDFFm+ALalSUqc7utH0pc6adwNXYDYsnlMHR5RpK5udmXBtsq6XFdLHp2GnKlK6jiv0iX/&#10;ubo7ueTMeVHFotCVWvIn5fjN9ft3V7VZqInOdBEry8BJ5Ra1WfLMe7MIAiczVQp3qo2qwJhoWwoP&#10;jzYNYitq8F4WwSQMz4Na29hYLZVz8PZzY+TX5D9JlPQ/ksQpz4olB26erpaua7wG11dikVphsly2&#10;NMQbWJQir2DS3tVn4QXb2PyFqzKXVjud+FOpy0AnSS4VxQDRROFBNPdWbwzFki7q1PQygbQHOr3Z&#10;rfy+vbfm0TxYUKI2KWhBTxjLLrEl3oEl25FkT71kaueZhJfRWTSdzjiTYGrHJKnMQHf8anZ5zhkZ&#10;563aMrttP56EF82XOIDPgm7OYI9JbSA33HP47v/Cf8yEUaSqW0D4D5blMfDkrBIlZOidVQrzjc2Q&#10;Es4NoF4gt3CgFVvX33QMYLHxmtb9QKuXUXeCjcYsFnLj/L3SpLnYfnWelExjGFFqxS3DFSRyUhaQ&#10;px9PWMhgLvy3qdyDog70IWCrkNWsFRlytMdMOgw5is7mIcPLoauzDgauCJQdczbtUOTsYj45xgpk&#10;bqgjq+lxVpAwg/BGWUHu9K7GWUH9GTgbYTXvQMjq8jiraF/1aDY/PypWNBSeUEfViva1H1vEofSr&#10;aDJCbV/6cWpD9V+htr8AY9SG+q+i8xFq+/qPLmY0XIL91YSq0O8BkXXbQu6qdl/AiAlsNyHtRKMd&#10;1p0VLAOUndVZW1gAhZtoBAzCILirQq+DgSqCYaGbmvU6OoIlJDjVEwjmL3CQleDzoffmszZgC13t&#10;sJ9ZzqCfrZuda4RHnTBeHLJ6yansZM0d35d6q1aaEP6guMNcz9aiGqImYVPMqUIArrN2d0O+OhTe&#10;G4U6e3dvcLChINJ/Qx3OKAvtVOMcQ6Te0YeNag1qaaXv8qIAMBJGMebQsyhXnC7yGI1oczZdfyos&#10;2wo8K9Cvpb8Hg55cxeQsUyK+bcde5EUzJlmAD3YO7BVND1nr+An6htXNCQROTDDItP3NWQ2njyV3&#10;vzbCKs6KLxX0N2SIxxV6mM4uJvBgh5b10CIqCa6W3HPYCDj85JsjzsbYPM1gpiZV20ZK5OhEQbK1&#10;px88sgyfCfV8Rrv+AwAA//8DAFBLAwQUAAYACAAAACEAZLqeJ94AAAAGAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQUvDQBCF74L/YRnBm90kRWvSbEop6qkItoL0ts1Ok9DsbMhuk/TfO57scd57vPdN&#10;vppsKwbsfeNIQTyLQCCVzjRUKfjevz+9gvBBk9GtI1RwRQ+r4v4u15lxI33hsAuV4BLymVZQh9Bl&#10;UvqyRqv9zHVI7J1cb3Xgs6+k6fXI5baVSRS9SKsb4oVad7ipsTzvLlbBx6jH9Tx+G7bn0+Z62D9/&#10;/mxjVOrxYVovQQScwn8Y/vAZHQpmOroLGS9aBYuUXwmsz0GwnaYLEEcFSRKBLHJ5i1/8AgAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGErwnSDAwAA6wkAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGS6nifeAAAABgEAAA8AAAAAAAAAAAAAAAAA3QUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADoBgAAAAA=&#10;">
+                      <v:shape id="Freeform 5" o:spid="_x0000_s1027" style="position:absolute;left:586;top:1390;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOU5YNwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvgt8hPKE3zbasf1iNIoLYg6DVQuntsXlulm5eliTV9dubQsHjMDO/YRarzjbiSj7UjhW8jjIQ&#10;xKXTNVcKPs/b4QxEiMgaG8ek4E4BVst+b4GFdjf+oOspViJBOBSowMTYFlKG0pDFMHItcfIuzluM&#10;SfpKao+3BLeNfMuyibRYc1ow2NLGUPlz+rUKpmN5rLeHaW7Ozuvd/juf7b5ypV4G3XoOIlIXn+H/&#10;9rtWMIa/K+kGyOUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzlOWDcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l206,r,206l,206,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1390;206,1390;206,1596;0,1596;0,1390" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008A6B3C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidRPr="008A6B3C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -3990,62 +4014,62 @@
           </w:p>
           <w:p w14:paraId="1D3524D0" w14:textId="77777777" w:rsidR="0086016C" w:rsidRPr="0086016C" w:rsidRDefault="00BB22F7" w:rsidP="006378E4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="302"/>
               </w:tabs>
               <w:spacing w:before="8" w:after="60" w:line="184" w:lineRule="exact"/>
               <w:ind w:left="461" w:right="706"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="436DC1F2" wp14:editId="64B63668">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="436DC1F2" wp14:editId="3AB610F1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>110944</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>4522</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="32" name="Group 32"/>
+                      <wp:docPr id="32" name="Group 32" descr="Checkbox for Complaint against the employer."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="6780" y="-523"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="65" name="Freeform 65"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="6780" y="-523"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 6780 6780"/>
@@ -4122,54 +4146,55 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 32" o:spid="_x0000_s1035" style="width:10.35pt;height:10.35pt;margin-top:0.35pt;margin-left:8.75pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251602944" coordorigin="6780,-523" coordsize="207,207">
-                      <v:shape id="Freeform 65" o:spid="_x0000_s1036" style="width:207;height:207;left:6780;mso-wrap-style:square;position:absolute;top:-523;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,207l,207,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="3781B061" id="Group 32" o:spid="_x0000_s1026" alt="Checkbox for Complaint against the employer." style="position:absolute;margin-left:8.75pt;margin-top:.35pt;width:10.35pt;height:10.35pt;z-index:-251603968;mso-position-horizontal-relative:page" coordorigin="6780,-523" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCc4LUEiAMAAPkJAAAOAAAAZHJzL2Uyb0RvYy54bWykVm1vmzAQ/j5p/8Hyx00tkKZpg5r0Q7tW&#10;k/ZSqdkPcIx5kQB7thPS/fqdz0BIFrqp4wMY/HB+7rnznW9ud1VJtkKbQtYLGp2HlIiay6SoswX9&#10;sXo4u6bEWFYnrJS1WNAXYejt8v27m0bFYiJzWSZCEzBSm7hRC5pbq+IgMDwXFTPnUokaJlOpK2bh&#10;VWdBolkD1qsymIThLGikTpSWXBgDX+/9JF2i/TQV3H5PUyMsKRcUuFm8a7yv3T1Y3rA400zlBW9p&#10;sDewqFhRw6K9qXtmGdno4g9TVcG1NDK151xWgUzTggv0AbyJwiNvHrXcKPQli5tM9TKBtEc6vdks&#10;/7Z91OpZPWlQolEZaIFvzpddqiv3BJZkh5K99JKJnSUcPkYX0XR6SQmHqXaMkvIcdHd/za6uQXeY&#10;PbucXHi5ef6p/XsSXvlf3QD+C7pFgwMqjYLkMHv/zf/5/5wzJVBWE4P/T5oUCRAFL2pWQY4+aCFc&#10;xhH4hKogrNfIxAbkIuvmq0wAzTZWYuiP5DrheCfaqNss5htjH4VE3dn2i7GoZpbACNMraTmuQNS0&#10;KiFXP56RkLjF8OYVznpY1ME+BGQVkoa0SkOm9phJh0FTLk5kH6w97KKDgSkE5aeMTTuU5zW/np3k&#10;BWJ7+o7X9DSvWYd5nRekUG9qnBfUoaFeY7zmHczxuj7NKzrU/uwimp0ULBqKj6iTikWH+o+HchiA&#10;VTQZIXcYgHFywwi8Qu4wCOPkhlFYgSAnMy06jMJoqkXDMBzGFEpEvxtY3m0QvqvbHQIjwlzzCXFT&#10;KmlcFVpBKKAGrbACgQlAue00AgZpHLgrSa+DgaoDQ7B9AXsdHUEQEY6l5a9MIpAV4fOhdf9b67CG&#10;Hnfc3TQl0N3WvhgoZp1Ozl83JM2CYgHK/dN9r+RWrCQi7FGph7X2s2U9RE1CSA5gh10UcN1s91Ro&#10;q0PtS3w33z09zneJf0Mdr8hLaYSX37mIjaR326k1qKq1fCjKEstqWTsx5tDBMFeMLIvETTohjM7W&#10;d6UmW+ZODni1ITiAQYeuEzSWC5Z8aseWFaUfoyzAx7Uw1zZckzXxWiYv0EK09OcROD/BIJf6FyUN&#10;nEUW1PzcMC0oKT/X0OwcQ5DH4sv08moCL3o4sx7OsJqDqQW1FDaCG95Zf+DZKF1kOazkU7XtqkgO&#10;zxcoW3sWcgeY4Tui9ie25W8AAAD//wMAUEsDBBQABgAIAAAAIQB2OLUE3AAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI5BS8NAEIXvgv9hGcGb3SS1tsRsSinqqQi2gnibJtMkNDsbstsk/feOJz0+&#10;3uN7X7aebKsG6n3j2EA8i0ARF65suDLweXh9WIHyAbnE1jEZuJKHdX57k2FaupE/aNiHSgmEfYoG&#10;6hC6VGtf1GTRz1xHLN3J9RaDxL7SZY+jwG2rkyh60hYblocaO9rWVJz3F2vgbcRxM49fht35tL1+&#10;HxbvX7uYjLm/mzbPoAJN4W8Mv/qiDrk4Hd2FS69aycuFLA0sQUk7XyWgjgaS+BF0nun/9vkPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJzgtQSIAwAA+QkAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHY4tQTcAAAABQEAAA8AAAAAAAAAAAAAAAAA&#10;4gUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADrBgAAAAA=&#10;">
+                      <v:shape id="Freeform 65" o:spid="_x0000_s1027" style="position:absolute;left:6780;top:-523;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCJ+oPbxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bawIx&#10;FITfC/0P4Qh9q1llvbAapQhiHwRvheLbYXO6Wbo5WZJUt//eCIKPw8x8w8yXnW3EhXyoHSsY9DMQ&#10;xKXTNVcKvk7r9ymIEJE1No5JwT8FWC5eX+ZYaHflA12OsRIJwqFABSbGtpAylIYshr5riZP347zF&#10;mKSvpPZ4TXDbyGGWjaXFmtOCwZZWhsrf459VMBnJfb3eTXJzcl5vtud8uvnOlXrrdR8zEJG6+Aw/&#10;2p9awXgE9y/pB8jFDQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIn6g9vEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l206,r,207l,207,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,-523;206,-523;206,-316;0,-316;0,-523" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="008E24DB" w:rsidRPr="006378E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Complain</w:t>
             </w:r>
             <w:r w:rsidR="00EA4269" w:rsidRPr="006378E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>t against the Employer</w:t>
             </w:r>
             <w:r w:rsidR="00542029">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -4188,62 +4213,62 @@
           </w:p>
           <w:p w14:paraId="1AD212F6" w14:textId="77777777" w:rsidR="003D12AD" w:rsidRDefault="00BB22F7" w:rsidP="006378E4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="302"/>
               </w:tabs>
               <w:spacing w:before="8" w:after="60" w:line="184" w:lineRule="exact"/>
               <w:ind w:left="461" w:right="706"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D521749" wp14:editId="11542DC1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D521749" wp14:editId="6125B12B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>115877</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>21787</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="55" name="Group 55"/>
+                      <wp:docPr id="55" name="Group 55" descr="Checkbox for apparent violation involving the employer."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="6780" y="-523"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="56" name="Freeform 56"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="6780" y="-523"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 6780 6780"/>
@@ -4320,54 +4345,55 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 55" o:spid="_x0000_s1037" style="width:10.35pt;height:10.35pt;margin-top:1.7pt;margin-left:9.1pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251600896" coordorigin="6780,-523" coordsize="207,207">
-                      <v:shape id="Freeform 56" o:spid="_x0000_s1038" style="width:207;height:207;left:6780;mso-wrap-style:square;position:absolute;top:-523;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,207l,207,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="0E7C61D7" id="Group 55" o:spid="_x0000_s1026" alt="Checkbox for apparent violation involving the employer." style="position:absolute;margin-left:9.1pt;margin-top:1.7pt;width:10.35pt;height:10.35pt;z-index:-251601920;mso-position-horizontal-relative:page" coordorigin="6780,-523" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ+QoFiAMAAPkJAAAOAAAAZHJzL2Uyb0RvYy54bWykVm1vmzAQ/j5p/8Hyx00tkCZpikr3oV2r&#10;SXuptOwHOMa8SIA92wnpfv3OZyAkC9W08QEMfjg/99z5zrcf9nVFdkKbUjYJjS5DSkTDZVo2eUJ/&#10;rB8vVpQYy5qUVbIRCX0Rhn64e/vmtlWxmMlCVqnQBIw0Jm5VQgtrVRwEhheiZuZSKtHAZCZ1zSy8&#10;6jxINWvBel0FszBcBq3UqdKSC2Pg64OfpHdoP8sEt9+yzAhLqoQCN4t3jfeNuwd3tyzONVNFyTsa&#10;7B9Y1KxsYNHB1AOzjGx1+YepuuRaGpnZSy7rQGZZyQX6AN5E4Yk3T1puFfqSx22uBplA2hOd/tks&#10;/7p70uq7etagRKty0ALfnC/7TNfuCSzJHiV7GSQTe0s4fIyuovl8QQmHqW6MkvICdHd/La9XoDvM&#10;XixmV15uXnzs/p6F1/5XN4D/gn7R4IhKqyA5zMF/83/+fy+YEiiricH/Z03KNKGLJSUNqyFHH7UQ&#10;LuMIfEJVEDZoZGIDcpFN+0WmgGZbKzH0J3KdcbwXbdJtFvOtsU9Cou5s99lYVDNPYYTplXYc1yBq&#10;VleQq+8vSEjcYnjzCucDLOph7wKyDklLOqUhUwfMrMegKRcncgjWAXbVw8AUgopzxuY9yvO6WS3P&#10;8oKU8fQdr/l5XhCQkYuTvCCFBlPTvKAOjYwtp3jd9DDHa3WeV3Ss/cVVtDwrWDQWH1FnFYuO9Z8O&#10;5TgA62g2Qe44ANPkxhF4hdxxEKbJjaOwBkHOZlp0HIXJkEbjMBzHFErEsBtY0W8Qvm+6HQIjwlzz&#10;CXFTKmlcFVpDKKAGrbECgQlAue00AQZpHLgvSa+DgaoDQ7B9AXsdHUEQEb74OzjIivCbMdw70Dms&#10;oceddjdNCXS3jS8Gilmnk/PXDUmbUCxAhX+677XcibVEhD0p9bDWYbZqxqhZCMkB7LCLAq6f7Z8K&#10;bfWoQ4nv5/unx/ku8Xeo0xV5JY3w8jsXsZEMbju1RlW1kY9lVWFZrRonxg10MMwVI6sydZNOCKPz&#10;zX2lyY65kwNeXQiOYNChmxSNFYKlH7uxZWXlxygL8HEtzLUN12RNvJHpC7QQLf15BM5PMCik/kVJ&#10;C2eRhJqfW6YFJdWnBpqdYwjyWHyZL65n8KLHM5vxDGs4mEqopbAR3PDe+gPPVukyL2Aln6pdV0Vy&#10;eL5A2bqzkDvAjN8RdTix3f0GAAD//wMAUEsDBBQABgAIAAAAIQCpDNqz3QAAAAYBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI5NS8NAFEX3gv9heII7O/moEmMmpRR1VYS2gribZl6T0MybkJkm6b/3udLl&#10;5V7OPcVqtp0YcfCtIwXxIgKBVDnTUq3g8/D2kIHwQZPRnSNUcEUPq/L2ptC5cRPtcNyHWjCEfK4V&#10;NCH0uZS+atBqv3A9EncnN1gdOA61NIOeGG47mUTRk7S6JX5odI+bBqvz/mIVvE96Wqfx67g9nzbX&#10;78Pjx9c2RqXu7+b1C4iAc/gbw68+q0PJTkd3IeNFxzlLeKkgXYLgOs2eQRwVJMsYZFnI//rlDwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJ+QoFiAMAAPkJAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCpDNqz3QAAAAYBAAAPAAAAAAAAAAAAAAAA&#10;AOIFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA7AYAAAAA&#10;">
+                      <v:shape id="Freeform 56" o:spid="_x0000_s1027" style="position:absolute;left:6780;top:-523;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3RNcRxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bawIx&#10;FITfC/0P4Qh9q1llvbAapQhiHwRvheLbYXO6Wbo5WZJUt//eCIKPw8x8w8yXnW3EhXyoHSsY9DMQ&#10;xKXTNVcKvk7r9ymIEJE1No5JwT8FWC5eX+ZYaHflA12OsRIJwqFABSbGtpAylIYshr5riZP347zF&#10;mKSvpPZ4TXDbyGGWjaXFmtOCwZZWhsrf459VMBnJfb3eTXJzcl5vtud8uvnOlXrrdR8zEJG6+Aw/&#10;2p9awWgM9y/pB8jFDQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALdE1xHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l206,r,207l,207,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,-523;206,-523;206,-316;0,-316;0,-523" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00EA4269" w:rsidRPr="006378E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Apparent violation </w:t>
             </w:r>
             <w:r w:rsidR="009D7C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">involving </w:t>
             </w:r>
             <w:r w:rsidR="00EA4269" w:rsidRPr="006378E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -4402,62 +4428,62 @@
           </w:p>
           <w:p w14:paraId="082E2137" w14:textId="77777777" w:rsidR="003D12AD" w:rsidRDefault="00BB22F7" w:rsidP="006378E4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="302"/>
               </w:tabs>
               <w:spacing w:before="8" w:after="60" w:line="184" w:lineRule="exact"/>
               <w:ind w:left="461" w:right="706"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716608" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="656BFD9B" wp14:editId="7AED21DC">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716608" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="656BFD9B" wp14:editId="09A9CBD9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>123825</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>155575</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="84" name="Group 84"/>
+                      <wp:docPr id="84" name="Group 84" descr="Checkbox for Complaint against the local employment service office."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="6780" y="-523"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="85" name="Freeform 85"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="6780" y="-523"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 6780 6780"/>
@@ -4534,54 +4560,55 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 84" o:spid="_x0000_s1039" style="width:10.35pt;height:10.35pt;margin-top:12.25pt;margin-left:9.75pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251598848" coordorigin="6780,-523" coordsize="207,207">
-                      <v:shape id="Freeform 85" o:spid="_x0000_s1040" style="width:207;height:207;left:6780;mso-wrap-style:square;position:absolute;top:-523;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,207l,207,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="6A36564A" id="Group 84" o:spid="_x0000_s1026" alt="Checkbox for Complaint against the local employment service office." style="position:absolute;margin-left:9.75pt;margin-top:12.25pt;width:10.35pt;height:10.35pt;z-index:-251599872;mso-position-horizontal-relative:page" coordorigin="6780,-523" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIzfT7iAMAAPkJAAAOAAAAZHJzL2Uyb0RvYy54bWykVm1vmzAQ/j5p/8Hyx00tkKZpikr3oV2r&#10;SXuTlv0Ax5gXCbBnOyHdr9/5DIRkIZs2PoDBD+fnnjvf+e7drq7IVmhTyiah0WVIiWi4TMsmT+j3&#10;1dPFkhJjWZOySjYioS/C0Hf3r1/dtSoWM1nIKhWagJHGxK1KaGGtioPA8ELUzFxKJRqYzKSumYVX&#10;nQepZi1Yr6tgFoaLoJU6VVpyYQx8ffST9B7tZ5ng9kuWGWFJlVDgZvGu8b529+D+jsW5ZqooeUeD&#10;/QOLmpUNLDqYemSWkY0ufzNVl1xLIzN7yWUdyCwruUAfwJsoPPLmWcuNQl/yuM3VIBNIe6TTP5vl&#10;n7fPWn1TXzUo0aoctMA358su07V7AkuyQ8leBsnEzhIOH6OraD6/poTDVDdGSXkBuru/FjdL0B1m&#10;L65nV15uXrzv/p6FN/5XN4D/gn7R4IBKqyA5zN5/83/+fyuYEiiricH/r5qUaUKX4EXDasjRJy2E&#10;yzgCn1AVhA0amdiAXGTdfpIpoNnGSgz9kVwnHO9Fm3SbxXxj7LOQqDvbfjQW1cxTGGF6pR3HFYia&#10;1RXk6tsLEhK3GN68wvkAi3rYm4CsQtKSTmnI1AEz6zFoysWJ7IO1h131MDCFoOKUsXmP8rxul4uT&#10;vEBsT9/xmp/mtegx53lBCg2mpnlBHRrrNcXrtoc5XsvTvKJD7S+uosVJwaKx+Ig6qVh0qP90KMcB&#10;WEWzCXKHAZgmN47AGXKHQZgmN47CCgQ5mWnRYRQmUy0ah+EwplAiht3Ain6D8F3T7RAYEeaaT4ib&#10;UknjqtAKQgE1aIUVCEwAym2nCTBI48B9SToPBqoODMH2Bew8OoIgIhxLyx+ZRCArwm/H1v1vncMa&#10;etxxd9OUQHdb+2KgmHU6OX/dkLQJxQJU+Kf7XsutWElE2KNSD2vtZ6tmjJqFkBzADrso4PrZ/qnQ&#10;Vo/al/h+vn96nO8Sf4c6XpFX0ggvv3MRG8ngtlNrVFUb+VRWFZbVqnFi3EIHw1wxsipTN+mEMDpf&#10;P1SabJk7OeDVheAABh26SdFYIVj6vhtbVlZ+jLIAH9fCXNtwTdbEa5m+QAvR0p9H4PwEg0Lqn5S0&#10;cBZJqPmxYVpQUn1ooNk5hiCPxZf59c0MXvR4Zj2eYQ0HUwm1FDaCGz5Yf+DZKF3mBazkU7XrqkgO&#10;zxcoW3cWcgeY8Tui9ie2+18AAAD//wMAUEsDBBQABgAIAAAAIQAp+V5r3AAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI5BS8NAFITvgv9heYI3u0lsRGM2pRT1VARbQby9Jq9JaPZtyG6T9N/7POlp&#10;GGaY+fLVbDs10uBbxwbiRQSKuHRVy7WBz/3r3SMoH5Ar7ByTgQt5WBXXVzlmlZv4g8ZdqJWMsM/Q&#10;QBNCn2nty4Ys+oXriSU7usFiEDvUuhpwknHb6SSKHrTFluWhwZ42DZWn3dkaeJtwWt/HL+P2dNxc&#10;vvfp+9c2JmNub+b1M6hAc/grwy++oEMhTAd35sqrTvxTKk0DyVJU8mWUgDqIpgnoItf/+YsfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEjN9PuIAwAA+QkAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACn5XmvcAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;4gUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADrBgAAAAA=&#10;">
+                      <v:shape id="Freeform 85" o:spid="_x0000_s1027" style="position:absolute;left:6780;top:-523;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA59mUhxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8Aq91Wxl1WVrFBHEHgT/QuntsXndLN28LEnU9dubQsHjMDO/Yabz3rbiQj40jhW8DzIQ&#10;xJXTDdcKTsfVWwEiRGSNrWNScKMA89nz0xRL7a68p8sh1iJBOJSowMTYlVKGypDFMHAdcfJ+nLcY&#10;k/S11B6vCW5bOcyysbTYcFow2NHSUPV7OFsFk5HcNavtJDdH5/V6850X669cqdeXfvEBIlIfH+H/&#10;9qdWUIzg70v6AXJ2BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADn2ZSHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l206,r,207l,207,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,-523;206,-523;206,-316;0,-316;0,-523" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">    E</w:t>
             </w:r>
             <w:r w:rsidR="00EA4269" w:rsidRPr="006378E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>mployer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CBCF725" w14:textId="77777777" w:rsidR="0086016C" w:rsidRPr="0086016C" w:rsidRDefault="00BB22F7" w:rsidP="006378E4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -4614,62 +4641,62 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="2862412D" w14:textId="77777777" w:rsidR="00EA4269" w:rsidRPr="006378E4" w:rsidRDefault="00BB22F7" w:rsidP="006378E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="302"/>
               </w:tabs>
               <w:spacing w:before="8" w:after="60" w:line="184" w:lineRule="exact"/>
               <w:ind w:left="101" w:right="706"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251718656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7638ED1B" wp14:editId="00ED0C24">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251718656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7638ED1B" wp14:editId="3B41CDCD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>133775</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>150694</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="86" name="Group 86"/>
+                      <wp:docPr id="86" name="Group 86" descr="Checkbox for Apparent violation involving the employment service office."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="6780" y="-523"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="89" name="Freeform 89"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="6780" y="-523"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 6780 6780"/>
@@ -4746,54 +4773,55 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 86" o:spid="_x0000_s1041" style="width:10.35pt;height:10.35pt;margin-top:11.85pt;margin-left:10.55pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251596800" coordorigin="6780,-523" coordsize="207,207">
-                      <v:shape id="Freeform 89" o:spid="_x0000_s1042" style="width:207;height:207;left:6780;mso-wrap-style:square;position:absolute;top:-523;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,207l,207,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="41AAEA8E" id="Group 86" o:spid="_x0000_s1026" alt="Checkbox for Apparent violation involving the employment service office." style="position:absolute;margin-left:10.55pt;margin-top:11.85pt;width:10.35pt;height:10.35pt;z-index:-251597824;mso-position-horizontal-relative:page" coordorigin="6780,-523" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPPfRjhwMAAPkJAAAOAAAAZHJzL2Uyb0RvYy54bWykVttunDAQfa/Uf7D82CoBNpvNBoX0oW2i&#10;Sr1EKv0ArzEXCbBre5dNv77jMbDsdomqlgcw+DA+c2Y847t3+6YmO6FNJduERpchJaLlMqvaIqE/&#10;0oeLNSXGsjZjtWxFQp+Foe/uX7+661QsFrKUdSY0ASOtiTuV0NJaFQeB4aVomLmUSrQwmUvdMAuv&#10;uggyzTqw3tTBIgxXQSd1prTkwhj4+sFP0nu0n+eC2295boQldUKBm8W7xvvG3YP7OxYXmqmy4j0N&#10;9g8sGla1sOho6gOzjGx19YeppuJaGpnbSy6bQOZ5xQX6AN5E4Yk3j1puFfpSxF2hRplA2hOd/tks&#10;/7p71Oq7etKgRKcK0ALfnC/7XDfuCSzJHiV7HiUTe0s4fIyuouXymhIOU/0YJeUl6O7+Wt2sQXeY&#10;vbheXHm5efmx/3sR3vhf3QD+C4ZFgyMqnYLkMAf/zf/5/71kSqCsJgb/nzSpsoSubylpWQM5+qCF&#10;cBlH4BOqgrBRIxMbkItsui8yAzTbWomhP5HrjOODaLNus5hvjX0UEnVnu8/GoppFBiNMr6znmIKo&#10;eVNDrr69ICFxi+HNK1yMsGiAvQlIGpKO9EpDpo6YxYBBUy5O5BCsA+xqgIEpBJXnjC0HlOd1u16d&#10;5QUp4+k7XsvzvFYD5mVekEKjqXleUIemes3xgiQYjaXr87yiY+0vrqLVWcGiqfiIOqtYdKz/fCin&#10;AUijxQy54wDMk5tG4AVyx0GYJzeNQgqCnM206DgKs6kWTcNwHFMoEeNuYOWwQfi+7XcIjAhzzSfE&#10;TamkcVUohVBADUqxAoEJQLntNAMGaRx4KEkvg4GqA0OwfQF7GR1BEBF+/XdwkBXhWIkG4v7ZO6yh&#10;x512N00JdLeNLwaKWaeT89cNSZdQLEClf7rvjdyJVCLCnpR6WOswW7dT1CKE5AB22EUBN8wOT4W2&#10;BtShxA/zw9PjfJf4O9TpiryWRnj5nYvYSEa3nVqTqtrKh6qusazWrRPjFjoY5oqRdZW5SSeE0cXm&#10;fa3JjrmTA159xI5g0KHbDI2VgmUf+7FlVe3HKAvwcS3MtQ3XZE28kdkztBAt/XkEzk8wKKX+RUkH&#10;Z5GEmp9bpgUl9acWmp1jCPJYfFle3yzgRU9nNtMZ1nIwlVBLYSO44XvrDzxbpauihJV8qvZdFcnh&#10;+QJl689C7gAzfUfU4cR2/xsAAP//AwBQSwMEFAAGAAgAAAAhALi48ufeAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81qwzAQhO+FvoPYQm+NrMT9wbUcQmh7CoUmhZCbYm1sE2tlLMV23r7bU3sa&#10;lhlmv8mXk2vFgH1oPGlQswQEUultQ5WG7937wwuIEA1Z03pCDVcMsCxub3KTWT/SFw7bWAkuoZAZ&#10;DXWMXSZlKGt0Jsx8h8TeyffORD77StrejFzuWjlPkifpTEP8oTYdrmssz9uL0/AxmnG1UG/D5nxa&#10;Xw+7x8/9RqHW93fT6hVExCn+heEXn9GhYKajv5ANotUwV4qTrItnEOynipccWdMUZJHL//zFDwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBPPfRjhwMAAPkJAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC4uPLn3gAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AOEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA7AYAAAAA&#10;">
+                      <v:shape id="Freeform 89" o:spid="_x0000_s1027" style="position:absolute;left:6780;top:-523;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC4u28kxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEJvNats63Y1ihTEHoT6p1B6e2yem8XNy5Kkuv32plDwOMzMb5j5sretuJAPjWMF41EG&#10;grhyuuFawedx/VSACBFZY+uYFPxSgOVi8DDHUrsr7+lyiLVIEA4lKjAxdqWUoTJkMYxcR5y8k/MW&#10;Y5K+ltrjNcFtKydZ9iItNpwWDHb0Zqg6H36sgumz3DXrj2lujs7rzfY7LzZfuVKPw341AxGpj/fw&#10;f/tdKyhe4e9L+gFycQMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4u28kxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l206,r,207l,207,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,-523;206,-523;206,-316;0,-316;0,-523" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="0086016C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="0071431C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -5023,62 +5051,62 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E6CB8E6" w14:textId="77777777" w:rsidR="009B37FA" w:rsidRPr="00A72299" w:rsidRDefault="00BB22F7" w:rsidP="006378E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1925"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="45"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20F760C6" wp14:editId="4D485F67">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20F760C6" wp14:editId="4D7764CF">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>1386642</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>3023</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="24" name="Group 24"/>
+                      <wp:docPr id="24" name="Group 24" descr="Checkbox for No to Complaint or Apparent Violation Employment-Realted Law."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="586" y="1390"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="25" name="Freeform 25"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="586" y="1390"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 586 586"/>
@@ -5155,78 +5183,79 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 24" o:spid="_x0000_s1043" style="width:10.35pt;height:10.35pt;margin-top:0.25pt;margin-left:109.2pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251651072" coordorigin="586,1390" coordsize="207,207">
-                      <v:shape id="Freeform 25" o:spid="_x0000_s1044" style="width:207;height:207;left:586;mso-wrap-style:square;position:absolute;top:1390;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,206l,206,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="168A2A2C" id="Group 24" o:spid="_x0000_s1026" alt="Checkbox for No to Complaint or Apparent Violation Employment-Realted Law." style="position:absolute;margin-left:109.2pt;margin-top:.25pt;width:10.35pt;height:10.35pt;z-index:-251652096;mso-position-horizontal-relative:page" coordorigin="586,1390" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDElTDGhQMAAO0JAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO0zAQfUfiHyw/gthctntptF0egF0h&#10;cVmJ8gGu41ykJDa223T5emYml01LsyCo1MTJnIzPHI9nfPN2X1dsp6wrdbPi0VnImWqkTssmX/Hv&#10;67s315w5L5pUVLpRK/6oHH97+/LFTWsSFetCV6myDJw0LmnNihfemyQInCxULdyZNqoBY6ZtLTw8&#10;2jxIrWjBe10FcRheBq22qbFaKufg7fvOyG/Jf5Yp6b9mmVOeVSsO3DxdLV03eA1ub0SSW2GKUvY0&#10;xD+wqEXZwKSjq/fCC7a15W+u6lJa7XTmz6SuA51lpVQUA0QThUfR3Fu9NRRLnrS5GWUCaY90+me3&#10;8svu3ppv5sGCEq3JQQt6wlj2ma3xDizZniR7HCVTe88kvIzOo8XigjMJpn5MksoCdMevLq4vOSPj&#10;sldbFh/6j+PwqvsSB/BZMMwZHDBpDeSGewrf/V/43wphFKnqEgj/wbIyXfEYgmhEDSl6Z5XChGPw&#10;ikQh2CiRSxyoxTbtZ50CWmy9ppU/Uuv3uAfJZqMWidw6f680qS52n5wnLfMURpRcaU9xDamc1RVk&#10;6us3LGQwF/77ZB5B0QB6FbB1yFrWywxZOmLiAUOOovNlyPBy7Op8gIErAhWnnC0GFDm7WsanWIHO&#10;HXVktTjNClJmEt4sK8ie0dU8K6hAE2czrJYDCFldn2YVHaoeXSwvT4oVTYUn1Em1okPt5xZxKv06&#10;imeoHUo/T22q/jPUDhdgjtpU/3V0OUPtUP/ZxYymS3C4mlAXxj0gimFbyH3T7wsYMYENJ6SdaLTD&#10;yrOGZYDCsz7vSwugcBPNgEEYBA916HkwUEUwLHRXtZ5HR7CEBKd6AsH8AQ6yEnw59d591gdsoa8d&#10;dzTLGXS0TbdzjfCoE8aLQ9ZCgcNiW3R3fF/rnVprQvij8g5zPVmrZoqKw66cU4UA3GAd7oZ8DSi8&#10;dwoN9uHe4WBDQaR/hzqeUVbaqc45hkjdYwwb1ZrU0kbflVUFYCSMYiyha1GuOF2VKRrR5my+eVdZ&#10;thN4WqBfT/8ABl25SclZoUT6oR97UVbdmGQBPti3sFdgY3XJRqeP0Des7s4gcGaCQaHtT85aOH+s&#10;uPuxFVZxVn1soMMhQzyw0MPi4iqGBzu1bKYW0UhwteKew0bA4TvfHXK2xpZ5ATN1qdq3UiJHZwqS&#10;rT//4KFl+kyop1Pa7S8AAAD//wMAUEsDBBQABgAIAAAAIQCr110i3QAAAAcBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI7NSsNAFIX3gu8wXMGdnUxqpcZMSinqqgi2gri7zdwmoZk7ITNN0rd3utLl+eGc&#10;L19NthUD9b5xrEHNEhDEpTMNVxq+9m8PSxA+IBtsHZOGC3lYFbc3OWbGjfxJwy5UIo6wz1BDHUKX&#10;SenLmiz6meuIY3Z0vcUQZV9J0+MYx20r0yR5khYbjg81drSpqTztzlbD+4jjeq5eh+3puLn87Bcf&#10;31tFWt/fTesXEIGm8FeGK35EhyIyHdyZjRethlQtH2NVwwJEjNP5swJxuPopyCKX//mLXwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDElTDGhQMAAO0JAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCr110i3QAAAAcBAAAPAAAAAAAAAAAAAAAAAN8F&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA6QYAAAAA&#10;">
+                      <v:shape id="Freeform 25" o:spid="_x0000_s1027" style="position:absolute;left:586;top:1390;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfkDobxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8ARvNausVdbNShFED0JbLRRvj83rZunmZUmirv++KRR6HGbmG6ZcD7YTV/KhdaxgOslA&#10;ENdOt9wo+Dhtn5YgQkTW2DkmBXcKsK4eH0ostLvxO12PsREJwqFABSbGvpAy1IYshonriZP35bzF&#10;mKRvpPZ4S3DbyVmWPUuLLacFgz1tDNXfx4tVsJjLt3b7usjNyXm9O5zz5e4zV2o8Gl5WICIN8T/8&#10;195rBbM5/H5JP0BWPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAfkDobxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l206,r,206l,206,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1390;206,1390;206,1596;0,1596;0,1390" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C80BEBB" wp14:editId="2221F908">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C80BEBB" wp14:editId="4119DAC2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>786206</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>6872</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="87" name="Group 87"/>
+                      <wp:docPr id="87" name="Group 87" descr="Checkbox for Yes to Complaint or apparent violation employment-related law."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="586" y="1390"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="88" name="Freeform 88"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="586" y="1390"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 586 586"/>
@@ -5303,54 +5332,55 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 87" o:spid="_x0000_s1045" style="width:10.35pt;height:10.35pt;margin-top:0.55pt;margin-left:61.9pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251657216" coordorigin="586,1390" coordsize="207,207">
-                      <v:shape id="Freeform 88" o:spid="_x0000_s1046" style="width:207;height:207;left:586;mso-wrap-style:square;position:absolute;top:1390;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,206l,206,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="3D0319E7" id="Group 87" o:spid="_x0000_s1026" alt="Checkbox for Yes to Complaint or apparent violation employment-related law." style="position:absolute;margin-left:61.9pt;margin-top:.55pt;width:10.35pt;height:10.35pt;z-index:-251658240;mso-position-horizontal-relative:page" coordorigin="586,1390" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB482GBggMAAO0JAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu4yAQfV9p/wHxuKvWdpqkiVWnD71p&#10;pb1UavYDCMYXyTYskDjdr99hfKmTxlXVjRSDzWE4cxhmuLrelwXZCW1yWUU0OPcpERWXcV6lEf29&#10;vj9bUGIsq2JWyEpE9FkYer36/OmqVqGYyEwWsdAEjFQmrFVEM2tV6HmGZ6Jk5lwqUcFgInXJLLzq&#10;1Is1q8F6WXgT3597tdSx0pILY+DrbTNIV2g/SQS3v5LECEuKiAI3i0+Nz417eqsrFqaaqSznLQ32&#10;ARYlyytYtDd1yywjW52/MlXmXEsjE3vOZenJJMm5QB/Am8A/8uZBy61CX9KwTlUvE0h7pNOHzfKf&#10;uwetntSjBiVqlYIW+OZ82Se6dC2wJHuU7LmXTOwt4fAxuAim0xklHIbaPkrKM9DdzZot5pTg4LJV&#10;m2d37eSJf9nMdB2Y5nVregdMagWxYV7cN//n/lPGlEBVTQjuP2qSxxFdQKBWrIQQvddCuIAj8AlF&#10;QVgvkQkNqEU29Q8ZA5ptrcSdP1Lrtd+dZKNes5BvjX0QElVnu+/GopZpDD0MrriluIZQTsoCIvXr&#10;GfEJrOX+bTD3oKADffHI2ic1aWWGKO0xkw6DhoKLpU/c49jURQcDUwjKThmbdig0drmcnGIFwdJQ&#10;d6ymp1lByAzcG2UF0dObGmcFGzswNsJq2YEcq8VpVsGh6sFsOT8pVjAUHlEn1QoOtR/bxKH062Ay&#10;Qu1Q+nFqQ/XfoHa4AWPUhvqvg/kItUP9RzczGG7B4W5CXujPAMu6Y8H3VXsuoEeYKzg+nkQljcs8&#10;a9gGSDzriza1AModohEwCOPAXR56GwxUHRg2uslab6MD2EKEz94HB1kRvhzCQQNYpXVYQ107rmia&#10;EqhoGzeHhYpZp1PXJXVEMe1kTeu+l3In1hIR9ii9w1ovo0U1RE38Jp1jhgBcN9q1Cm11KNc2CnXj&#10;Xdvg4ECBp+9DHa/IC2lEY9x5i9Wjd9upNcillbzPiwKVKSonxhKqFsaKkUUeu0EnhNHp5qbQZMfc&#10;bQF/Lf0DGFTlKkZjmWDxXdu3LC+aPsoCfFzdcrXCFVYTbmT8DHVDy+YOAncm6GRS/6WkhvtHRM2f&#10;LdOCkuJbBRXOMXQXFnyZzi4n8KKHI5vhCKs4mIqopXAQXPfGNpecrdJ5msFKTai2pRTJ4Z0CZWvv&#10;P+7SMnxH1MstbfUPAAD//wMAUEsDBBQABgAIAAAAIQD3BJCu3gAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BasMwEETvhf6D2EJvjSwnKcG1HEJoewqFJoXSm2JtbBNrZSzFdv6+m1N7m2GWmbf5&#10;enKtGLAPjScNapaAQCq9bajS8HV4e1qBCNGQNa0n1HDFAOvi/i43mfUjfeKwj5XgEgqZ0VDH2GVS&#10;hrJGZ8LMd0icnXzvTGTbV9L2ZuRy18o0SZ6lMw3xQm063NZYnvcXp+F9NONmrl6H3fm0vf4clh/f&#10;O4VaPz5MmxcQEaf4dww3fEaHgpmO/kI2iJZ9Omf0yEKBuOWLxRLEUUOqViCLXP5/oPgFAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAePNhgYIDAADtCQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA9wSQrt4AAAAIAQAADwAAAAAAAAAAAAAAAADcBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOcGAAAAAA==&#10;">
+                      <v:shape id="Freeform 88" o:spid="_x0000_s1027" style="position:absolute;left:586;top:1390;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDX98q/wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0X/Idwhe5qxjKtw2gUKYguCtYHiLvL5DoZnNwMSarj35tFocvDec8WvW3FjXxoHCsYjzIQxJXT&#10;DdcKjofVWwEiRGSNrWNS8KAAi/ngZYaldnfe0W0fa5FCOJSowMTYlVKGypDFMHIdceIuzluMCfpa&#10;ao/3FG5b+Z5ln9Jiw6nBYEdfhqrr/tcqmHzIn2a1neTm4Lxef5/zYn3KlXod9sspiEh9/Bf/uTda&#10;QZHGpi/pB8j5EwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANf3yr/BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l206,r,206l,206,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1390;206,1390;206,1596;0,1596;0,1390" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="45"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">     Yes      No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BFE14DD" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="00BB22F7" w:rsidP="00470EFE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3078"/>
               </w:tabs>
               <w:spacing w:line="341" w:lineRule="auto"/>
               <w:ind w:left="855" w:right="414" w:hanging="504"/>
               <w:rPr>
@@ -5579,62 +5609,62 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C1D32E1" w14:textId="77777777" w:rsidR="005650F8" w:rsidRPr="005650F8" w:rsidRDefault="00BB22F7" w:rsidP="009F7F03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:ind w:left="99"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C5B6D5E" wp14:editId="2A7F713D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C5B6D5E" wp14:editId="2AEB867B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>1781175</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>3810</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="61" name="Group 61"/>
+                      <wp:docPr id="61" name="Group 61" descr="Checkbox for Housing to Issues involved in complaint or apparent violation."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="1018" y="-691"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="62" name="Freeform 62"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="1018" y="-691"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 1018 1018"/>
@@ -5711,78 +5741,79 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 61" o:spid="_x0000_s1047" style="width:10.35pt;height:10.35pt;margin-top:0.3pt;margin-left:140.25pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251617280" coordorigin="1018,-691" coordsize="207,207">
-                      <v:shape id="Freeform 62" o:spid="_x0000_s1048" style="width:207;height:207;left:1018;mso-wrap-style:square;position:absolute;top:-691;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,207l,207,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="3E6B4E2E" id="Group 61" o:spid="_x0000_s1026" alt="Checkbox for Housing to Issues involved in complaint or apparent violation." style="position:absolute;margin-left:140.25pt;margin-top:.3pt;width:10.35pt;height:10.35pt;z-index:-251618304;mso-position-horizontal-relative:page" coordorigin="1018,-691" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWt78qhwMAAPkJAAAOAAAAZHJzL2Uyb0RvYy54bWykVslu2zAQvRfoPxA8tki0xHFiIXIOSRMU&#10;6BIg7gfQFLUAksiStOX06zscLZZdKwhSHSRSfBy+eTPk8OZ2V5VkK7QpZB3T4NynRNRcJkWdxfTX&#10;6uHsmhJjWZ2wUtYipi/C0Nvlxw83jYpEKHNZJkITMFKbqFExza1VkecZnouKmXOpRA2DqdQVs9DV&#10;mZdo1oD1qvRC3597jdSJ0pILY+DvfTtIl2g/TQW3P9PUCEvKmAI3i2+N77V7e8sbFmWaqbzgHQ32&#10;DhYVK2pYdDB1zywjG138Y6oquJZGpvacy8qTaVpwgT6AN4F/5M2jlhuFvmRRk6lBJpD2SKd3m+U/&#10;to9aPasnDUo0KgMtsOd82aW6cl9gSXYo2csgmdhZwuFncBHMZpeUcBjq2igpz0F3NyvwA0gBGD2b&#10;L4JWbp5/6WaH/lU71TVgntcv6h1QaRQkh9n7b/7P/+ecKYGymgj8f9KkSGI6DympWQU5+qCFcBlH&#10;4BeqgrBBIxMZkIusm+8yATTbWImhP5LrhOO9aJNus4hvjH0UEnVn22/GoppZAi1Mr6TjuIJkTqsS&#10;cvXzGfGJWwxfrcLZAAt62CePrHzSkE5pyNQBA46PTLk4kX2w9rCLHgamEJSfMjbrUS2vMJyd5AUp&#10;067peM1O85r3GDQ1yQtSaDA1zQuScORkMMVr0cMcr+vTvIJD7c9m17OTggVj8RF1UrHgUP/pUI4D&#10;sArCCXKHAZgmN47AK+QOgzBNbhyFVTCfIHcYhcmQBuMwHMYUjohhN7C83yB8V3c7BFqEueLj46ZU&#10;0rhTaAWhgDNoddGdMoBy22kCDNI4cH8kvQ4Gqg4MwW4PsNfRAQQR4Zdvg4OsCF+M4aABrNI5rKHG&#10;HVc3TQlUt7WbwyLFrNOpb5ImpngA5e3X/a/kVqwkIuzRUQ9r7UfLeowKfUgOYIdVFHD9aP9VaKtH&#10;7Y/4frz/tjjYVGDrbajjFXkpjWjld95iIRncdmqNTtVaPhRlicqUtRNjARUMc8XIskjcoBPC6Gx9&#10;V2qyZe7mgE8XggMYVOg6QWO5YMmXrm1ZUbZtlAX4uBLmyoYrsiZay+QFSoiW7X0E7k/QyKX+Q0kD&#10;d5GYmt8bpgUl5dcaip1j6C4v2JldXoXQ0eOR9XiE1RxMxdRS2AiueWfbC89G6SLLYaU2VbuqiuTw&#10;foGydXchd4EZ9xG1v7Et/wIAAP//AwBQSwMEFAAGAAgAAAAhAISlIeLdAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMjs1Kw0AUhfeC7zBcwZ2dSUJLiZmUUtRVEWwFcTfN3CahmTshM03St/e60uX5&#10;4Zyv2MyuEyMOofWkIVkoEEiVty3VGj6Pr09rECEasqbzhBpuGGBT3t8VJrd+og8cD7EWPEIhNxqa&#10;GPtcylA16ExY+B6Js7MfnIksh1rawUw87jqZKrWSzrTED43pcddgdTlcnYa3yUzbLHkZ95fz7vZ9&#10;XL5/7RPU+vFh3j6DiDjHvzL84jM6lMx08leyQXQa0rVaclXDCgTHmUpSECf2kwxkWcj//OUPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFa3vyqHAwAA+QkAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAISlIeLdAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;4QUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADrBgAAAAA=&#10;">
+                      <v:shape id="Freeform 62" o:spid="_x0000_s1027" style="position:absolute;left:1018;top:-691;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAGExuvxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIK3mlXWP6xGkYLoodBWBfH22Dw3i5uXJUl1++1NodDjMDO/YZbrzjbiTj7UjhWMhhkI&#10;4tLpmisFp+P2dQ4iRGSNjWNS8EMB1qveyxIL7R78RfdDrESCcChQgYmxLaQMpSGLYeha4uRdnbcY&#10;k/SV1B4fCW4bOc6yqbRYc1ow2NKbofJ2+LYKZhP5WW8/Zrk5Oq9375d8vjvnSg363WYBIlIX/8N/&#10;7b1WMB3D75f0A+TqCQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAYTG6/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l206,r,207l,207,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,-691;206,-691;206,-484;0,-484;0,-691" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7627EC93" wp14:editId="74ABC52D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7627EC93" wp14:editId="4C03A626">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>369570</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>4445</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="2" name="Group 2"/>
+                      <wp:docPr id="2" name="Group 2" descr="Checkbox for Wage Related to Issues involved in complaint or apparent violation."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="1018" y="-691"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="6" name="Freeform 6"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="1018" y="-691"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 1018 1018"/>
@@ -5859,54 +5890,55 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 2" o:spid="_x0000_s1049" style="width:10.35pt;height:10.35pt;margin-top:0.35pt;margin-left:29.1pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251619328" coordorigin="1018,-691" coordsize="207,207">
-                      <v:shape id="Freeform 6" o:spid="_x0000_s1050" style="width:207;height:207;left:1018;mso-wrap-style:square;position:absolute;top:-691;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,207l,207,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="2EFD4F7B" id="Group 2" o:spid="_x0000_s1026" alt="Checkbox for Wage Related to Issues involved in complaint or apparent violation." style="position:absolute;margin-left:29.1pt;margin-top:.35pt;width:10.35pt;height:10.35pt;z-index:-251620352;mso-position-horizontal-relative:page" coordorigin="1018,-691" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXw0QShgMAAPcJAAAOAAAAZHJzL2Uyb0RvYy54bWykVslu2zAQvRfoPxA8tki0xHFiIXIOSRMU&#10;6BIg7gfQFLUAksiStOX06zscLZZdKwhSHyTKfBy+eTOc4c3trirJVmhTyDqmwblPiai5TIo6i+mv&#10;1cPZNSXGsjphpaxFTF+EobfLjx9uGhWJUOayTIQmYKQ2UaNimlurIs8zPBcVM+dSiRomU6krZuFT&#10;Z16iWQPWq9ILfX/uNVInSksujIF/79tJukT7aSq4/ZmmRlhSxhS4WXxqfK7d01vesCjTTOUF72iw&#10;d7CoWFHDpoOpe2YZ2ejiH1NVwbU0MrXnXFaeTNOCC/QBvAn8I28etdwo9CWLmkwNMoG0Rzq92yz/&#10;sX3U6lk9aVCiURlogV/Ol12qK/cGlmSHkr0MkomdJRz+DC6C2eySEg5T3Rgl5Tno7lYFfgApALNn&#10;80XQys3zL93q0L9ql7oBrPP6Tb0DKo2C5DB7/83/+f+cMyVQVhOB/0+aFElM55TUrIIUfdBCuIQj&#10;c0fJ7Q2gQSETGRCLrJvvMgEw21iJgT8S64TbvWSTTrOIb4x9FBJVZ9tvxqKWWQIjTK6ko7iCVE6r&#10;EjL18xnxidsMH62+2QALetgnj6x80pBOZ8jTARP2GDTlokT2odrDLnoYmEJQfsrYrEe1vMJwdpIX&#10;JExL3/GaneYF8Ri5OMkLEmgwNc0LUnBkLJjitehhjtf1aV7BofZns+vZScGCsfiIOqlYcKj/dCjH&#10;AVgF4QS5wwBMkxtH4BVyh0GYJjeOwiqYT5A7jMJkSINxGA5jCgViOA0s7w8I39XdCYERYa71+Hgo&#10;lTSuBq0gFFCBVhddjQGUO04TYJDGgfuC9DoYqDowBLstX6+jAwgiwi/fBgdZEb4Yw0ED2KVzWEOH&#10;O+5tmhLobWu3hkWKWadTPyRNTLEA5e3b/V/JrVhJRNijQg977WfLeowKfUgOYIc9FHD9bP9WaKtH&#10;7Qt8P9+/WxwcKrD1NtTxjryURrTyO2+xjQxuO7VGVbWWD0VZojJl7cRYQP/CXDGyLBI36YQwOlvf&#10;lZpsmbs34K8LwQEM+nOdoLFcsORLN7asKNsxygJ8XBNxbaNtJ2uZvEAL0bK9jcDtCQa51H8oaeAm&#10;ElPze8O0oKT8WkOrcwzd1QU/ZpdXIXzo8cx6PMNqDqZiaikcBDe8s+11Z6N0keWwU5uqXU9Fcni7&#10;QNm6m5C7voy/EbW/ry3/AgAA//8DAFBLAwQUAAYACAAAACEAWCPTyN0AAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyOwUrDQBRF94L/MDzBnZ0kWpvGTEop6qoItoJ095p5TUIzb0JmmqR/77jS5eVe&#10;zj35ajKtGKh3jWUF8SwCQVxa3XCl4Gv/9pCCcB5ZY2uZFFzJwaq4vckx03bkTxp2vhIBwi5DBbX3&#10;XSalK2sy6Ga2Iw7dyfYGfYh9JXWPY4CbViZR9CwNNhweauxoU1N53l2MgvcRx/Vj/Dpsz6fN9bCf&#10;f3xvY1Lq/m5av4DwNPm/MfzqB3UogtPRXlg70SqYp0lYKliACO0iXYI4KkjiJ5BFLv/bFz8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA18NEEoYDAAD3CQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWCPTyN0AAAAFAQAADwAAAAAAAAAAAAAAAADg&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOoGAAAAAA==&#10;">
+                      <v:shape id="Freeform 6" o:spid="_x0000_s1027" style="position:absolute;left:1018;top:-691;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+gQh6xAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPKE3zbZsVdbNighiD4VaLZTeHpvnZunmZUlS3f77piB4HGbmG6ZcD7YTF/KhdazgcZaB&#10;IK6dbrlR8HHaTZcgQkTW2DkmBb8UYF2NRyUW2l35nS7H2IgE4VCgAhNjX0gZakMWw8z1xMk7O28x&#10;JukbqT1eE9x28inL5tJiy2nBYE9bQ/X38ccqWDzLQ7t7W+Tm5Lzev37ly/1nrtTDZNisQEQa4j18&#10;a79oBXP4v5JugKz+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD6BCHrEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l206,r,207l,207,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,-691;206,-691;206,-484;0,-484;0,-691" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                   </w:t>
             </w:r>
             <w:r w:rsidR="009F7F03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B37FA" w:rsidRPr="005650F8">
               <w:rPr>
@@ -5951,62 +5983,62 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1735D056" w14:textId="77777777" w:rsidR="008A6B3C" w:rsidRPr="005650F8" w:rsidRDefault="00BB22F7" w:rsidP="009F7F03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:ind w:left="99"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CB84043" wp14:editId="4386405A">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CB84043" wp14:editId="40D5F002">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>371475</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>129540</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="45" name="Group 45"/>
+                      <wp:docPr id="45" name="Group 45" descr="Checkbox for Child Labor to Issues involved in complaint or apparent violation."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="6780" y="-523"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="46" name="Freeform 46"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="6780" y="-523"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 6780 6780"/>
@@ -6083,103 +6115,104 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 45" o:spid="_x0000_s1051" style="width:10.35pt;height:10.35pt;margin-top:10.2pt;margin-left:29.25pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251649024" coordorigin="6780,-523" coordsize="207,207">
-                      <v:shape id="Freeform 46" o:spid="_x0000_s1052" style="width:207;height:207;left:6780;mso-wrap-style:square;position:absolute;top:-523;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,207l,207,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="6B8456BB" id="Group 45" o:spid="_x0000_s1026" alt="Checkbox for Child Labor to Issues involved in complaint or apparent violation." style="position:absolute;margin-left:29.25pt;margin-top:10.2pt;width:10.35pt;height:10.35pt;z-index:-251650048;mso-position-horizontal-relative:page" coordorigin="6780,-523" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqpmzYiAMAAPkJAAAOAAAAZHJzL2Uyb0RvYy54bWykVttunDAQfa/Uf7D82CoBNptNgkLykDRR&#10;pV4iZfsBXmMuEmDX9i6bfn3HY2DZ7RJFKQ9g8GF85sx4xte327oiG6FNKZuERqchJaLhMi2bPKG/&#10;lg8nl5QYy5qUVbIRCX0Rht7efPxw3apYzGQhq1RoAkYaE7cqoYW1Kg4CwwtRM3MqlWhgMpO6ZhZe&#10;dR6kmrVgva6CWRguglbqVGnJhTHw9d5P0hu0n2WC259ZZoQlVUKBm8W7xvvK3YObaxbnmqmi5B0N&#10;9g4WNSsbWHQwdc8sI2td/mOqLrmWRmb2lMs6kFlWcoE+gDdReODNo5Zrhb7kcZurQSaQ9kCnd5vl&#10;PzaPWj2rJw1KtCoHLfDN+bLNdO2ewJJsUbKXQTKxtYTDx+gsms/PKeEw1Y1RUl6A7u6vxcUl6A6z&#10;J+ezMy83L750f8/CC/+rG8B/Qb9osEelVZAcZue/+T//nwumBMpqYvD/SZMyTeh8QUnDasjRBy2E&#10;yzgCn1AVhA0amdiAXGTVfpcpoNnaSgz9gVxHHO9Fm3SbxXxt7KOQqDvbfDMW1cxTGGF6pR3HJYia&#10;1RXk6ucTEhK3GN68wvkAi3rYp4AsQ9KSTmnI1AEz6zFoysWJ7IK1g531MDCFoOKYsXmP8ryuLhdH&#10;eUHKePqO1/w4LwjIyMVJXpBCg6lpXlCHRsYWU7yuepjjdXmcV7Sv/clZtDgqWDQWH1FHFYv29Z8O&#10;5TgAy2g2QW4/ANPkxhF4hdx+EKbJjaOwBEGOZlq0H4XJkEbjMOzHFErEsBtY0W8Qvm26HQIjwlzz&#10;CXFTKmlcFVpCKKAGLbECgQlAue00AQZpHLgvSa+DgaoDQ7B9AXsdHUEQEX7+NjjIivCrMdw70Dms&#10;occddjdNCXS3lS8Gilmnk/PXDUmbUCxAhX+677XciKVEhD0o9bDWbrZqxqhZCMkB7LCLAq6f7Z8K&#10;bfWoXYnv5/unx/ku8TbU4Yq8kkZ4+Z2L2EgGt51ao6rayIeyqrCsVo0T4wo6GOaKkVWZukknhNH5&#10;6q7SZMPcyQGvLgR7MOjQTYrGCsHSL93YsrLyY5QF+LgW5tqGa7ImXsn0BVqIlv48AucnGBRS/6Gk&#10;hbNIQs3vNdOCkuprA83OMQR5LL7Mzy9m8KLHM6vxDGs4mEqopbAR3PDO+gPPWukyL2Aln6pdV0Vy&#10;eL5A2bqzkDvAjN8RtTux3fwFAAD//wMAUEsDBBQABgAIAAAAIQCONtoR3gAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI7BSsNAFEX3gv8wPMGdnUxstI2ZlFLUVRFsBenuNXlNQjNvQmaapH/vuNLl&#10;5V7OPdlqMq0YqHeNZQ1qFoEgLmzZcKXha//2sADhPHKJrWXScCUHq/z2JsO0tCN/0rDzlQgQdilq&#10;qL3vUildUZNBN7MdcehOtjfoQ+wrWfY4BrhpZRxFT9Jgw+Ghxo42NRXn3cVoeB9xXD+q12F7Pm2u&#10;h33y8b1VpPX93bR+AeFp8n9j+NUP6pAHp6O9cOlEqyFZJGGpIY7mIEL/vIxBHDXMlQKZZ/K/f/4D&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqqZs2IgDAAD5CQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjjbaEd4AAAAHAQAADwAAAAAAAAAAAAAA&#10;AADiBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAO0GAAAAAA==&#10;">
+                      <v:shape id="Freeform 46" o:spid="_x0000_s1027" style="position:absolute;left:6780;top:-523;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAynUHMxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bawIx&#10;FITfC/6HcIS+1axlvbAaRQSxD4XWC4hvh81xs7g5WZJUt//eFAo+DjPzDTNfdrYRN/KhdqxgOMhA&#10;EJdO11wpOB42b1MQISJrbByTgl8KsFz0XuZYaHfnHd32sRIJwqFABSbGtpAylIYshoFriZN3cd5i&#10;TNJXUnu8J7ht5HuWjaXFmtOCwZbWhsrr/scqmIzkd735muTm4Lzefp7z6faUK/Xa71YzEJG6+Az/&#10;tz+0gnwMf1/SD5CLBwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAynUHMxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l206,r,207l,207,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,-523;206,-523;206,-316;0,-316;0,-523" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="005650F8" w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06862A9E" w14:textId="77777777" w:rsidR="009B37FA" w:rsidRDefault="00BB22F7" w:rsidP="009F7F03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:ind w:left="99"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="105F99D6" wp14:editId="3E9D51C0">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="105F99D6" wp14:editId="64EBD740">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>1784350</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>10795</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="11" name="Group 11"/>
+                      <wp:docPr id="11" name="Group 11" descr="Checkbox for Pesticides to Issues involved in complaint or apparent violation."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="1306" y="478"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="12" name="Freeform 12"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="1306" y="478"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 1306 1306"/>
@@ -6256,54 +6289,55 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 11" o:spid="_x0000_s1053" style="width:10.35pt;height:10.35pt;margin-top:0.85pt;margin-left:140.5pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251643904" coordorigin="1306,478" coordsize="207,207">
-                      <v:shape id="Freeform 12" o:spid="_x0000_s1054" style="width:207;height:207;left:1306;mso-wrap-style:square;position:absolute;top:478;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,206l,206,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="1E84F54E" id="Group 11" o:spid="_x0000_s1026" alt="Checkbox for Pesticides to Issues involved in complaint or apparent violation." style="position:absolute;margin-left:140.5pt;margin-top:.85pt;width:10.35pt;height:10.35pt;z-index:-251644928;mso-position-horizontal-relative:page" coordorigin="1306,478" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzjZJ5ggMAAOgJAAAOAAAAZHJzL2Uyb0RvYy54bWykVslu2zAQvRfoPxA8tmgkOc4mxMkhGwp0&#10;A+p+AE1RCyCJLElbTr++M6MlsmOlQaqDRIqPwzePwxleXm+rkm2UdYWuFzw6CjlTtdRJUWcL/mt5&#10;/+mcM+dFnYhS12rBH5Xj11fv3102JlYznesyUZaBkdrFjVnw3HsTB4GTuaqEO9JG1TCYalsJD12b&#10;BYkVDVivymAWhqdBo21irJbKOfh72w7yK7Kfpkr672nqlGflggM3T29L7xW+g6tLEWdWmLyQHQ3x&#10;BhaVKGpYdDB1K7xga1s8M1UV0mqnU38kdRXoNC2kIh/Amyjc8+bB6rUhX7K4ycwgE0i7p9Obzcpv&#10;mwdrfpofFpRoTAZaUA992aa2wi+wZFuS7HGQTG09k/AzOo7m8xPOJAx1bZJU5qA7zoqOw1POYHR+&#10;dt6qLfO7bvIsPGtnYgOmBf2awQ6TxkBsuCf33f+5/zMXRpGqLgb3f1hWJMBzxlktKgjRe6sUBhyD&#10;XyQKwQaJXOxALbZqvuoE0GLtNe38nlrP/e4lm/RaxHLt/IPSpLrYfHGetMwSaFFwJR3FJYRyWpUQ&#10;qR8/sZDhWvRqBc4GWNTDPgRsGbKGdUJDnA4Y8HtkCnaJDTv1BDruQWAIIfkhS/Me1JI6iWYHSUG0&#10;tAsiqflhUhAy/yYFwTMYmiQF+WdkKZoiddHDkNT5YVLRruqn5/NDUkVj0RFzUCsMtzGvyR0cK78E&#10;RQ/uYbQr/RSzsfLTzHa1n46tsfzL6HSC2a7+E+EVjeXf2UpICUP4i7w/EXJbd0cCWkxgrQnpEBrt&#10;MOksYQ8g5SyPu6wCKDw/E2CQBcF9CnoZDEwRDLvcJqyX0RFsH8FPXgcHTQl+MYaDBrBK57CFkrZf&#10;zCxnUMxWOEfERnjUqW+yZsEp4+TtF/9XeqOWmhB+L7PDWk+jZT1GzbpETkUTcP1o/zVkq0fht1Wo&#10;H++/LQ7OEnj6OtT+irLUTrXG0VsqHIPbqNYojdb6vihLUqasUYwLKFgUK06XRYKDKISz2eqmtGwj&#10;8KJAT0d/BwYFuU7IWK5Ecte1vSjKtk2yAB8sWVgmsKa6eKWTRygZVrfXD7guQSPX9g9nDVw9Ftz9&#10;XgurOCs/11DckCHeVagzPzmbQceOR1bjEVFLMLXgnsNBwOaNb+83a2OLLIeV2lDtqiiRo+sEydZd&#10;ffC+Mu4T6umCdvUXAAD//wMAUEsDBBQABgAIAAAAIQCYU1jc3gAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9NS8NAEIbvgv9hGcGb3ST1o8RsSinqqQhtBfE2TaZJaHY2ZLdJ+u+dnvQ2wzO887zZ&#10;crKtGqj3jWMD8SwCRVy4suHKwNf+/WEBygfkElvHZOBCHpb57U2GaelG3tKwC5WSEPYpGqhD6FKt&#10;fVGTRT9zHbGwo+stBln7Spc9jhJuW51E0bO22LB8qLGjdU3FaXe2Bj5GHFfz+G3YnI7ry8/+6fN7&#10;E5Mx93fT6hVUoCn8HcNVX9QhF6eDO3PpVWsgWcTSJQh4ASV8Hl2Hg4DkEXSe6f8F8l8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAM42SeYIDAADoCQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmFNY3N4AAAAIAQAADwAAAAAAAAAAAAAAAADcBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOcGAAAAAA==&#10;">
+                      <v:shape id="Freeform 12" o:spid="_x0000_s1027" style="position:absolute;left:1306;top:478;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBeFWjSwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hhN5qVtlWWY0iguih0PoA8TZsxs3iZrIkqa7/vikUvM3H95zZorONuJEPtWMFw0EGgrh0&#10;uuZKwfGwfpuACBFZY+OYFDwowGLee5lhod2dd3Tbx0qkEA4FKjAxtoWUoTRkMQxcS5y4i/MWY4K+&#10;ktrjPYXbRo6y7ENarDk1GGxpZai87n+sgvG7/K7XX+PcHJzXm89zPtmccqVe+91yCiJSF5/if/dW&#10;p/kj+PslHSDnvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeFWjSwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l206,r,206l,206,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,478;206,478;206,684;0,684;0,478" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="008A6B3C" w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
             <w:r w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Child </w:t>
             </w:r>
             <w:r w:rsidR="008A6B3C" w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -6343,62 +6377,62 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="61544DA8" w14:textId="77777777" w:rsidR="005650F8" w:rsidRDefault="00BB22F7" w:rsidP="009F7F03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:ind w:left="99"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="345616A1" wp14:editId="65AEFD32">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="345616A1" wp14:editId="4C7C1E4C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>1784350</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>9525</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="13" name="Group 13"/>
+                      <wp:docPr id="13" name="Group 13" descr="Checkbox for Discrimination to Issues involved in complaint or apparent violation."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="1306" y="478"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="14" name="Freeform 14"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="1306" y="478"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 1306 1306"/>
@@ -6475,81 +6509,82 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 13" o:spid="_x0000_s1055" style="width:10.35pt;height:10.35pt;margin-top:0.75pt;margin-left:140.5pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251633664" coordorigin="1306,478" coordsize="207,207">
-                      <v:shape id="Freeform 14" o:spid="_x0000_s1056" style="width:207;height:207;left:1306;mso-wrap-style:square;position:absolute;top:478;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,206l,206,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="3B4226B7" id="Group 13" o:spid="_x0000_s1026" alt="Checkbox for Discrimination to Issues involved in complaint or apparent violation." style="position:absolute;margin-left:140.5pt;margin-top:.75pt;width:10.35pt;height:10.35pt;z-index:-251634688;mso-position-horizontal-relative:page" coordorigin="1306,478" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgBx2bhwMAAOgJAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD42CIryeu9CevNQ5Jd&#10;FOglQNwPoCnqAkgiS9KWt1/fw9FlZccKglQPEikeDs8cDmf4+P7Y1OygrKt0u+HJVcyZaqXOqrbY&#10;8L+3z+/uOXNetJmodas2/FU5/v7p558eO5OqlS51nSnLYKR1aWc2vPTepFHkZKka4a60US0Gc20b&#10;4dG1RZRZ0cF6U0erOL6NOm0zY7VUzuHvx36QP5H9PFfS/5XnTnlWbzi4eXpbeu/CO3p6FGlhhSkr&#10;OdAQP8CiEVWLRSdTH4UXbG+rr0w1lbTa6dxfSd1EOs8rqcgHeJPEZ968WL035EuRdoWZZIK0Zzr9&#10;sFn55+HFmi/ms4USnSmgBfWCL8fcNuELluxIkr1OkqmjZxI/k+tkvb7hTGJoaJOksoTuYVZyHd9y&#10;htH13X2vtiw/DZNX8V0/MzQwLRrXjE6YdAax4d7cd//P/S+lMIpUdSnc/2xZlYHnmrNWNAjRZ6tU&#10;CDiGXyQKwSaJXOqgFtt1f+gMaLH3mnb+TK2v/R4lW/RapHLv/IvSpLo4/O48aVlkaFFwZQPFLUI5&#10;b2pE6q/vWMzCWvTqBS4mWDLCfonYNmYdG4RGnE6Y1YghU9glNu3UG+h6BMFQgJSXLEHBOambZHWR&#10;FKKlhwVS68ukEDIzUwukEDyToUVSyD8zS8kSqYcRFkjdXyaVnKp+e7++JFUyFz1gLmqVnMq+vINz&#10;5bdQ9OIehuCdebnEbK78MrNT7ZeZzeXfJrcLzE71X9jJZC7/yVYiJUzhL8rxRMhjOxwJtJgItSam&#10;Q2i0C0lniz1AytleD1kFqHB+FsCQJYDHFPRtMJgGMHa5T1jfRifYPoLffB8cmhL8YQ6HBlhlcNii&#10;pJ0XM8sZitkuzBGpET7oNDZZt+GUccr+G/43+qC2mhD+LLNjrbfRup2jVkMip6IJ3Dg6fg3ZGlHh&#10;2ys0jo/fHoezBE+/D3W+oqy1U73x4C0VjsntoNYsjbb6uaprUqZugxgPKFgUK07XVRYGgxDOFrsP&#10;tWUHES4K9Az0T2AoyG1Gxkolsk9D24uq7tskC/iEkuVQJkJNdelOZ68oGVb31w9cl9Aotf2Xsw5X&#10;jw13/+yFVZzVv7UoboFhuKtQZ31zt0LHzkd28xHRSpjacM9xEELzg+/vN3tjq6LESn2oDlWUyNF1&#10;gmQbrj7hvjLvE+rtgvb0HwAAAP//AwBQSwMEFAAGAAgAAAAhAOD3FLDeAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdbEq1pNmUUtRTEWwF6W2bnSah2dmQ3Sbpv3c86XH4&#10;hve+l68n14oB+9B40qBmCQik0tuGKg1fh7enJYgQDVnTekINNwywLu7vcpNZP9InDvtYCQ6hkBkN&#10;dYxdJmUoa3QmzHyHxOzse2cin30lbW9GDnetTJPkWTrTEDfUpsNtjeVlf3Ua3kczbubqddhdztvb&#10;8bD4+N4p1PrxYdqsQESc4t8z/OqzOhTsdPJXskG0GtKl4i2RwQIE83miXkCcGKQpyCKX/wcUPwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCgBx2bhwMAAOgJAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDg9xSw3gAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AOEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA7AYAAAAA&#10;">
+                      <v:shape id="Freeform 14" o:spid="_x0000_s1027" style="position:absolute;left:1306;top:478;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+sFU9wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/Q9hCt40W1mrrEYpgtiDYKuCeBs2083SzWRJom7/vRGE3ubxPme+7GwjruRD7VjB2zADQVw6&#10;XXOl4HhYD6YgQkTW2DgmBX8UYLl46c2x0O7G33Tdx0qkEA4FKjAxtoWUoTRkMQxdS5y4H+ctxgR9&#10;JbXHWwq3jRxl2bu0WHNqMNjSylD5u79YBZOx/KrXu0luDs7rzfacTzenXKn+a/cxAxGpi//ip/tT&#10;p/k5PH5JB8jFHQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL6wVT3BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l206,r,206l,206,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,478;206,478;206,684;0,684;0,478" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="053457C9" wp14:editId="44186DB8">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="053457C9" wp14:editId="72B423AF">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>372745</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>7620</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="91" name="Group 91"/>
+                      <wp:docPr id="91" name="Group 91" descr="Checkbox for Health/Safety to Issues involved in complaint or apparent violation."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="1306" y="478"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="92" name="Freeform 92"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="1306" y="478"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 1306 1306"/>
@@ -6626,54 +6661,55 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 91" o:spid="_x0000_s1057" style="width:10.35pt;height:10.35pt;margin-top:0.6pt;margin-left:29.35pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251645952" coordorigin="1306,478" coordsize="207,207">
-                      <v:shape id="Freeform 92" o:spid="_x0000_s1058" style="width:207;height:207;left:1306;mso-wrap-style:square;position:absolute;top:478;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,206l,206,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="0D9F62F0" id="Group 91" o:spid="_x0000_s1026" alt="Checkbox for Health/Safety to Issues involved in complaint or apparent violation." style="position:absolute;margin-left:29.35pt;margin-top:.6pt;width:10.35pt;height:10.35pt;z-index:-251646976;mso-position-horizontal-relative:page" coordorigin="1306,478" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDYeLkhQMAAOgJAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV9g/4HgYxeNJMe5CVH60DbB&#10;AtsLUO8H0BR1ASRRS9KW06/v4egS2bW6RasHiRQPh2cOhzO8f3OoK7ZXxpa6SXh0EXKmGqnTsskT&#10;/u/m8fUtZ9aJJhWVblTCn5Xlbx7+/OO+a2O10oWuUmUYjDQ27tqEF861cRBYWaha2AvdqgaDmTa1&#10;cOiaPEiN6GC9roJVGF4HnTZpa7RU1uLvu36QP5D9LFPSfcoyqxyrEg5ujt6G3lv/Dh7uRZwb0Ral&#10;HGiIX2BRi7LBopOpd8IJtjPld6bqUhptdeYupK4DnWWlVOQDvInCE2+ejN615Esed3k7yQRpT3T6&#10;ZbPy4/7JtF/azwZKdG0OLajnfTlkpvZfsGQHkux5kkwdHJP4GV1G6/UVZxJDQ5sklQV097Oiy/Ca&#10;M4yub257tWXxfpi8Cm/6mb6BacG4ZnDEpGsRG/bFfft77n8pRKtIVRvD/c+GlWnC71acNaJGiD4a&#10;pXzAMfwiUQg2SWRjC7XYtvugU6DFzmna+RO1vvd7lGzRaxHLnXVPSpPqYv+PdaRlnqJFwZUOFDcI&#10;5ayuEKl/vWYh82vRqxc4n2DRCHsVsE3IOjYIjTidMPB7Zgq7xKadegFdjiAY8pDinKX1COpJXUWr&#10;s6QQLf2CntT6PCmEzP+TQvBMhhZJIf/MLEVLpO5GmCd1e55UdKz69e36nFTRXHSPOatVdCz78g7O&#10;ld9A0bN7GB1Lv8Rsrvwys2Ptl5nN5d9E1wvMjvVfCK9oLv/RViIlTOEvivFEyEMzHAm0mPC1JqRD&#10;2Grrk84Ge4CUs7kcsgpQ/vwsgCGLB48p6MdgMPVg7HKfsH6MjrB9BL/6OTg0JfjdHA4NsMrgsEFJ&#10;Oy1mhjMUs62fI+JWOK/T2GRdwinjFP3X/6/1Xm00IdxJZsdaL6NVM0ethkRORRO4cXT8tmRrRPlv&#10;r9A4Pn57HM4SPP051OmKstJW9ca9t1Q4Jre9WrM02ujHsqpImarxYtyhYFGsWF2VqR/0QliTb99W&#10;hu2FvyjQM9A/gqEgNykZK5RI3w9tJ8qqb5Ms4ONLlkWZ8DXVxludPqNkGN1fP3BdQqPQ5itnHa4e&#10;Cbf/7YRRnFV/NyhunqG/q1BnfXWzQsfMR7bzEdFImEq44zgIvvnW9febXWvKvMBKfagOVZTI0XWC&#10;ZBuuPv6+Mu8T6uWC9vANAAD//wMAUEsDBBQABgAIAAAAIQB0Uc7X3QAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI7NTsJAFIX3Jr7D5Jq4k2mrCNROCSHqipAIJoTdpXNpGzozTWdoy9t7Xeny/OSc&#10;L1uOphE9db52VkE8iUCQLZyubange//xNAfhA1qNjbOk4EYelvn9XYapdoP9on4XSsEj1qeooAqh&#10;TaX0RUUG/cS1ZDk7u85gYNmVUnc48LhpZBJFr9JgbfmhwpbWFRWX3dUo+BxwWD3H7/3mcl7fjvvp&#10;9rCJSanHh3H1BiLQGP7K8IvP6JAz08ldrfaiUTCdz7jJfgKC49niBcRJQRIvQOaZ/I+f/wAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCDYeLkhQMAAOgJAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB0Uc7X3QAAAAYBAAAPAAAAAAAAAAAAAAAAAN8F&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA6QYAAAAA&#10;">
+                      <v:shape id="Freeform 92" o:spid="_x0000_s1027" style="position:absolute;left:1306;top:478;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzxmuIxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeAVvmq1sq65GKYLoQbDVgnh7bF43SzcvSxJ1+++NUOhxmJlvmPmys424kg+1YwUvwwwE&#10;cel0zZWCr+N6MAERIrLGxjEp+KUAy8VTb46Fdjf+pOshViJBOBSowMTYFlKG0pDFMHQtcfK+nbcY&#10;k/SV1B5vCW4bOcqyN2mx5rRgsKWVofLncLEKxq/yo17vx7k5Oq83u3M+2ZxypfrP3fsMRKQu/of/&#10;2lutYDqCx5f0A+TiDgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADPGa4jEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l206,r,206l,206,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,478;206,478;206,684;0,684;0,478" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="008A6B3C" w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
             <w:r w:rsidR="009B37FA" w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Health/Safety</w:t>
             </w:r>
             <w:r w:rsidR="009519A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -6706,62 +6742,62 @@
           </w:p>
           <w:p w14:paraId="3919B21B" w14:textId="77777777" w:rsidR="00C245CF" w:rsidRDefault="00BB22F7" w:rsidP="009519A0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
                 <w:tab w:val="left" w:pos="2830"/>
               </w:tabs>
               <w:ind w:left="99"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7836126B" wp14:editId="4D6D8643">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7836126B" wp14:editId="0B747003">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>1784350</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>12700</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="15" name="Group 15"/>
+                      <wp:docPr id="15" name="Group 15" descr="Checkbox for trafficking to Issues involved in complaint or apparent violation."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="1306" y="478"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="16" name="Freeform 16"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="1306" y="478"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 1306 1306"/>
@@ -6838,81 +6874,82 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 15" o:spid="_x0000_s1059" style="width:10.35pt;height:10.35pt;margin-top:1pt;margin-left:140.5pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251621376" coordorigin="1306,478" coordsize="207,207">
-                      <v:shape id="Freeform 16" o:spid="_x0000_s1060" style="width:207;height:207;left:1306;mso-wrap-style:square;position:absolute;top:478;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,206l,206,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="3380366A" id="Group 15" o:spid="_x0000_s1026" alt="Checkbox for trafficking to Issues involved in complaint or apparent violation." style="position:absolute;margin-left:140.5pt;margin-top:1pt;width:10.35pt;height:10.35pt;z-index:-251622400;mso-position-horizontal-relative:page" coordorigin="1306,478" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRgWfFhgMAAOgJAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD42CIryeu9CevNQ5Jd&#10;FOglQNwPoCnqAkgiS9KWt1/fw9FlZccKglQPEiUeDc+cGc7w8f2xqdlBWVfpdsOTq5gz1UqdVW2x&#10;4X9vn9/dc+a8aDNR61Zt+Kty/P3Tzz89diZVK13qOlOWwUjr0s5seOm9SaPIyVI1wl1po1pM5to2&#10;wuPVFlFmRQfrTR2t4vg26rTNjNVSOYevH/tJ/kT281xJ/1eeO+VZveHg5ulu6b4L9+jpUaSFFaas&#10;5EBD/ACLRlQtFp1MfRResL2tvjLVVNJqp3N/JXUT6TyvpCIf4E0Sn3nzYvXekC9F2hVmkgnSnun0&#10;w2bln4cXa76YzxZKdKaAFvQWfDnmtglPsGRHkux1kkwdPZP4mFwn6/UNZxJTw5gklSV0D38l1/Et&#10;Z5hd3933asvy0/DzKr7r/wwD/BaNa0YnTDqD3HBv7rv/5/6XUhhFqroU7n+2rMrAEyxb0SBFn61S&#10;IeEYPpEoBJskcqmDWmzX/aEzoMXea4r8mVpf+z1Ktui1SOXe+RelSXVx+N150rLIMKLkygaKW6Ry&#10;3tTI1F/fsZiFtejWC1xMsGSE/RKxbcw6NgiNPJ0wqxFDphAlNkXqDXQ9gmAoQMpLltYjqCd1k6wu&#10;kkK29NwDqfVlUgjGzL8FUkieydAiKdSfmaVkidTDCAuk7i+TSk5Vv71fX5IqmYseMBe1Sk5lX47g&#10;XPktFL0Yw+RU+iVmc+WXmZ1qv8xsLv82uV1gdqr/QiSTufwnoURJmNJflOOOkMd22BIYMRF6TUyb&#10;0GgXis4WMUDJ2V4PVQWosH8WwJAlgMcS9G0wmAYwotwXrG+jE4SP4DffB4emBH+Yw6EBVhkctmhp&#10;583McoZmtgv/iNQIH3Qah6zbcKo4Zf8M3xt9UFtNCH9W2bHW22zdzlGroZBT0wRunB2fhmyNqPDs&#10;FRrnx2ePw16Cp9+HOl9R1tqp3njwlhrH5HZQa1ZGW/1c1TUpU7dBjAc0LMoVp+sqC5NBCGeL3Yfa&#10;soMIBwW6BvonMDTkNiNjpRLZp2HsRVX3Y5IFfELLcmgToae6dKezV7QMq/vjB45LGJTa/stZh6PH&#10;hrt/9sIqzurfWjS3wDCcVehlfXO3woudz+zmM6KVMLXhnmMjhOEH359v9sZWRYmV+lQduiiRo+ME&#10;yTYcfcJ5Zf5OqLcD2tN/AAAA//8DAFBLAwQUAAYACAAAACEAOMnfed4AAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQWvDMAyF74P9B6PCbqvjlK0ljVNK2XYqg7WDsZsbq0loLIfYTdJ/P+20naTH&#10;E0/fyzeTa8WAfWg8aVDzBARS6W1DlYbP4+vjCkSIhqxpPaGGGwbYFPd3ucmsH+kDh0OsBIdQyIyG&#10;OsYukzKUNToT5r5DYu/se2ciy76Stjcjh7tWpknyLJ1piD/UpsNdjeXlcHUa3kYzbhfqZdhfzrvb&#10;9/Hp/WuvUOuH2bRdg4g4xb9j+MVndCiY6eSvZINoNaQrxV0iLzzYXyRqCeLEOl2CLHL5v0DxAwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANGBZ8WGAwAA6AkAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADjJ33neAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;4AUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADrBgAAAAA=&#10;">
+                      <v:shape id="Freeform 16" o:spid="_x0000_s1027" style="position:absolute;left:1306;top:478;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAhLm7RwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4X/B/CCXvTdKNTqU1FBHEPgzkdjL0dzdmUNZeSZNr998tA8O0+vp9XrgfbiQv50DpW8DjLQBDX&#10;TrfcKPg47aZLECEia+wck4JfCrCuxqMSC+2u/E6XY2xECuFQoAITY19IGWpDFsPM9cSJOztvMSbo&#10;G6k9XlO47eRTls2lxZZTg8Getobq7+OPVbB4lod297bIzcl5vX/9ypf7z1yph8mwWYGINMS7+OZ+&#10;0Wn+HP5/SQfI6g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAhLm7RwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l206,r,206l,206,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,478;206,478;206,684;0,684;0,478" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DC487AF" wp14:editId="7796527C">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DC487AF" wp14:editId="682FC754">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>372745</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>12700</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="7" name="Group 7"/>
+                      <wp:docPr id="7" name="Group 7" descr="Checkbox for Transportation to Issues involved in complaint or apparent violation."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="1306" y="478"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="8" name="Freeform 8"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="1306" y="478"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 1306 1306"/>
@@ -6989,54 +7026,55 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 7" o:spid="_x0000_s1061" style="width:10.35pt;height:10.35pt;margin-top:1pt;margin-left:29.35pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251625472" coordorigin="1306,478" coordsize="207,207">
-                      <v:shape id="Freeform 8" o:spid="_x0000_s1062" style="width:207;height:207;left:1306;mso-wrap-style:square;position:absolute;top:478;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,206l,206,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="0F7E8EEA" id="Group 7" o:spid="_x0000_s1026" alt="Checkbox for Transportation to Issues involved in complaint or apparent violation." style="position:absolute;margin-left:29.35pt;margin-top:1pt;width:10.35pt;height:10.35pt;z-index:-251626496;mso-position-horizontal-relative:page" coordorigin="1306,478" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDka0MhAMAAOYJAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zAMfR+wfxD0uGG1naZpa9TdQ7sW&#10;A3YpsOwDFFm+ALalSUqc7utH0pc6WTwMWx4sKTqiDg8pUTfv93XFdsq6UjcJj85CzlQjdVo2ecK/&#10;rx/eXXHmvGhSUelGJfxZOf7+9vWrm9bEaqELXaXKMjDSuLg1CS+8N3EQOFmoWrgzbVQDk5m2tfAw&#10;tHmQWtGC9boKFmG4ClptU2O1VM7Bv/fdJL8l+1mmpP+aZU55ViUcuHn6Wvpu8Bvc3og4t8IUpexp&#10;iH9gUYuygU1HU/fCC7a15W+m6lJa7XTmz6SuA51lpVTkA3gThUfePFq9NeRLHre5GWUCaY90+mez&#10;8svu0Zpv5smCEq3JQQsaoS/7zNbYAku2J8meR8nU3jMJf0bn0XJ5wZmEqb5PksoCdMdV0Xm44gxm&#10;l5dXndqy+NAvXoSX3UrswLJg2DM4YNIayA334r77P/e/FcIoUtXF4P6TZWWacMjTRtSQoQ9WKcw3&#10;RnRxbwCNArnYgVZs037WKYDF1muK+5FWv3s9CDbrs4jl1vlHpUlzsfvkfJecKfQotdKe4RoSOasr&#10;yNO371jIcC/69Mk8wqIB9iZg65C1rJcZsnTELAYMmYIYsTFOL6DzAQSGEFKcsrQcQB2pi2hxkhTk&#10;SscdSS1Pk4KEmfg3QwpSZzQ0SwqiOrEUzZG6HmBI6uo0qehQ9dXV8pRU0VR0xJzUKjqUfT6CU+XX&#10;oOjJGEaH0s8xmyo/z+xQ+3lmU/nX0WqG2aH+M5GMpvIfhBIuhHxIf1EMJ0Lum/5IQI8JrDQhHUKj&#10;HV45a4gBXDjr8/5OARSenxkwyILg4QL6MxiYIhii3F1Xf0ZHED6CX/wdHDQl+PUUDhrALr3DFgra&#10;cSmznEEp2+AaERvhUaehy9qE041TdC3+X+udWmtC+KN7HfZ6ma2aKWrRX+NUMgE3zA6tIVsDCttO&#10;oWF+aDscnCXw9O9QxzvKSjvVGUdvqWyMbqNak2u00Q9lVZEyVYNiXEO5olxxuipTnEQhnM03d5Vl&#10;O4HPBPr19A9gUI6blIwVSqQf+r4XZdX1SRbgg0XDQZnAiurijU6foWRY3T0+4LEEnULbn5y18PBI&#10;uPuxFVZxVn1soLQhQ3yp0GB5cbmAgZ3ObKYzopFgKuGew0HA7p3vXjdbY8u8gJ26VO1rKJGjxwTJ&#10;1j988LUyHRPq5Xl2+wsAAP//AwBQSwMEFAAGAAgAAAAhAAdYt8zdAAAABgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AUhO+C/2F5gje7SbSmjdmUUtRTEWwF6W2bfU1Cs29Ddpuk/97nSY/DDDPf&#10;5KvJtmLA3jeOFMSzCARS6UxDlYKv/dvDAoQPmoxuHaGCK3pYFbc3uc6MG+kTh12oBJeQz7SCOoQu&#10;k9KXNVrtZ65DYu/keqsDy76Sptcjl9tWJlH0LK1uiBdq3eGmxvK8u1gF76Me14/x67A9nzbXw37+&#10;8b2NUan7u2n9AiLgFP7C8IvP6FAw09FdyHjRKpgvUk4qSPgR2+nyCcSRZZKCLHL5H7/4AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMORrQyEAwAA5gkAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAdYt8zdAAAABgEAAA8AAAAAAAAAAAAAAAAA3gUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADoBgAAAAA=&#10;">
+                      <v:shape id="Freeform 8" o:spid="_x0000_s1027" style="position:absolute;left:1306;top:478;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAgUjmTwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9ba8Iw&#10;FH4X9h/CGexN00lnpTaVIYh7GMzLYPh2aI5NsTkpSabdv18eBnv8+O7VerS9uJEPnWMFz7MMBHHj&#10;dMetgs/TdroEESKyxt4xKfihAOv6YVJhqd2dD3Q7xlakEA4lKjAxDqWUoTFkMczcQJy4i/MWY4K+&#10;ldrjPYXbXs6zbCEtdpwaDA60MdRcj99WQfEi9932o8jNyXm9ez/ny91XrtTT4/i6AhFpjP/iP/eb&#10;VpC2pivpBsj6FwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACBSOZPBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l206,r,206l,206,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,478;206,478;206,684;0,684;0,478" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="008A6B3C" w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -7281,62 +7319,62 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FCADC9B" w14:textId="77777777" w:rsidR="00B5073D" w:rsidRDefault="00BB22F7" w:rsidP="009519A0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005650F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710464" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DFA143F" wp14:editId="0DE784FD">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710464" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DFA143F" wp14:editId="3E75F2B7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>382599</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>132715</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="10" name="Group 10"/>
+                      <wp:docPr id="10" name="Group 10" descr="Checkbox for Other to Issues involved in complaint or apparent violation."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="1306" y="478"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="21" name="Freeform 21"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="1306" y="478"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 1306 1306"/>
@@ -7413,54 +7451,55 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 10" o:spid="_x0000_s1064" style="width:10.35pt;height:10.35pt;margin-top:10.45pt;margin-left:30.15pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251604992" coordorigin="1306,478" coordsize="207,207">
-                      <v:shape id="Freeform 21" o:spid="_x0000_s1065" style="width:207;height:207;left:1306;mso-wrap-style:square;position:absolute;top:478;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,206l,206,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="5838FEA4" id="Group 10" o:spid="_x0000_s1026" alt="Checkbox for Other to Issues involved in complaint or apparent violation." style="position:absolute;margin-left:30.15pt;margin-top:10.45pt;width:10.35pt;height:10.35pt;z-index:-251606016;mso-position-horizontal-relative:page" coordorigin="1306,478" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDg7Z/RiAMAAOgJAAAOAAAAZHJzL2Uyb0RvYy54bWykll2P0zoQhu+R+A+WLw9ik3S7X9F2uQB2&#10;hQSclej5Aa7jfEhJHGy36fLreT35aFoahDi9SJz6zXjm8WTG9+/2Vcl2ythC1yseXYScqVrqpKiz&#10;Ff9v/fj2ljPrRJ2IUtdqxV+U5e8eXr+6b5tYLXSuy0QZBiO1jdtmxXPnmjgIrMxVJeyFblSNyVSb&#10;Sjg8mixIjGhhvSqDRRheB602SWO0VNbi3w/dJH8g+2mqpPs3Ta1yrFxx+Oboaui68dfg4V7EmRFN&#10;XsjeDfEXXlSiqLHoaOqDcIJtTfGLqaqQRludugupq0CnaSEVxYBoovAkmiejtw3FksVt1oyYgPaE&#10;01+blV93T6b51jwbkGibDCzoyceyT03l7/CS7QnZy4hM7R2T+DO6jJbLK84kpvoxIZU5uPu3osvw&#10;mjPMLm9uO9oy/9i/vAhvujf9AK8Fw5rBkSdtg9ywh/Dt/wv/Wy4aRVRtjPCfDSuSFV9EnNWiQoo+&#10;GqV8wjH8RVBINiKysQUttmm/6ARqsXWadv6E1q9xD8hmoxax3Fr3pDRRF7vP1hHLLMGIkivpXVwj&#10;ldOqRKa+ectC5teiSwc4G2WIqZP9E7B1yFrWg0aejprFoCFT2CU27tRBdDmIYMhL8nOWloOoc+oq&#10;Wpx1CtlycGp53imkzCS+GaeQPKOhWadQfyaWojmn7gaZJ3V73qnomPr17fIcqmgK3WvOsoqOsc/v&#10;4JT8GkTP7mF0jH7Osyn5ec+O2c97NsW/jq5nPDvmP7OT0RT/0VaiJIzpL/Lhi5D7uv8kMGLC95qQ&#10;PsJGW1901tgDlJz1ZV9VoPLfz4wYWLx4KEG/F8NTL8YudwXr9+oI20fyqz+TgynJ76ZyMMAqfcAG&#10;Le20mRnO0Mw2/h0RN8J5TsOQtahtvs7m3d3/X+mdWmtSuJPKjrUOs2U9VS36Qk5NE7phdrg3ZGtQ&#10;+XtHaJgf7p0O3xIi/TPV6Yqy1FZ1xn201DjGsD2tSRmt9WNRlkSmrD2MOzQsyhWryyLxkx6ENdnm&#10;fWnYTviDAv16949kaMh1QsZyJZKP/diJouzGhAX++JZl0SZ8T7XxRicvaBlGd8cPHJcwyLX5wVmL&#10;o8eK2+9bYRRn5acazc176M8q9LC8ulngwUxnNtMZUUuYWnHH8SH44XvXnW+2jSmyHCt1qdp3UXKO&#10;jhOErT/6+PPK9JlUhwPaw08AAAD//wMAUEsDBBQABgAIAAAAIQBAwUqm3gAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYI3u5tWQ415KaWopyLYCuJtm31NQrO7IbtN0n/v82SP&#10;wwwz3+SrybZioD403iEkMwWCXOlN4yqEr/3bwxJEiNoZ3XpHCBcKsCpub3KdGT+6Txp2sRJc4kKm&#10;EeoYu0zKUNZkdZj5jhx7R99bHVn2lTS9HrnctnKuVCqtbhwv1LqjTU3laXe2CO+jHteL5HXYno6b&#10;y8/+6eN7mxDi/d20fgERaYr/YfjDZ3QomOngz84E0SKkasFJhLl6BsH+MuFrB4THJAVZ5PKav/gF&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4O2f0YgDAADoCQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQMFKpt4AAAAHAQAADwAAAAAAAAAAAAAA&#10;AADiBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAO0GAAAAAA==&#10;">
+                      <v:shape id="Freeform 21" o:spid="_x0000_s1027" style="position:absolute;left:1306;top:478;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBgqzwYxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBvjZzgJsGxHEIgpIdC81MouS3W1jK1VkZSE/ftq0Ihx2FmvmHK9WA7cSUfWscKppMM&#10;BHHtdMuNgvfz7mkJIkRkjZ1jUvBDAdbV6KHEQrsbH+l6io1IEA4FKjAx9oWUoTZkMUxcT5y8T+ct&#10;xiR9I7XHW4LbTs6ybC4ttpwWDPa0NVR/nb6tgsWzPLS7t0Vuzs7r/eslX+4/cqUex8NmBSLSEO/h&#10;//aLVjCbwt+X9ANk9QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBgqzwYxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l206,r,206l,206,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,478;206,478;206,684;0,684;0,478" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="007975AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="247E2B9C" w14:textId="77777777" w:rsidR="007602A8" w:rsidRPr="006378E4" w:rsidRDefault="00BB22F7" w:rsidP="009519A0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -7600,62 +7639,62 @@
             </w:r>
             <w:r w:rsidR="009F7F03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B3F0BD6" w14:textId="77777777" w:rsidR="00563E1F" w:rsidRDefault="00BB22F7" w:rsidP="00563E1F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05E5980F" wp14:editId="54072920">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05E5980F" wp14:editId="71AAE4BC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>274275</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>112395</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="17" name="Group 17"/>
+                      <wp:docPr id="17" name="Group 17" descr="Check here if you are a U.S. Worker in answer to this question."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="1306" y="478"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="18" name="Freeform 18"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="1306" y="478"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 1306 1306"/>
@@ -7732,54 +7771,55 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 17" o:spid="_x0000_s1066" style="width:10.35pt;height:10.35pt;margin-top:8.85pt;margin-left:21.6pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251627520" coordorigin="1306,478" coordsize="207,207">
-                      <v:shape id="Freeform 18" o:spid="_x0000_s1067" style="width:207;height:207;left:1306;mso-wrap-style:square;position:absolute;top:478;visibility:visible;v-text-anchor:middle" coordsize="207,207" path="m,l206,l206,206l,206,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="57F4488F" id="Group 17" o:spid="_x0000_s1026" alt="Check here if you are a U.S. Worker in answer to this question." style="position:absolute;margin-left:21.6pt;margin-top:8.85pt;width:10.35pt;height:10.35pt;z-index:-251628544;mso-position-horizontal-relative:page" coordorigin="1306,478" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcV8i4hgMAAOoJAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD42CIryeu9CevNQ5Jd&#10;FOglQNwPoCnqAkgiS9KWt1/fw9FlZccKglQPEikeDs+cGXL4+P7Y1OygrKt0u+HJVcyZaqXOqrbY&#10;8L+3z+/uOXNetJmodas2/FU5/v7p558eO5OqlS51nSnLYKR1aWc2vPTepFHkZKka4a60US0Gc20b&#10;4dG1RZRZ0cF6U0erOL6NOm0zY7VUzuHvx36QP5H9PFfS/5XnTnlWbzi4eXpbeu/CO3p6FGlhhSkr&#10;OdAQP8CiEVWLRSdTH4UXbG+rr0w1lbTa6dxfSd1EOs8rqcgHeJPEZ968WL035EuRdoWZZIK0Zzr9&#10;sFn55+HFmi/ms4USnSmgBfWCL8fcNuELluxIkr1OkqmjZxI/k+tkvb7hTGJoaJOksoTuYVZyHd9y&#10;htH13X2vtiw/DZNX8V0/MzQwLRrXjE6YdAa54d7cd//P/S+lMIpUdSnc/2xZlYEnErUVDVL02SoV&#10;Eo7hF4lCsEkilzqoxXbdHzoDWuy9psifqfW136Nki16LVO6df1GaVBeH350nLYsMLUqubKC4RSrn&#10;TY1M/fUdi1lYi169wMUES0bYLxHbxqxjg9DI0wmzGjFkClFiU6TeQNcjCIYCpLxkaT2CelI3yeoi&#10;KWRLzz2QWl8mhZSZ+bdACskzGVokhbDOLCVLpB5GWCB1f5lUcqr67f36klTJXPSAuahVcir7cgTn&#10;ym+h6MUYJqfSLzGbK7/M7FT7ZWZz+bfJ7QKzU/0XIpnM5T8JJY6EKf1FOe4IeWyHLYEWE6HWxLQJ&#10;jXbh0NkiBjhyttfDqQJU2D8LYMgSwOMR9G0wmAYwotwfWN9GJwgfwW++Dw5NCf4wh0MDrDI4bFHS&#10;zouZ5QzFbBfmiNQIH3Qam6zbcDpxyv4b/jf6oLaaEP7sZMdab6N1O0ethoOciiZw4+j4NWRrRIVv&#10;r9A4Pn57HPYSPP0+1PmKstZO9caDt1Q4JreDWrNjtNXPVV2TMnUbxHhAwaJccbqusjAYhHC22H2o&#10;LTuIcFGgZ6B/AkNBbjMyViqRfRraXlR13yZZwCeULIcyEWqqS3c6e0XJsLq/fuC6hEap7b+cdbh6&#10;bLj7Zy+s4qz+rUVxCwzDXYU665u7FTp2PrKbj4hWwtSGS4806DsffH/D2RtbFSXW6pN1qKNEjy4U&#10;JNxw+Qk3lnmfUG9XtKf/AAAA//8DAFBLAwQUAAYACAAAACEALKEIdt4AAAAHAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyOzU7CQBSF9ya+w+SauJNpKQLWTgkh6oqYCCaE3dC5tA2dO01naMvbe13p8vzk&#10;nC9bjbYRPXa+dqQgnkQgkApnaioVfO/fn5YgfNBkdOMIFdzQwyq/v8t0atxAX9jvQil4hHyqFVQh&#10;tKmUvqjQaj9xLRJnZ9dZHVh2pTSdHnjcNnIaRXNpdU38UOkWNxUWl93VKvgY9LBO4rd+ezlvbsf9&#10;8+dhG6NSjw/j+hVEwDH8leEXn9EhZ6aTu5LxolEwS6bcZH+xAMH5PHkBcVKQLGcg80z+589/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFxXyLiGAwAA6gkAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACyhCHbeAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;4AUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADrBgAAAAA=&#10;">
+                      <v:shape id="Freeform 18" o:spid="_x0000_s1027" style="position:absolute;left:1306;top:478;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD52JcXxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEjcWErFCuqWTRMIwWWHFX6A1Xhpt8apmqwt/x4fJu1m6z2/93m9nX2nRhpiG9jA8yID&#10;RVwH27Iz8Pvz+fQGKiZki11gMvBHEbab+7s1ljZMfKCxSk5JCMcSDTQp9aXWsW7IY1yEnli0Yxg8&#10;JlkHp+2Ak4T7TudZVmiPLUtDgz29N1Sfq4s3sJxe8rF4/ThURf7l9l3m/OW0M+bxYd6tQCWa0818&#10;vf62gi+w8osMoDf/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPnYlxfEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l206,r,206l,206,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,478;206,478;206,684;0,684;0,478" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CB5F9F1" w14:textId="77777777" w:rsidR="009B37FA" w:rsidRPr="00563E1F" w:rsidRDefault="00BB22F7" w:rsidP="00563E1F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">                U</w:t>
             </w:r>
@@ -7793,62 +7833,62 @@
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00057FAD">
               <w:t>Worker</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C426D49" w14:textId="77777777" w:rsidR="009B37FA" w:rsidRDefault="00BB22F7" w:rsidP="00563E1F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31C19AE0" wp14:editId="6B5F4C94">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31C19AE0" wp14:editId="30198FB2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>274275</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>102235</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="19" name="Group 19"/>
+                      <wp:docPr id="19" name="Group 19" descr="Check here if you are a H2A Worker in answer to this question."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="1306" y="478"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="20" name="Freeform 20"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="1306" y="478"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 1306 1306"/>
@@ -7925,54 +7965,55 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 19" o:spid="_x0000_s1068" style="width:10.35pt;height:10.35pt;margin-top:8.05pt;margin-left:21.6pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251623424" coordorigin="1306,478" coordsize="207,207">
-                      <v:shape id="Freeform 20" o:spid="_x0000_s1069" style="width:207;height:207;left:1306;mso-wrap-style:square;position:absolute;top:478;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,206l,206,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="457A958F" id="Group 19" o:spid="_x0000_s1026" alt="Check here if you are a H2A Worker in answer to this question." style="position:absolute;margin-left:21.6pt;margin-top:8.05pt;width:10.35pt;height:10.35pt;z-index:-251624448;mso-position-horizontal-relative:page" coordorigin="1306,478" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4LRoThwMAAOgJAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD42CIryeu9CevNQ5Jd&#10;FOglQNwPoCnqAkgiS9KWt1/fw9FlZccKglQPIiUeDs8cDmf4+P7Y1OygrKt0u+HJVcyZaqXOqrbY&#10;8L+3z+/uOXNetJmodas2/FU5/v7p558eO5OqlS51nSnLYKR1aWc2vPTepFHkZKka4a60US0Gc20b&#10;4fFpiyizooP1po5WcXwbddpmxmqpnMPfj/0gfyL7ea6k/yvPnfKs3nBw8/S29N6Fd/T0KNLCClNW&#10;cqAhfoBFI6oWi06mPgov2N5WX5lqKmm107m/krqJdJ5XUpEP8CaJz7x5sXpvyJci7QozyQRpz3T6&#10;YbPyz8OLNV/MZwslOlNAC/oKvhxz24QWLNmRJHudJFNHzyR+JtfJen3DmcTQ0CdJZQndw6zkOr7l&#10;DKPru/tebVl+Giav4rt+ZuhgWjSuGZ0w6Qxiw7257/6f+19KYRSp6lK4/9myKtvwFaKjFQ1C9Nkq&#10;FQKO4ReJQrBJIpc6qMV23R86A1rsvaadP1Pra79HyRa9FqncO/+iNKkuDr87T1oWGXoUXNlAcQuy&#10;eVMjUn99x2IW1qJXL3AxwZIR9kvEtjHr4BIJjTidMKsRQ6awS2zaqTfQ9QiCoQApL1laj6Ce1E2y&#10;ukgK0dJzD6TWl0khZGb+LZBC8EyGFkkh/8wsJUukHkZYIHV/mVRyqvrt/fqSVMlc9IC5qFVyKvvy&#10;Ds6V30LRi3uYnEq/xGyu/DKzU+2Xmc3l3ya3C8xO9V/YyWQu/8lWIiVM4S/K8UTIYzscCfSYCLUm&#10;pkNotAtJZ4s9QMrZXg9ZBahwfhbAkCWAxxT0bTCYBjB2uU9Y30Yn2D6C33wfHJoS/GEOhwZYZXDY&#10;oqSdFzPLGYrZLswRqRE+6DR2WRdyG+yWfRv+N/qgtpoQ/iyzY6230bqdo1ZDIqesCNw4OraGbI2o&#10;0PYKjeNj2+NwluDp96HOV5S1dqo3HrylwjG5HdSapdFWP1d1TcrUbRDjAQWLYsXpusrCYBDC2WL3&#10;obbsIMJFgZ6B/gkMBbnNyFipRPZp6HtR1X2fZAGfULIcykSoqS7d6ewVJcPq/vqB6xI6pbb/ctbh&#10;6rHh7p+9sIqz+rcWxS0whDyePtY3d6E02fnIbj4iWglTG+45DkLofvD9/WZvbFWUWKkP1aGKEjm6&#10;TpBsw9Un3Ffm34R6u6A9/QcAAP//AwBQSwMEFAAGAAgAAAAhAMpUntbdAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMjs1Kw0AUhfeC7zBcwZ2dpNHQppmUUtRVEWwFcTfN3CahmTshM03St/e6ssvz&#10;wzlfvp5sKwbsfeNIQTyLQCCVzjRUKfg6vD0tQPigyejWESq4ood1cX+X68y4kT5x2IdK8Aj5TCuo&#10;Q+gyKX1Zo9V+5jokzk6utzqw7Ctpej3yuG3lPIpSaXVD/FDrDrc1luf9xSp4H/W4SeLXYXc+ba8/&#10;h5eP712MSj0+TJsViIBT+C/DHz6jQ8FMR3ch40Wr4DmZc5P9NAbBeZosQRwVJOkCZJHLW/7iFwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPgtGhOHAwAA6AkAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMpUntbdAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;4QUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADrBgAAAAA=&#10;">
+                      <v:shape id="Freeform 20" o:spid="_x0000_s1027" style="position:absolute;left:1306;top:478;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAP55mDwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0X+g/hFtzVTGXsyGiUUhC7EKwPEHeXyXUydHIzJFGnf28WgsvDec8WvW3FlXxoHCv4GGYgiCun&#10;G64VHPbL9wmIEJE1to5JwT8FWMxfX2ZYanfjLV13sRYphEOJCkyMXSllqAxZDEPXESfu7LzFmKCv&#10;pfZ4S+G2laMs+5QWG04NBjv6NlT97S5WQTGWv81yU+Rm77xerU/5ZHXMlRq89V9TEJH6+BQ/3D9a&#10;wSitT1/SD5DzOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAP55mDwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l206,r,206l,206,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,478;206,478;206,684;0,684;0,478" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B678873" w14:textId="77777777" w:rsidR="009B37FA" w:rsidRPr="00057FAD" w:rsidRDefault="00BB22F7" w:rsidP="00563E1F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="799"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
             <w:r w:rsidRPr="00057FAD">
               <w:t>H-2A</w:t>
             </w:r>
             <w:r w:rsidRPr="00057FAD">
               <w:rPr>
                 <w:spacing w:val="-7"/>
@@ -8170,62 +8211,62 @@
               </w:rPr>
               <w:t>Box(es))</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CF72EE7" w14:textId="77777777" w:rsidR="007416A1" w:rsidRDefault="00BB22F7" w:rsidP="00470EFE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2582"/>
               </w:tabs>
               <w:spacing w:before="35"/>
               <w:ind w:left="705"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4209B55D" wp14:editId="097F8455">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4209B55D" wp14:editId="5F5054DC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>1452245</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>18415</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="41" name="Group 41"/>
+                      <wp:docPr id="41" name="Group 41" descr="Check here if OSHA U.S. D.O.L. is your answer to this question."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="4529" y="-268"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="42" name="Freeform 42"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="4529" y="-268"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 4529 4529"/>
@@ -8302,78 +8343,79 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 41" o:spid="_x0000_s1070" style="width:10.35pt;height:10.35pt;margin-top:1.45pt;margin-left:114.35pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251637760" coordorigin="4529,-268" coordsize="207,207">
-                      <v:shape id="Freeform 42" o:spid="_x0000_s1071" style="width:207;height:207;left:4529;mso-wrap-style:square;position:absolute;top:-268;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,206l,206,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="5E597476" id="Group 41" o:spid="_x0000_s1026" alt="Check here if OSHA U.S. D.O.L. is your answer to this question." style="position:absolute;margin-left:114.35pt;margin-top:1.45pt;width:10.35pt;height:10.35pt;z-index:-251638784;mso-position-horizontal-relative:page" coordorigin="4529,-268" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJPaB4iAMAAPUJAAAOAAAAZHJzL2Uyb0RvYy54bWykVslu2zAQvRfoPxA8tki0xHYSIXYOSRMU&#10;6BIg6gfQFLUAksiStOX06zscLZZdKwhSHSRKfBq+eTOc4c3trirJVmhTyHpJg3OfElFzmRR1tqS/&#10;4oezK0qMZXXCSlmLJX0Rht6uPn64aVQkQpnLMhGagJHaRI1a0txaFXme4bmomDmXStQwmUpdMQuv&#10;OvMSzRqwXpVe6PsLr5E6UVpyYQx8vW8n6Qrtp6ng9meaGmFJuaTAzeJd433t7t7qhkWZZioveEeD&#10;vYNFxYoaFh1M3TPLyEYX/5iqCq6lkak957LyZJoWXKAP4E3gH3nzqOVGoS9Z1GRqkAmkPdLp3Wb5&#10;j+2jVs/qSYMSjcpAC3xzvuxSXbknsCQ7lOxlkEzsLOHwMbgIZrM5JRymujFKynPQ3f01m4fXlMDs&#10;Wbi4auXm+Zfu79C/bH91A/jP6xf1Dqg0CpLD7P03/+f/c86UQFlNBP4/aVIkQDSkpGYV5OiDFsJl&#10;HIFPqArCBo1MZEAusm6+ywTQbGMlhv5IrhOO96JNus0ivjH2UUjUnW2/GYtqZgmMML2SjmMMyZxW&#10;JeTq5zPiE7cY3lqFswEW9LBPHol90pBOacjUAQOOj0y5OJF9sPawix4GphCUnzI261Etr8uL+Ule&#10;kDLtmo7X7DSvRY9BU5O8IIUGU9O8oA6NnJxN8YJcHYzFV6d5BYfany3Ck3oFY+0d6KRewaH604Ec&#10;yx8H4QS1Q/knqY3ln6Z2GIBpauMIxMFigtphBCbDGYxDcBhPKA/DTmB5vzn4ru52B4wIc43Hxw2p&#10;pHEVKIY4QP2JL7oKAyi3lSbAoIwD9+XodXBb2WKIdFu8XkcHEEJnO5i/DQ6yIvx6DAcNYJXOYQ39&#10;7bizaUqgs63dPyxSzDqd+iFplhSLT94+3fdKbkUsEWGPyjystZ8t6zEq9CE5gB12UMD1s/1Toa0e&#10;5Z6tQv18/2xxsKHA1ttQxyvyUhrRGnfeYhMZ3HZqjSpqLR+KskRlytqJcQ3dC3PFyLJI3KQTwuhs&#10;fVdqsmXu1IBXR/8ABt25TtBYLljypRtbVpTtGGUBPq59uZbhGqyJ1jJ5gfahZXsWgbMTDHKp/1DS&#10;wDlkSc3vDdOCkvJrDY3OMXQHF3yZzS9DeNHjmfV4htUcTC2ppbAR3PDOtoedjdJFlsNKbap2HRXJ&#10;4dkCZevOQe7wMn5H1P60tvoLAAD//wMAUEsDBBQABgAIAAAAIQCCbxbV4AAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k20LIpRuCSHqiZgIJobb0h3ahu5s013a8u8dT3p7&#10;k/fy5nvZerSN6LHztSMF8SQCgVQ4U1Op4Ovw9rQA4YMmoxtHqOCGHtb5/V2mU+MG+sR+H0rBJeRT&#10;raAKoU2l9EWFVvuJa5HYO7vO6sBnV0rT6YHLbSOTKJpLq2viD5VucVthcdlfrYL3QQ+bafza7y7n&#10;7e14eP743sWo1OPDuFmBCDiGvzD84jM65Mx0clcyXjQKkmTxwlEWSxDsJ7PlDMSJxXQOMs/k/wH5&#10;DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJPaB4iAMAAPUJAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCCbxbV4AAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAOIFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA7wYAAAAA&#10;">
+                      <v:shape id="Freeform 42" o:spid="_x0000_s1027" style="position:absolute;left:4529;top:-268;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNpkfPxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEJvNatsq6xGEUH0UGj9A+LtsXluFjcvS5Lq+u2bQsHjMDO/YWaLzjbiRj7UjhUMBxkI&#10;4tLpmisFx8P6bQIiRGSNjWNS8KAAi3nvZYaFdnfe0W0fK5EgHApUYGJsCylDachiGLiWOHkX5y3G&#10;JH0ltcd7gttGjrLsQ1qsOS0YbGllqLzuf6yC8bv8rtdf49wcnNebz3M+2ZxypV773XIKIlIXn+H/&#10;9lYryEfw9yX9ADn/BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE2mR8/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l206,r,206l,206,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,-268;206,-268;206,-62;0,-62;0,-268" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C0478A8" wp14:editId="5295C5AF">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C0478A8" wp14:editId="18F556CA">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>240665</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>10795</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="43" name="Group 43"/>
+                      <wp:docPr id="43" name="Group 43" descr="Check here if WHD. U.S. DOL. is your answer to this question."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="4529" y="-268"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="44" name="Freeform 44"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="4529" y="-268"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 4529 4529"/>
@@ -8450,54 +8492,55 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 43" o:spid="_x0000_s1072" style="width:10.35pt;height:10.35pt;margin-top:0.85pt;margin-left:18.95pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251641856" coordorigin="4529,-268" coordsize="207,207">
-                      <v:shape id="Freeform 44" o:spid="_x0000_s1073" style="width:207;height:207;left:4529;mso-wrap-style:square;position:absolute;top:-268;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,206l,206,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="503AE39C" id="Group 43" o:spid="_x0000_s1026" alt="Check here if WHD. U.S. DOL. is your answer to this question." style="position:absolute;margin-left:18.95pt;margin-top:.85pt;width:10.35pt;height:10.35pt;z-index:-251642880;mso-position-horizontal-relative:page" coordorigin="4529,-268" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAf+2H1hAMAAPUJAAAOAAAAZHJzL2Uyb0RvYy54bWykVslu2zAQvRfoPxA8tki0xHYSIXYOSRMU&#10;6BIg6gfQFLUAksiStOX06zscLZZdKwhSHSRKfBq+eTOc4c3trirJVmhTyHpJg3OfElFzmRR1tqS/&#10;4oezK0qMZXXCSlmLJX0Rht6uPn64aVQkQpnLMhGagJHaRI1a0txaFXme4bmomDmXStQwmUpdMQuv&#10;OvMSzRqwXpVe6PsLr5E6UVpyYQx8vW8n6Qrtp6ng9meaGmFJuaTAzeJd433t7t7qhkWZZioveEeD&#10;vYNFxYoaFh1M3TPLyEYX/5iqCq6lkak957LyZJoWXKAP4E3gH3nzqOVGoS9Z1GRqkAmkPdLp3Wb5&#10;j+2jVs/qSYMSjcpAC3xzvuxSXbknsCQ7lOxlkEzsLOHwMbgIZrM5JRymujFKynPQ3f01m4fXlMDs&#10;Wbi4auXm+Zfu79C/bH91A/jP6xf1Dqg0CpLD7P03/+f/c86UQFlNBP4/aVIkQHRGSc0qyNEHLYTL&#10;OAKfUBWEDRqZyIBcZN18lwmg2cZKDP2RXCcc70WbdJtFfGPso5CoO9t+MxbVzBIYYXolHccYkjmt&#10;SsjVz2fEJ24xvLUKZwMs6GGfPBL7pCGd0pCpAybsMWjKxYnsg7WHXfQwMIWg/JQxUHHM6/JifpIX&#10;pEwLc7xmp3kteszrvCCFBlPTvKAOvYUX5OpgLL46zSs41P5sEZ7UKxhr70An9QoO1Z8O5Fj+OAgn&#10;qB3KP0ltLP80tcMATFMbRyAOFhPUDiMwmWbBOASH8YTyMOwElvebg+/qbnfAiDDXeHzckEoaV4Fi&#10;iAPUn/iiqzCAcltpAgzKOHBfjl4Ht5Uthki3xet1dAAhdLaD+dvgICvCr8dw0ABW6RzW0N+OO5um&#10;BDrb2v3DIsWs06kfkmZJsfjk7dN9r+RWxBIR9qjMw1r72bIeo0IfkgPYYQcFXD/bPxXa6lHu2SrU&#10;z/fPFgcbCmy9DXW8Ii+lEa1x5y02kcFtp9aootbyoShLVKasnRjX0L0wV4wsi8RNOiGMztZ3pSZb&#10;5k4NeHX0D2DQnesEjeWCJV+6sWVF2Y5RFuDj2pdrGa7BmmgtkxdoH1q2ZxE4O8Egl/oPJQ2cQ5bU&#10;/N4wLSgpv9bQ6BxDd3DBl9n8MoQXPZ5Zj2dYzcHUkloKG8EN72x72NkoXWQ5rNSmatdRkRyeLVC2&#10;7hzkDi/jd0TtT2urvwAAAP//AwBQSwMEFAAGAAgAAAAhAJp58MzdAAAABgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMjktLw0AUhfeC/2G4gjs7SWofxkxKKeqqCLZC6e42c5uEZmZCZpqk/97rSpfnwTlf&#10;thpNI3rqfO2sgngSgSBbOF3bUsH3/v1pCcIHtBobZ0nBjTys8vu7DFPtBvtF/S6UgkesT1FBFUKb&#10;SumLigz6iWvJcnZ2ncHAsiul7nDgcdPIJIrm0mBt+aHCljYVFZfd1Sj4GHBYT+O3fns5b27H/ezz&#10;sI1JqceHcf0KItAY/srwi8/okDPTyV2t9qJRMF28cJP9BQiOZ8s5iJOCJHkGmWfyP37+AwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB/7YfWEAwAA9QkAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJp58MzdAAAABgEAAA8AAAAAAAAAAAAAAAAA3gUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADoBgAAAAA=&#10;">
+                      <v:shape id="Freeform 44" o:spid="_x0000_s1027" style="position:absolute;left:4529;top:-268;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCtA3ogxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hvII3zbbEKlujSEH0INhqofT22Lxulm5eliTq+u9NodDjMDPfMItV71pxoRAbzxoeJwUI&#10;4sqbhmsNH6fNeA4iJmSDrWfScKMIq+VwsMDS+Cu/0+WYapEhHEvUYFPqSiljZclhnPiOOHvfPjhM&#10;WYZamoDXDHetfCqKZ+mw4bxgsaNXS9XP8ew0zKbyrdkcZsqefDDb/Zeabz+V1qOHfv0CIlGf/sN/&#10;7Z3RoBT8fsk/QC7vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK0DeiDEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l206,r,206l,206,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,-268;206,-268;206,-62;0,-62;0,-268" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">WHD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>U.S.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -8558,62 +8601,62 @@
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="11CF43F0" w14:textId="77777777" w:rsidR="007416A1" w:rsidRDefault="00BB22F7" w:rsidP="007416A1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1713"/>
               </w:tabs>
               <w:spacing w:before="47"/>
               <w:ind w:left="710"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56CD9FC4" wp14:editId="29771033">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56CD9FC4" wp14:editId="3308F5FE">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>1452245</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>59055</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="47" name="Group 47"/>
+                      <wp:docPr id="47" name="Group 47" descr="Check here if Other is your answer to this question."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="4529" y="-268"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="48" name="Freeform 48"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="4529" y="-268"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 4529 4529"/>
@@ -8690,78 +8733,79 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 47" o:spid="_x0000_s1074" style="width:10.35pt;height:10.35pt;margin-top:4.65pt;margin-left:114.35pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251635712" coordorigin="4529,-268" coordsize="207,207">
-                      <v:shape id="Freeform 48" o:spid="_x0000_s1075" style="width:207;height:207;left:4529;mso-wrap-style:square;position:absolute;top:-268;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,206l,206,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="0A57A6B2" id="Group 47" o:spid="_x0000_s1026" alt="Check here if Other is your answer to this question." style="position:absolute;margin-left:114.35pt;margin-top:4.65pt;width:10.35pt;height:10.35pt;z-index:-251636736;mso-position-horizontal-relative:page" coordorigin="4529,-268" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBycZM1hgMAAPUJAAAOAAAAZHJzL2Uyb0RvYy54bWykVslu2zAQvRfoPxA8tki0xHYSIXYOSRMU&#10;6BIg6gfQFLUAksiStOX06zscLZZdKwhSHSRSfBy+eTPk8OZ2V5VkK7QpZL2kwblPiai5TIo6W9Jf&#10;8cPZFSXGsjphpazFkr4IQ29XHz/cNCoSocxlmQhNwEhtokYtaW6tijzP8FxUzJxLJWoYTKWumIWu&#10;zrxEswasV6UX+v7Ca6ROlJZcGAN/79tBukL7aSq4/ZmmRlhSLilws/jW+F67t7e6YVGmmcoL3tFg&#10;72BRsaKGRQdT98wystHFP6aqgmtpZGrPuaw8maYFF+gDeBP4R948arlR6EsWNZkaZAJpj3R6t1n+&#10;Y/uo1bN60qBEozLQAnvOl12qK/cFlmSHkr0MkomdJRx+BhfBbDanhMNQ10ZJeQ66u1mzeXhNCYye&#10;hYurVm6ef+lmh/5lO9U1YJ7XL+odUGkUJIfZ+2/+z//nnCmBspoI/H/SpEiAKGRqzSrI0QcthMs4&#10;Ar9QFYQNGpnIgFxk3XyXCaDZxkoM/ZFcJxzvRZt0m0V8Y+yjkKg7234zFtXMEmhheiUdxxiSOa1K&#10;yNXPZ8QnbjF8tQpnAyzoYZ88EvukIZ3SkKkDJuwxaMrFieyDtYdd9DAwhaD8lLFZj2p5XV7MT/KC&#10;lGnpO16z07wWPeZ1XpBCg6lpXhDdsV5TvCBXB2Px1WlewaH2Z4vwpF7BWHsHOqlXcKj+dCDH8sdB&#10;OEHtUP5JamP5p6kdBmCa2jgCcbCYoHYYgck0C8YhOIwnHA/DTmB5vzn4ru52B7QIc4XHxw2ppHEn&#10;UAxxgPMnvuhOGEC5rTQBBmUcuD+OXge3J1sMkW4Pr9fRAYTQ2Q7mb4ODrAi/HsNBA1ilc1hDfTuu&#10;bJoSqGxrN4dFilmnU98kzZLi4ZO3X/e/klsRS0TYo2Me1tqPlvUYFfqQHMAOKyjg+tH+q9BWj3Lf&#10;VqF+vP+2ONhQYOttqOMVeSmNaI07b7GIDG47tUYnai0firJEZcraiXEN1QtzxciySNygE8LobH1X&#10;arJl7taAT0f/AAbVuU7QWC5Y8qVrW1aUbRtlAT6ufLmS4QqsidYyeYHyoWV7F4G7EzRyqf9Q0sA9&#10;ZEnN7w3TgpLyaw2FzjF0FxfszOaXIXT0eGQ9HmE1B1NLailsBNe8s+1lZ6N0keWwUpuqXUVFcni3&#10;QNm6e5C7vIz7iNrf1lZ/AQAA//8DAFBLAwQUAAYACAAAACEAniZOf+AAAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7ubpGob81JKUU+lYCuIt9fkNQnN7obsNkn/vetJj8MM&#10;M99kq0m3YuDeNdYgRDMFgk1hy8ZUCJ+Ht4cFCOfJlNRawwhXdrDKb28ySks7mg8e9r4SocS4lBBq&#10;77tUSlfUrMnNbMcmeCfba/JB9pUsexpDuW5lrNST1NSYsFBTx5uai/P+ohHeRxrXSfQ6bM+nzfX7&#10;8Lj72kaMeH83rV9AeJ78Xxh+8QM65IHpaC+mdKJFiOPFc4giLBMQwY/nyzmII0KiFMg8k/8P5D8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcnGTNYYDAAD1CQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAniZOf+AAAAAIAQAADwAAAAAAAAAAAAAA&#10;AADgBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAO0GAAAAAA==&#10;">
+                      <v:shape id="Freeform 48" o:spid="_x0000_s1027" style="position:absolute;left:4529;top:-268;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAsTnAlwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9ba8Iw&#10;FH4X9h/CGexN00lnpTaVIYh7GMzLYPh2aI5NsTkpSabdv18eBnv8+O7VerS9uJEPnWMFz7MMBHHj&#10;dMetgs/TdroEESKyxt4xKfihAOv6YVJhqd2dD3Q7xlakEA4lKjAxDqWUoTFkMczcQJy4i/MWY4K+&#10;ldrjPYXbXs6zbCEtdpwaDA60MdRcj99WQfEi9932o8jNyXm9ez/ny91XrtTT4/i6AhFpjP/iP/eb&#10;VpCnselL+gGy/gUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAsTnAlwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l206,r,206l,206,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,-268;206,-268;206,-62;0,-62;0,-268" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57B540E1" wp14:editId="5F86D519">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57B540E1" wp14:editId="2ABD1953">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>240665</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>52070</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="39" name="Group 39"/>
+                      <wp:docPr id="39" name="Group 39" descr="Check here if EEOC is your answer to this question."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="4529" y="-268"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="40" name="Freeform 40"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="4529" y="-268"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 4529 4529"/>
@@ -8838,54 +8882,55 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 39" o:spid="_x0000_s1076" style="width:10.35pt;height:10.35pt;margin-top:4.1pt;margin-left:18.95pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251639808" coordorigin="4529,-268" coordsize="207,207">
-                      <v:shape id="Freeform 40" o:spid="_x0000_s1077" style="width:207;height:207;left:4529;mso-wrap-style:square;position:absolute;top:-268;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,206l,206,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="4E6788E0" id="Group 39" o:spid="_x0000_s1026" alt="Check here if EEOC is your answer to this question." style="position:absolute;margin-left:18.95pt;margin-top:4.1pt;width:10.35pt;height:10.35pt;z-index:-251640832;mso-position-horizontal-relative:page" coordorigin="4529,-268" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7gOADhgMAAPUJAAAOAAAAZHJzL2Uyb0RvYy54bWykVslu2zAQvRfoPxA8tki0xHYSIXYOSRMU&#10;6BIg6gfQFLUAksiStOX06zscLZZdKwhSHSRKfBq+eTOc4c3trirJVmhTyHpJg3OfElFzmRR1tqS/&#10;4oezK0qMZXXCSlmLJX0Rht6uPn64aVQkQpnLMhGagJHaRI1a0txaFXme4bmomDmXStQwmUpdMQuv&#10;OvMSzRqwXpVe6PsLr5E6UVpyYQx8vW8n6Qrtp6ng9meaGmFJuaTAzeJd433t7t7qhkWZZioveEeD&#10;vYNFxYoaFh1M3TPLyEYX/5iqCq6lkak957LyZJoWXKAP4E3gH3nzqOVGoS9Z1GRqkAmkPdLp3Wb5&#10;j+2jVs/qSYMSjcpAC3xzvuxSXbknsCQ7lOxlkEzsLOHwMbgIZrM5JRymujFKynPQ3f01m4fXlMDs&#10;Wbi4auXm+Zfu79C/bH91A/jP6xf1Dqg0CpLD7P03/+f/c86UQFlNBP4/aVIkQBTSo2YV5OiDFsJl&#10;HIFPqArCBo1MZEAusm6+ywTQbGMlhv5IrhOO96JNus0ivjH2UUjUnW2/GYtqZgmMML2SjmMMbNOq&#10;hFz9fEZ84hbDW6twNsCCHvbJI7FPGtIpDZk6YMIeg6ZcnMg+WHvYRQ8DUwjKTxmb9aiW1+XF/CQv&#10;SJmWvuM1O81r0WNe5wUpNJia5gV1aKzXFC/I1cFYfHWaV3Co/dkiPKlXMNbegU7qFRyqPx3Isfxx&#10;EE5QO5R/ktpY/mlqhwGYpjaOQBwsJqgdRmAyzYJxCA7jCeVh2Aks7zcH39Xd7oARYa7x+LghlTSu&#10;AsUQB6g/8UVXYQDlttIEGJRx4L4cvQ5uK1sMkW6L1+voAELobAfzt8FBVoRfj+GgAazSOayhvx13&#10;Nk0JdLa1+4dFilmnUz8kzZJi8cnbp/teya2IJSLsUZmHtfazZT1GhT4kB7DDCgm4frZ/KrTVo9yz&#10;Vaif758tDjYU2Hob6nhFXkojWuPOW2wig9tOrVFFreVDUZaoTFk7Ma6he2GuGFkWiZt0Qhidre9K&#10;TbbMnRrw6ugfwKA71wkaywVLvnRjy4qyHaMswMe1L9cyXIM10VomL9A+tGzPInB2gkEu9R9KGjiH&#10;LKn5vWFaUFJ+raHROYYgj8WX2fwyhBc9nlmPZ1jNwdSSWgobwQ3vbHvY2ShdZDms1KZq11GRHJ4t&#10;ULbuHOQOL+N3RO1Pa6u/AAAA//8DAFBLAwQUAAYACAAAACEASmgaDt4AAAAGAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyOwUrDQBRF94L/MDzBnZ0kpTWNeSmlqKsitBXE3TTzmoRm3oTMNEn/3nGly8u9&#10;nHvy9WRaMVDvGssI8SwCQVxa3XCF8Hl8e0pBOK9Yq9YyIdzIwbq4v8tVpu3IexoOvhIBwi5TCLX3&#10;XSalK2syys1sRxy6s+2N8iH2ldS9GgPctDKJoqU0quHwUKuOtjWVl8PVILyPatzM49dhdzlvb9/H&#10;xcfXLibEx4dp8wLC0+T/xvCrH9ShCE4ne2XtRIswf16FJUKagAj1Il2COCEk6Qpkkcv/+sUPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPuA4AOGAwAA9QkAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEpoGg7eAAAABgEAAA8AAAAAAAAAAAAAAAAA&#10;4AUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADrBgAAAAA=&#10;">
+                      <v:shape id="Freeform 40" o:spid="_x0000_s1027" style="position:absolute;left:4529;top:-268;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDSOHwjwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9ba8Iw&#10;FH4X9h/CGexN00lnpTaVIYh7GMzLYPh2aI5NsTkpSabdv18eBnv8+O7VerS9uJEPnWMFz7MMBHHj&#10;dMetgs/TdroEESKyxt4xKfihAOv6YVJhqd2dD3Q7xlakEA4lKjAxDqWUoTFkMczcQJy4i/MWY4K+&#10;ldrjPYXbXs6zbCEtdpwaDA60MdRcj99WQfEi9932o8jNyXm9ez/ny91XrtTT4/i6AhFpjP/iP/eb&#10;VpCn9elL+gGy/gUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDSOHwjwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l206,r,206l,206,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,-268;206,-268;206,-62;0,-62;0,-268" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>EEOC                            Other</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:sz w:val="18"/>
@@ -9256,54 +9301,60 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A1B6C69" w14:textId="77777777" w:rsidR="007416A1" w:rsidRDefault="00BB22F7" w:rsidP="00470EFE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:left="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52AA065C" wp14:editId="5FC2CEF0">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52AA065C" wp14:editId="041AB3FA">
                       <wp:extent cx="2786209" cy="62173"/>
                       <wp:effectExtent l="0" t="0" r="14605" b="0"/>
-                      <wp:docPr id="33" name="Group 33"/>
+                      <wp:docPr id="33" name="Group 33">
+                        <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                            <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                          </a:ext>
+                        </a:extLst>
+                      </wp:docPr>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2786209" cy="62173"/>
                                 <a:chOff x="0" y="0"/>
                                 <a:chExt cx="2635" cy="12"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wpg:grpSp>
                               <wpg:cNvPr id="34" name="Group 34"/>
                               <wpg:cNvGrpSpPr/>
                               <wpg:grpSpPr>
                                 <a:xfrm>
                                   <a:off x="6" y="6"/>
                                   <a:ext cx="2624" cy="2"/>
                                   <a:chOff x="6" y="6"/>
                                   <a:chExt cx="2624" cy="2"/>
                                 </a:xfrm>
                               </wpg:grpSpPr>
                               <wps:wsp>
@@ -9351,99 +9402,104 @@
                                     <a:round/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a:ln>
                                   <a:extLst>
                                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                         <a:solidFill>
                                           <a:srgbClr val="FFFFFF"/>
                                         </a:solidFill>
                                       </a14:hiddenFill>
                                     </a:ext>
                                   </a:extLst>
                                 </wps:spPr>
                                 <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                               </wps:wsp>
                             </wpg:grpSp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 33" o:spid="_x0000_i1078" style="width:219.4pt;height:4.9pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2635,12">
-[...1 lines deleted...]
-                        <v:shape id="Freeform 35" o:spid="_x0000_s1080" style="width:2624;height:2;left:6;mso-wrap-style:square;position:absolute;top:6;visibility:visible;v-text-anchor:top" coordsize="2624,2" path="m,l2623,e" filled="f" strokeweight="0.58pt">
+                    <v:group w14:anchorId="566C1682" id="Group 33" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:219.4pt;height:4.9pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2635,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUtDoPAQMAAD0HAAAOAAAAZHJzL2Uyb0RvYy54bWykVclu2zAQvRfoPxA8tkgky66dCJFzyIYC&#10;XQLE/QCaohaAIlmStpx+fWeoJbKDHJr6IJPicOa9N4uurg+NJHthXa1VRmfnMSVCcZ3Xqszor839&#10;2QUlzjOVM6mVyOizcPR6/fHDVWtSkehKy1xYAk6US1uT0cp7k0aR45VomDvXRig4LLRtmIetLaPc&#10;sha8NzJK4ngZtdrmxmounIO3t90hXQf/RSG4/1kUTngiMwrYfHja8NziM1pfsbS0zFQ172Gwd6Bo&#10;WK0g6OjqlnlGdrZ+5aqpudVOF/6c6ybSRVFzETgAm1l8wubB6p0JXMq0Lc0oE0h7otO73fIf+wdr&#10;nsyjBSVaU4IWYYdcDoVt8B9QkkOQ7HmUTBw84fAyWV0sk/iSEg5ny2S2mneS8gp0f3WLV3fDveX8&#10;S3dpluCNaAgXHYEYNx04QPtoSZ1ndL6gRLEGKiqIRGDfE/gHRktKEHWHeGS0TMA30gnAWDpSOTKf&#10;Ujm68CYTKHD3kkP3fzl8qpgRoTRcOlEFNO1UubdCYNcQkDkIE8zGPLvUQcrJtv2uc9CQ7bwO5XuS&#10;8iPGbwg08gWlds4/CB2Khu2/OQ+RoSVyWHWLHtwGOrFoJDTa5zMSkyXpU1Dmg8FsMPgUkU1MWpJg&#10;Vnp3g1EyGAUvYHH52tF8sEFHycQRwB6BsWrAyg+qBwsrwnCIxUEYox1W8waADU0AHsAIib1hC7FP&#10;bbs7fQgL0+l0LllKYC5tO6qGeUSGIXBJWqhJ1AFfNHovNjoc+ZM+gyAvp1JNreD6MaruGG5ggNCG&#10;Y1DEOkmo0ve1lCEFUiGU1Xx1GaA4LescDxGNs+X2RlqyZzhxww/JgLMjM5hsKg/OKsHyu37tWS27&#10;NdhL0BamQVeq2P8u3er8GcrW6m6Ow3cHFpW2fyhpYYZn1P3eMSsokV8VNNjlbLHAoR82iy+rBDZ2&#10;erKdnjDFwVVGPYXE4/LGdx+KnbF1WUGkWWCCQKCTA7h+XvZrmNGBaf89wY/AdB+sXr56678AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDJHcqN2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXv&#10;gv9hGcGb3cSqpGk2pRT1VARbQbxNk2kSmp0N2W2S/ntHL3p5MLzhve9lq8m2aqDeN44NxLMIFHHh&#10;yoYrAx/7l7sElA/IJbaOycCFPKzy66sM09KN/E7DLlRKQtinaKAOoUu19kVNFv3MdcTiHV1vMcjZ&#10;V7rscZRw2+r7KHrSFhuWhho72tRUnHZna+B1xHE9j5+H7em4uXztH98+tzEZc3szrZegAk3h7xl+&#10;8AUdcmE6uDOXXrUGZEj4VfEe5onMOBhYJKDzTP9nz78BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAlLQ6DwEDAAA9BwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAyR3KjdsAAAADAQAADwAAAAAAAAAAAAAAAABbBQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAGMGAAAAAA==&#10;">
+                      <v:group id="Group 34" o:spid="_x0000_s1027" style="position:absolute;left:6;top:6;width:2624;height:2" coordorigin="6,6" coordsize="2624,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZs5h5xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva1p1RapRRFzxIIJ/QLw9mmdbbF5Kk23rt98sCHscZuY3zGLVmVI0VLvCsoJ4GIEg&#10;Tq0uOFNwvXx/zkA4j6yxtEwKXuRgtex9LDDRtuUTNWefiQBhl6CC3PsqkdKlORl0Q1sRB+9ha4M+&#10;yDqTusY2wE0pR1E0lQYLDgs5VrTJKX2ef4yCXYvtehxvm8PzsXndL1/H2yEmpQb9bj0H4anz/+F3&#10;e68VjCfw9yX8ALn8BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANmzmHnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                        <v:shape id="Freeform 35" o:spid="_x0000_s1028" style="position:absolute;left:6;top:6;width:2624;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2624,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAxxPoNwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8Iw&#10;FIX3wvyHcAdmp6kjyliNMiiCWx/gLC/NbVNsbkoSbf33E0FweTiPj7Nc97YRd/KhdqxgPMpAEBdO&#10;11wpOJ92wx8QISJrbByTggcFWK8+BkvMtev4QPdjrEQa4ZCjAhNjm0sZCkMWw8i1xMkrnbcYk/SV&#10;1B67NG4b+Z1lM2mx5kQw2NLGUHE93mzidm47/5PRlZfST82u2NxO9qHU12f/uwARqY/v8Ku91wom&#10;U3h+ST9Arv4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMcT6DcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l2623,e" filled="f" strokeweight=".20497mm">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;2623,0" o:connectangles="0,0"/>
                         </v:shape>
                       </v:group>
-                      <w10:wrap type="none"/>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="791ABD4D" w14:textId="77777777" w:rsidR="007416A1" w:rsidRDefault="007416A1" w:rsidP="00470EFE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11DD25EA" w14:textId="77777777" w:rsidR="007416A1" w:rsidRDefault="00BB22F7" w:rsidP="00470EFE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:left="391"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F89AD05" wp14:editId="6FBF7EDE">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F89AD05" wp14:editId="6A8B63B4">
                       <wp:extent cx="2798618" cy="45719"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="0"/>
-                      <wp:docPr id="36" name="Group 36"/>
+                      <wp:docPr id="36" name="Group 36">
+                        <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                            <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                          </a:ext>
+                        </a:extLst>
+                      </wp:docPr>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2798618" cy="45719"/>
                                 <a:chOff x="0" y="0"/>
                                 <a:chExt cx="2635" cy="12"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wpg:grpSp>
                               <wpg:cNvPr id="37" name="Group 37"/>
                               <wpg:cNvGrpSpPr/>
                               <wpg:grpSpPr>
                                 <a:xfrm>
                                   <a:off x="6" y="6"/>
                                   <a:ext cx="2624" cy="2"/>
                                   <a:chOff x="6" y="6"/>
                                   <a:chExt cx="2624" cy="2"/>
                                 </a:xfrm>
                               </wpg:grpSpPr>
                               <wps:wsp>
@@ -9491,57 +9547,56 @@
                                     <a:round/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a:ln>
                                   <a:extLst>
                                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                         <a:solidFill>
                                           <a:srgbClr val="FFFFFF"/>
                                         </a:solidFill>
                                       </a14:hiddenFill>
                                     </a:ext>
                                   </a:extLst>
                                 </wps:spPr>
                                 <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                               </wps:wsp>
                             </wpg:grpSp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 36" o:spid="_x0000_i1081" style="width:220.35pt;height:3.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2635,12">
-[...1 lines deleted...]
-                        <v:shape id="Freeform 38" o:spid="_x0000_s1083" style="width:2624;height:2;left:6;mso-wrap-style:square;position:absolute;top:6;visibility:visible;v-text-anchor:top" coordsize="2624,2" path="m,l2623,e" filled="f" strokeweight="0.58pt">
+                    <v:group w14:anchorId="04D415C2" id="Group 36" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:220.35pt;height:3.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2635,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5SOOBAgMAAD0HAAAOAAAAZHJzL2Uyb0RvYy54bWykVctu2zAQvBfoPxA8tkhkyY4cC5FzyAsF&#10;mjZA3A+gKeoBUCRL0pbTr++SlBTZQQ5NfZBJ7XJ3Zpa7uro+tBztmTaNFDmOz2cYMUFl0Ygqx782&#10;92eXGBlLREG4FCzHL8zg6/XnT1edylgia8kLphEEESbrVI5ra1UWRYbWrCXmXComwFhK3RILW11F&#10;hSYdRG95lMxmadRJXSgtKTMG3t4GI177+GXJqP1ZloZZxHMM2Kx/av/cume0viJZpYmqG9rDIB9A&#10;0ZJGQNIx1C2xBO108yZU21AtjSztOZVtJMuyocxzADbx7ITNg5Y75blUWVepUSaQ9kSnD4elP/YP&#10;Wj2rJw1KdKoCLfzOcTmUunX/gBIdvGQvo2TsYBGFl8lydZnGUGQKtsXFMl4FSWkNur85Reu74Vw6&#10;vwiH4sSdiIZ00RGIcRPAAdonjZoix/MlRoK0cKO8SAj2PYF/YJRiBKjTgHhklCaLgMwDI9lI5ch9&#10;SuXowLtM4IKb1xqa/6vhc00U81fDZBNVoBBBlXvNmOsaNL8Mwni3sc4mM1BytO0eZQEakp2V/vqe&#10;lPyI8TsCjXxBqZ2xD0z6S0P2340N3VXAyvdG0YPbQCeWLYdG+3qGZihFfQmq0SEeHL5EaDNDHUpc&#10;VfpwQ5RkcPJRwGP1NtB88HGBkkkggF0NwEg9YKUH0YOFFSJuiM28MEoad5s3AGxoAogATo7YO76Q&#10;+9Q3nOlTaJhOp3NJYwRzaRuoKmIdMpfCLVEH/eZ0cC9auWcb6U32pM8gyauVi6kXHD9GFcxwwiXw&#10;bTgmdVgnBRXyvuHcl4ALB2U5X648FCN5UzijQ2N0tb3hGu2Jm7j+58hAsCM3mGyi8MFqRoq7fm1J&#10;w8Ma/DloC9MgXFXX/ybbyuIFrq2WYY7DdwcWtdR/MOpghufY/N4RzTDi3wQ02CpeLNzQ9xsYTgls&#10;9NSynVqIoBAqxxZD4d3yxoYPxU7ppqohU+yZOCDQyR5cPy/7Ncxoz7T/nriPwHTvvV6/euu/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAmT5GotsAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF&#10;7wX/wzKF3uom1qqk2YiI7UkKaqF4G7NjEszOhuyaxH/fbS/1MvB4j/e+SZeDqUVHrassK4jHEQji&#10;3OqKCwVfh/fnBQjnkTXWlknBjRwss9FDiom2Pe+o2/tChBJ2CSoovW8SKV1ekkE3tg1x8M62NeiD&#10;bAupW+xDuanlJIpm0mDFYaHEhtYl5Zf91Sj46LFfvcSbbns5r2/Hw+vn9zYmpZ4eh9UbCE+D/w/D&#10;L35AhywwneyVtRO1gvCI/7vBm06jOYiTgvkEZJbKe/bsBwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhALlI44ECAwAAPQcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJk+RqLbAAAAAwEAAA8AAAAAAAAAAAAAAAAAXAUAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABkBgAAAAA=&#10;">
+                      <v:group id="Group 37" o:spid="_x0000_s1027" style="position:absolute;left:6;top:6;width:2624;height:2" coordorigin="6,6" coordsize="2624,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQApYQYOxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva1rFVapRRFzxIIJ/QLw9mmdbbF5Kk23rt98sCHscZuY3zGLVmVI0VLvCsoJ4GIEg&#10;Tq0uOFNwvXx/zkA4j6yxtEwKXuRgtex9LDDRtuUTNWefiQBhl6CC3PsqkdKlORl0Q1sRB+9ha4M+&#10;yDqTusY2wE0pR1H0JQ0WHBZyrGiTU/o8/xgFuxbb9TjeNofnY/O6XybH2yEmpQb9bj0H4anz/+F3&#10;e68VjKfw9yX8ALn8BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAClhBg7EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                        <v:shape id="Freeform 38" o:spid="_x0000_s1028" style="position:absolute;left:6;top:6;width:2624;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2624,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfxVWTvgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X+h/CFLzVrBVLXY1SFKFXtdAeh83sZnEzWZLorv/eORR6fLzv9Xb0nbpRTG1gA7NpAYq4Crbl&#10;xsD3+fD6ASplZItdYDJwpwTbzfPTGksbBj7S7ZQbJSGcSjTgcu5LrVPlyGOahp5YuDpEj1lgbLSN&#10;OEi47/RbUbxrjy1Lg8Oedo6qy+nqpXcI++WvzqH+qePCHard9ezvxkxexs8VqExj/hf/ub+sgbmM&#10;lS/yA/TmAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN/FVZO+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m,l2623,e" filled="f" strokeweight=".20497mm">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;2623,0" o:connectangles="0,0"/>
                         </v:shape>
                       </v:group>
-                      <w10:wrap type="none"/>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C044E0F" w14:textId="77777777" w:rsidR="007416A1" w:rsidRDefault="00BB22F7" w:rsidP="00470EFE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="776"/>
                 <w:tab w:val="left" w:pos="1258"/>
                 <w:tab w:val="left" w:pos="1938"/>
               </w:tabs>
               <w:spacing w:before="15"/>
               <w:ind w:left="406"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -10183,54 +10238,60 @@
           </w:p>
           <w:p w14:paraId="577FFC47" w14:textId="77777777" w:rsidR="00922279" w:rsidRDefault="00BB22F7" w:rsidP="00991DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8516"/>
                 <w:tab w:val="left" w:pos="9776"/>
               </w:tabs>
               <w:spacing w:before="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2072F3A0" wp14:editId="74F90708">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2072F3A0" wp14:editId="4F611FDA">
                       <wp:extent cx="7041093" cy="56838"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                      <wp:docPr id="59" name="Group 59"/>
+                      <wp:docPr id="59" name="Group 59">
+                        <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                            <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                          </a:ext>
+                        </a:extLst>
+                      </wp:docPr>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="7041093" cy="56838"/>
                                 <a:chOff x="0" y="0"/>
                                 <a:chExt cx="2635" cy="12"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wpg:grpSp>
                               <wpg:cNvPr id="60" name="Group 60"/>
                               <wpg:cNvGrpSpPr/>
                               <wpg:grpSpPr>
                                 <a:xfrm>
                                   <a:off x="6" y="6"/>
                                   <a:ext cx="2624" cy="2"/>
                                   <a:chOff x="6" y="6"/>
                                   <a:chExt cx="2624" cy="2"/>
                                 </a:xfrm>
                               </wpg:grpSpPr>
                               <wps:wsp>
@@ -10278,95 +10339,94 @@
                                     <a:round/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a:ln>
                                   <a:extLst>
                                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                         <a:solidFill>
                                           <a:srgbClr val="FFFFFF"/>
                                         </a:solidFill>
                                       </a14:hiddenFill>
                                     </a:ext>
                                   </a:extLst>
                                 </wps:spPr>
                                 <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                               </wps:wsp>
                             </wpg:grpSp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 59" o:spid="_x0000_i1084" style="width:554.4pt;height:4.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2635,12">
-[...1 lines deleted...]
-                        <v:shape id="Freeform 63" o:spid="_x0000_s1086" style="width:2624;height:2;left:6;mso-wrap-style:square;position:absolute;top:6;visibility:visible;v-text-anchor:top" coordsize="2624,2" path="m,l2623,e" filled="f" strokeweight="0.58pt">
+                    <v:group w14:anchorId="7A562E1D" id="Group 59" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:554.4pt;height:4.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2635,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtpPiEAwMAAD0HAAAOAAAAZHJzL2Uyb0RvYy54bWykVclu2zAQvRfoPxA8tkgky44cC5FzyIYC&#10;TRsg7gfQFLUAFMmStOX06zskJUV2kENTH2hSM5x582bh1fWh5WjPtGmkyPHsPMaICSqLRlQ5/rW5&#10;P7vEyFgiCsKlYDl+YQZfrz9/uupUxhJZS14wjcCIMFmnclxbq7IoMrRmLTHnUjEBwlLqllg46ioq&#10;NOnAesujJI7TqJO6UFpSZgx8vQ1CvPb2y5JR+7MsDbOI5xiwWb9qv27dGq2vSFZpouqG9jDIB1C0&#10;pBHgdDR1SyxBO928MdU2VEsjS3tOZRvJsmwo8zFANLP4JJoHLXfKx1JlXaVGmoDaE54+bJb+2D9o&#10;9ayeNDDRqQq48CcXy6HUrfsHlOjgKXsZKWMHiyh8XMaLWbyaY0RBdpFezi8DpbQG3t/covVdfy9J&#10;5xfh0ixxN6LBXXQEYjwEcID2SaOmyHEKyRSkhYryJCE49wH8Q0QpRoA6DYiHiJI0WQRkHhjJxlCO&#10;1KehHF14NxIocPOaQ/N/OXyuiWK+NEw2YQUSEVi514y5rkHpPBDj1cY8m8xAytG2e5QFcEh2Vvry&#10;PUn5UcTvEDTGC0ztjH1g0hcN2X83NnRXATvfG0UPbgPJK1sOjfb1DMUoRX0KqlFhNih8idAmRh3y&#10;WenNDVaSQclbAY3VW0NASPDkDCUTQwC7GoCResBKD6IHCztE3BCLPTFKGlfNGwA2NAFYACUX2Du6&#10;4PtUN9zpXWiYTqdzSWMEc2kbSlIR65A5F26Luhx7HtyHVu7ZRnqRPekzcPIq5WKqBdePUQUx3HAO&#10;fBuOTh3WSUKFvG849yngwkFZzpcrz42RvCmc0KExutrecI32xE1c/3PBgLEjNZhsovDGakaKu35v&#10;ScPDHvQ5cAvTIJSq63+TbWXxAmWrZZjj8O7Appb6D0YdzPAcm987ohlG/JuABlvNFgs39P1hcbFM&#10;4KCnku1UQgQFUzm2GBLvtjc2PBQ7pZuqBk8zH4kDAp3swfXzst/DjPaR9u+JewSmZ6/1+uqt/wIA&#10;AP//AwBQSwMEFAAGAAgAAAAhAIXuIw7bAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQ&#10;he+F/odlCr3V3VhabJqNiNiepFAVSm9jdkyC2dmQXZP477v2opcHwxve+142H20jeup87VhDMlEg&#10;iAtnai417LYfTzMQPiAbbByThjN5mOf3dxmmxg38Tf0mlCKGsE9RQxVCm0rpi4os+olriaN3cJ3F&#10;EM+ulKbDIYbbRk6VepUWa44NFba0rKg4bk5Ww+eAw+I5WfXr42F5/t2+fP2sE9L68WFcvIMINIbr&#10;M1zwIzrkkWnvTmy8aDTEIeFfL16iZnHHXsObApln8hY+/wMAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAtpPiEAwMAAD0HAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCF7iMO2wAAAAQBAAAPAAAAAAAAAAAAAAAAAF0FAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAZQYAAAAA&#10;">
+                      <v:group id="Group 60" o:spid="_x0000_s1027" style="position:absolute;left:6;top:6;width:2624;height:2" coordorigin="6,6" coordsize="2624,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1O7FnwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu7GtMqIVFMRUXEhA6OCuLs0tw9sbkoT2/r3k8XALA/nvd4MphYdta6yrCCeRiCIM6sr&#10;LhTcrofPJQjnkTXWlknBmxxs0tHHGhNte/6h7uILEULYJaig9L5JpHRZSQbd1DbEgctta9AH2BZS&#10;t9iHcFPLWRQtpMGKQ0OJDe1Kyp6Xl1Fw7LHfzuN9d37mu/fj+vV9P8ek1GQ8bFcgPA3+X/znPmkF&#10;i7A+fAk/QKa/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALU7sWfBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                        <v:shape id="Freeform 63" o:spid="_x0000_s1028" style="position:absolute;left:6;top:6;width:2624;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2624,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDC0uj/wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8Iw&#10;FIX3wvyHcAdmp6kjyliNMiiCWx/gLC/NbVNsbkoSbf33E0FweTiPj7Nc97YRd/KhdqxgPMpAEBdO&#10;11wpOJ92wx8QISJrbByTggcFWK8+BkvMtev4QPdjrEQa4ZCjAhNjm0sZCkMWw8i1xMkrnbcYk/SV&#10;1B67NG4b+Z1lM2mx5kQw2NLGUHE93mzidm47/5PRlZfST82u2NxO9qHU12f/uwARqY/v8Ku91wpm&#10;E3h+ST9Arv4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwtLo/8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l2623,e" filled="f" strokeweight=".20497mm">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;2623,0" o:connectangles="0,0"/>
                         </v:shape>
                       </v:group>
-                      <w10:wrap type="none"/>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="63FE03F0" w14:textId="77777777" w:rsidR="00BC5F2C" w:rsidRDefault="00BB22F7" w:rsidP="009F7F03">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8516"/>
                 <w:tab w:val="left" w:pos="9776"/>
               </w:tabs>
               <w:spacing w:before="34"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="108FA9CE" wp14:editId="72720CE3">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="108FA9CE" wp14:editId="675687C1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>2856865</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>18415</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="103" name="Group 103"/>
+                      <wp:docPr id="103" name="Group 103" descr="Check here if your complaint was not resolved at the local level."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="6780" y="-523"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="104" name="Freeform 104"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="6780" y="-523"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 6780 6780"/>
@@ -10443,78 +10503,79 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 103" o:spid="_x0000_s1087" style="width:10.35pt;height:10.35pt;margin-top:1.45pt;margin-left:224.95pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251611136" coordorigin="6780,-523" coordsize="207,207">
-                      <v:shape id="Freeform 104" o:spid="_x0000_s1088" style="width:207;height:207;left:6780;mso-wrap-style:square;position:absolute;top:-523;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,207l,207,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="379C24A7" id="Group 103" o:spid="_x0000_s1026" alt="Check here if your complaint was not resolved at the local level." style="position:absolute;margin-left:224.95pt;margin-top:1.45pt;width:10.35pt;height:10.35pt;z-index:-251612160;mso-position-horizontal-relative:page" coordorigin="6780,-523" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmIzlWhAMAAPsJAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zAMfR+wfxD0uCG1naRpYjTpQ7sW&#10;A3Yp0OwDFFm+ALalSUqc7utH0Zc4mRMUnR9s2TqmDg8pUrd3+yInO6FNJsslDa58SkTJZZSVyZL+&#10;Wj+O5pQYy8qI5bIUS/oqDL1bffxwW6lQjGUq80hoAkZKE1ZqSVNrVeh5hqeiYOZKKlHCZCx1wSy8&#10;6sSLNKvAepF7Y9+feZXUkdKSC2Pg60M9SVdoP44Ftz/j2AhL8iUFbhbvGu8bd/dWtyxMNFNpxhsa&#10;7B0sCpaVsGhn6oFZRrY6+8dUkXEtjYztFZeFJ+M44wJ9AG8C/8SbJy23Cn1JwipRnUwg7YlO7zbL&#10;f+yetHpRzxqUqFQCWuCb82Uf68I9gSXZo2SvnWRibwmHj8EkmE6vKeEw1YxRUp6C7u6v2c0cdIfZ&#10;0fV4UsvN0y/N32P/pv7VDeA/r13UO6JSKUgOc/Df/J//LylTAmU1Ifj/rEkWAXt/SknJCkjSRy2E&#10;SznivqEuCOxUMqEBwcim+i4jgLOtlRj8E8EGXG9lO+s4C/nW2CchUXm2+2Ys6plEMMIEixqSa5A1&#10;LnLI1s8j4hO3GN5qjZMOFrSwTx5Z+6QijdaQqx1m3GLQlIsUOYTrAJu0MDCFoHTIGMjY57WYzwZ5&#10;QdLUMMdrOsxr1mIu84Ik6kyd5wWV6C28Fi3M8ZoP8wqOtR9NgtmgYEFffEQNKhYc638+lP0ArIPx&#10;GXLHAThPrh+BC+SOg3CeXD8KaxBkMNOC4yicTbWgH4bjmEKR6HYDS9sNwvdls0NgRJhrPz5uSiWN&#10;q0NrCAVUoTXWIDABKLedzoBBGgdui9JlMFB1YAh2XcIuowMIIsKv3wYHWRG+6MNrBxqHNXS50/6m&#10;KYH+tqmLgWLW6eT8dUNSLSkWoLR+uu+F3Im1RIQ9Kfaw1mE2L/uosQ/JAeywjwKunW2fCm21qEOR&#10;b+fbZ42r+8TbUKcr8lwaUcvvXMRW0rnt1OpV1VI+ZnmOZTUvnRgL6GGYK0bmWeQmnRBGJ5v7XJMd&#10;c2cHvJoQHMGgR5cRGksFi740Y8uyvB6jLMDHNTHXNlybNeFGRq/QQrSsTyRwgoJBKvUfSio4jSyp&#10;+b1lWlCSfy2h3TmGII/Fl+n1zRhedH9m059hJQdTS2opbAQ3vLf1kWerdJaksFKdqk1fRXJ4wkDZ&#10;mtOQO8L03xF1OLOt/gIAAP//AwBQSwMEFAAGAAgAAAAhAIp6MbrfAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdpI3RxmxKKeqpFGwF8TbNTpPQ7G7IbpP03zue9DQ83uPN&#10;9/LVZFoxUO8bZxXEswgE2dLpxlYKPg9vD88gfECrsXWWFFzJw6q4vckx0260HzTsQyW4xPoMFdQh&#10;dJmUvqzJoJ+5jix7J9cbDCz7SuoeRy43rZxHUSoNNpY/1NjRpqbyvL8YBe8jjutF/Dpsz6fN9fvw&#10;uPvaxqTU/d20fgERaAp/YfjFZ3QomOnoLlZ70SpIkuWSowrmfNhPnqIUxJH1IgVZ5PL/gOIHAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJiM5VoQDAAD7CQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinoxut8AAAAIAQAADwAAAAAAAAAAAAAAAADe&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOoGAAAAAA==&#10;">
+                      <v:shape id="Freeform 104" o:spid="_x0000_s1027" style="position:absolute;left:6780;top:-523;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhAmBtwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X+h/CFLzVbGWrst2sFEHsoeCrUHobNtPN0s1kSaJu/70RBG/z8T2nXAy2EyfyoXWs4GWcgSCu&#10;nW65UfB1WD3PQYSIrLFzTAr+KcCienwosdDuzDs67WMjUgiHAhWYGPtCylAbshjGridO3K/zFmOC&#10;vpHa4zmF205OsmwqLbacGgz2tDRU/+2PVsHsVW7b1WaWm4Pzev35k8/X37lSo6fh/Q1EpCHexTf3&#10;h07zsxyuz6QLZHUBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYQJgbcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l206,r,207l,207,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,-523;206,-523;206,-316;0,-316;0,-523" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C65647E" wp14:editId="78CCEB58">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C65647E" wp14:editId="48A0D0B3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>2384425</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>18415</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="78" name="Group 78"/>
+                      <wp:docPr id="78" name="Group 78" descr="Check here if your complaint was resolved at the local level."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="6780" y="-523"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="79" name="Freeform 79"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="6780" y="-523"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 6780 6780"/>
@@ -10591,54 +10652,55 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 78" o:spid="_x0000_s1089" style="width:10.35pt;height:10.35pt;margin-top:1.45pt;margin-left:187.75pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251613184" coordorigin="6780,-523" coordsize="207,207">
-                      <v:shape id="Freeform 79" o:spid="_x0000_s1090" style="width:207;height:207;left:6780;mso-wrap-style:square;position:absolute;top:-523;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,207l,207,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="4A258A5D" id="Group 78" o:spid="_x0000_s1026" alt="Check here if your complaint was resolved at the local level." style="position:absolute;margin-left:187.75pt;margin-top:1.45pt;width:10.35pt;height:10.35pt;z-index:-251614208;mso-position-horizontal-relative:page" coordorigin="6780,-523" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4T9NBhwMAAPkJAAAOAAAAZHJzL2Uyb0RvYy54bWykVttunDAQfa/Uf7D82CoBNptNgkLy0DZR&#10;pV4ilX6A15iLBNi1vcumX9/xGFh2u0RVygMYfBifOTOe8e39rqnJVmhTyTah0XlIiWi5zKq2SOjP&#10;9OHsmhJjWZuxWrYioc/C0Pu7t29uOxWLhSxlnQlNwEhr4k4ltLRWxUFgeCkaZs6lEi1M5lI3zMKr&#10;LoJMsw6sN3WwCMNV0EmdKS25MAa+fvST9A7t57ng9nueG2FJnVDgZvGu8b529+DulsWFZqqseE+D&#10;vYJFw6oWFh1NfWSWkY2u/jLVVFxLI3N7zmUTyDyvuEAfwJsoPPLmUcuNQl+KuCvUKBNIe6TTq83y&#10;b9tHrX6oJw1KdKoALfDN+bLLdeOewJLsULLnUTKxs4TDx+giWi4vKeEw1Y9RUl6C7u6v1dU16A6z&#10;Z5eLCy83Lz/1fy/CK/+rG8B/wbBocEClU5AcZu+/+T//f5RMCZTVxOD/kyZVltCrG0pa1kCOPmgh&#10;XMYR+ISqIGzUyMQG5CLr7qvMAM02VmLoj+Q64fgg2qzbLOYbYx+FRN3Z9ouxqGaRwQjTK+s5piBq&#10;3tSQq+/PSEjcYnjzChcjLBpg7wKShqQjvdKQqSNmMWDQlIsT2QdrD7sYYGAKQeUpY8sB5XndXK9O&#10;8oKU8fQdr+VpXqsB8zIvSKHR1DwvqENTveZ4QRKMxtLr07yiQ+3PLqLVScGiqfiIOqlYdKj/fCin&#10;AUijxQy5wwDMk5tG4AVyh0GYJzeNQgqCnMy06DAKs6kWTcNwGFMoEeNuYOWwQfiu7XcIjAhzzSfE&#10;TamkcVUohVBADUqxAoEJQLntNAMGaRx4KEkvg4GqA0OwfQF7GR1BEBF++W9wkBXhWIkG4v7ZO6yh&#10;xx13N00JdLe1LwaKWaeT89cNSZdQLEClf7rvjdyKVCLCHpV6WGs/W7dT1CKE5AB22EUBN8wOT4W2&#10;BtS+xA/zw9PjfJf4N9TxiryWRnj5nYvYSEa3nVqTqtrKh6qusazWrRPjBjoY5oqRdZW5SSeE0cX6&#10;Q63JlrmTA159xA5g0KHbDI2VgmWf+rFlVe3HKAvwcS3MtQ3XZE28ltkztBAt/XkEzk8wKKX+TUkH&#10;Z5GEml8bpgUl9ecWmp1jCPJYfFleXi3gRU9n1tMZ1nIwlVBLYSO44QfrDzwbpauihJV8qvZdFcnh&#10;+QJl689C7gAzfUfU/sR29wcAAP//AwBQSwMEFAAGAAgAAAAhAMBdN3/fAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj09Lw0AUxO+C32F5gje7+UOijdmUUtRTEWyF0ts2eU1Cs29Ddpuk397nSY/D&#10;DDO/yVez6cSIg2stKQgXAQik0lYt1Qq+9+9PLyCc11TpzhIquKGDVXF/l+usshN94bjzteAScplW&#10;0HjfZ1K6skGj3cL2SOyd7WC0ZznUshr0xOWmk1EQpNLolnih0T1uGiwvu6tR8DHpaR2Hb+P2ct7c&#10;jvvk87ANUanHh3n9CsLj7P/C8IvP6FAw08leqXKiUxA/JwlHFURLEOzHyzQCcWIdpyCLXP4/UPwA&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+E/TQYcDAAD5CQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAwF03f98AAAAIAQAADwAAAAAAAAAAAAAA&#10;AADhBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAO0GAAAAAA==&#10;">
+                      <v:shape id="Freeform 79" o:spid="_x0000_s1027" style="position:absolute;left:6780;top:-523;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNbh8DxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeIXeNKtsq26NIgXRg2CrheLtsXndLG5eliTq9t8boeBxmPlmmNmis424kA+1YwXDQQaC&#10;uHS65krB92HVn4AIEVlj45gU/FGAxfypN8NCuyt/0WUfK5FKOBSowMTYFlKG0pDFMHAtcfJ+nbcY&#10;k/SV1B6vqdw2cpRlb9JizWnBYEsfhsrT/mwVjF/lZ73ajXNzcF6vt8d8sv7JlXp57pbvICJ18RH+&#10;pzc6cVO4f0k/QM5vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI1uHwPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l206,r,207l,207,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,-523;206,-523;206,-316;0,-316;0,-523" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="009F7F03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003F63B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC5F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -10873,54 +10935,51 @@
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:id w:val="1777369373"/>
                                     <w:temporary/>
                                     <w:showingPlcHdr/>
                                   </w:sdtPr>
                                   <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:p w14:paraId="193FE9D6" w14:textId="77777777" w:rsidR="00482754" w:rsidRDefault="00BB22F7" w:rsidP="00482754">
                                       <w:r>
-                                        <w:t xml:space="preserve">[Grab your reader’s attention with a great quote from the document or use this space to emphasize a key point. To place this text </w:t>
-[...2 lines deleted...]
-                                        <w:t>box anywhere on the page, just drag it.]</w:t>
+                                        <w:t>[Grab your reader’s attention with a great quote from the document or use this space to emphasize a key point. To place this text box anywhere on the page, just drag it.]</w:t>
                                       </w:r>
                                     </w:p>
                                   </w:sdtContent>
                                 </w:sdt>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0"/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shape id="_x0000_s1091" type="#_x0000_t202" style="width:11.6pt;height:11.05pt;margin-top:0.95pt;margin-left:255.75pt;mso-height-percent:0;mso-height-relative:margin;mso-width-percent:0;mso-width-relative:margin;mso-wrap-distance-bottom:3.6pt;mso-wrap-distance-left:9pt;mso-wrap-distance-right:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-style:square;position:absolute;visibility:visible;v-text-anchor:top;z-index:251709440">
                       <v:textbox>
                         <w:txbxContent>
                           <w:sdt>
@@ -10934,115 +10993,119 @@
                               <w:p w:rsidR="00482754" w:rsidP="00482754" w14:paraId="1D3729EE" w14:textId="77777777">
                                 <w:r>
                                   <w:t>[Grab your reader’s attention with a great quote from the document or use this space to emphasize a key point. To place this text box anywhere on the page, just drag it.]</w:t>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00DE714D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64864F44" wp14:editId="0F9BDE10">
+                    <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64864F44" wp14:editId="73F90DAC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2613025</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>18415</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="147320" cy="140335"/>
                       <wp:effectExtent l="0" t="0" r="24130" b="12065"/>
                       <wp:wrapSquare wrapText="bothSides"/>
-                      <wp:docPr id="3" name="Text Box 2"/>
+                      <wp:docPr id="3" name="Text Box 2" descr="Check here if the apparent violations were resolved at the local level."/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="147320" cy="140335"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="7B4DA68B" w14:textId="77777777" w:rsidR="00482754" w:rsidRDefault="00482754" w:rsidP="00482754"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0"/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="_x0000_s1092" type="#_x0000_t202" style="width:11.6pt;height:11.05pt;margin-top:1.45pt;margin-left:205.75pt;mso-height-percent:0;mso-height-relative:margin;mso-width-percent:0;mso-width-relative:margin;mso-wrap-distance-bottom:3.6pt;mso-wrap-distance-left:9pt;mso-wrap-distance-right:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-style:square;position:absolute;visibility:visible;v-text-anchor:top;z-index:251707392">
+                    <v:shapetype w14:anchorId="64864F44" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="_x0000_s1028" type="#_x0000_t202" alt="Check here if the apparent violations were resolved at the local level." style="position:absolute;margin-left:205.75pt;margin-top:1.45pt;width:11.6pt;height:11.05pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIP9v3BwIAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5ra0Rp9jSZRjQ&#10;XYBuHyDLcixMFjVKid19fSk5ybLbyzA/CKQpHZLnkKvboTPsoNBrsCWfTnLOlJVQa7sr+ZfP2xfX&#10;nPkgbC0MWFXyR+X57fr5s1XvCjWDFkytkBGI9UXvSt6G4Ios87JVnfATcMpSsAHsRCAXd1mNoif0&#10;zmSzPH+Z9YC1Q5DKe/p7Nwb5OuE3jZLhY9N4FZgpOdUW0onprOKZrVei2KFwrZbHMsQ/VNEJbSnp&#10;GepOBMH2qH+D6rRE8NCEiYQug6bRUqUeqJtp/ks3D61wKvVC5Hh3psn/P1j54fDgPiELw2sYSMDU&#10;hHf3IL96ZmHTCrtTrxChb5WoKfE0Upb1zhfHp5FqX/gIUvXvoSaRxT5AAhoa7CIr1CcjdBLg8Uy6&#10;GgKTMeXiaj6jiKTQdJHP58uUQRSnxw59eKugY9EoOZKmCVwc7n2IxYjidCXm8mB0vdXGJAd31cYg&#10;OwjSf5u+I/pP14xlfclvlrPl2P9fIfL0/Qmi04EG2eiu5NfnS6KIrL2xdRqzILQZbSrZ2CONkbmR&#10;wzBUA9N1yWcxQWS1gvqReEUY55b2jIwW8DtnPc1syf23vUDFmXlnSZub6WIRhzw5i+VVpBUvI9Vl&#10;RFhJUCUPnI3mJqTFOOlLE5fIPW5HHOlLP5X/Y4fXTwAAAP//AwBQSwMEFAAGAAgAAAAhADdSOkrf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQddKmfyFOhZBAcIO2gqub&#10;bJMIex1sNw1vz3KC42hGM98Um9EaMaAPnSMF6SQBgVS5uqNGwX73eLsCEaKmWhtHqOAbA2zKy4tC&#10;57U70xsO29gILqGQawVtjH0uZahatDpMXI/E3tF5qyNL38ja6zOXWyOnSbKQVnfEC63u8aHF6nN7&#10;sgpW2fPwEV5mr+/V4mjW8WY5PH15pa6vxvs7EBHH+BeGX3xGh5KZDu5EdRBGQZamc44qmK5BsJ/N&#10;siWIA+t5ArIs5P8D5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiD/b9wcCAAALBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAN1I6St8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAABhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="00482754" w:rsidP="00482754" w14:paraId="1F8A1795" w14:textId="2DBCF34E"/>
+                          <w:p w14:paraId="7B4DA68B" w14:textId="77777777" w:rsidR="00482754" w:rsidRDefault="00482754" w:rsidP="00482754"/>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r w:rsidR="003F63B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
@@ -11129,62 +11192,62 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="361A69EA" w14:textId="77777777" w:rsidR="00922279" w:rsidRDefault="00BB22F7" w:rsidP="00E579A7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8516"/>
                 <w:tab w:val="left" w:pos="9776"/>
               </w:tabs>
               <w:spacing w:before="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69A2D70A" wp14:editId="2720828F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69A2D70A" wp14:editId="28EE3C9E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>3260625</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>19685</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="72" name="Group 72"/>
+                      <wp:docPr id="72" name="Group 72" descr="Check here if your answer to number 11 is No."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="6780" y="-523"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="73" name="Freeform 73"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="6780" y="-523"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 6780 6780"/>
@@ -11261,78 +11324,79 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 72" o:spid="_x0000_s1093" style="width:10.35pt;height:10.35pt;margin-top:1.55pt;margin-left:256.75pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251629568" coordorigin="6780,-523" coordsize="207,207">
-                      <v:shape id="Freeform 73" o:spid="_x0000_s1094" style="width:207;height:207;left:6780;mso-wrap-style:square;position:absolute;top:-523;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,207l,207,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="0CCD2482" id="Group 72" o:spid="_x0000_s1026" alt="Check here if your answer to number 11 is No." style="position:absolute;margin-left:256.75pt;margin-top:1.55pt;width:10.35pt;height:10.35pt;z-index:-251630592;mso-position-horizontal-relative:page" coordorigin="6780,-523" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcRGt4hwMAAPkJAAAOAAAAZHJzL2Uyb0RvYy54bWykVttunDAQfa/Uf7D82CoBNptNgkLy0DZR&#10;pV4ilX6A15iLBNi1vcumX9/xGFh2u0RVygMYfBifOTOe8e39rqnJVmhTyTah0XlIiWi5zKq2SOjP&#10;9OHsmhJjWZuxWrYioc/C0Pu7t29uOxWLhSxlnQlNwEhr4k4ltLRWxUFgeCkaZs6lEi1M5lI3zMKr&#10;LoJMsw6sN3WwCMNV0EmdKS25MAa+fvST9A7t57ng9nueG2FJnVDgZvGu8b529+DulsWFZqqseE+D&#10;vYJFw6oWFh1NfWSWkY2u/jLVVFxLI3N7zmUTyDyvuEAfwJsoPPLmUcuNQl+KuCvUKBNIe6TTq83y&#10;b9tHrX6oJw1KdKoALfDN+bLLdeOewJLsULLnUTKxs4TDx+giWi4vKeEw1Y9RUl6C7u6v1dU16A6z&#10;Z5eLCy83Lz/1fy/CK/+rG8B/wbBocEClU5AcZu+/+T//f5RMCZTVxOD/kyZVltCrC0pa1kCOPmgh&#10;XMYR+ISqIGzUyMQG5CLr7qvMAM02VmLoj+Q64fgg2qzbLOYbYx+FRN3Z9ouxqGaRwQjTK+s5piBq&#10;3tSQq+/PSEjcYnjzChcjLBpg7wKShqQjvdKQqSNmMWDQlIsT2QdrDwN9/IpgCkHlKWPLAeV53Vyv&#10;TvKClBmNpcvTvFYD5mVekEKjqXleUIemes3xuhlgTq/r07yiQ+3PLqLVScGiqfiIOqlYdKj/fCin&#10;AUijxQy5wwDMk5tG4AVyh0GYJzeNQgqCnMy06DAKs6kWTcNwGFMoEeNuYOWwQfiu7XcIjAhzzSfE&#10;TamkcVUohVBADUpxQ4MJQLntNAMGaRx4KEkvg4GqA0OwfQF7GR1BEBF++W9wkBXhN1O4d6B3WEOP&#10;O+5umhLobmtfDBSzTifnrxuSLqFYgEr/dN8buRWpRIQ9KvWw1n62bqeoRQjJAeywiwJumB2eCm0N&#10;qH2JH+aHp8f5LvFvqOMVeS2N8PI7F7GRjG47tSZVtZUPVV1jWa1bJ8YNdDDMFSPrKnOTTgiji/WH&#10;WpMtcycHvPoQHMCgQ7cZGisFyz71Y8uq2o9RFuDjWphrG67Jmngts2doIVr68wicn2BQSv2bkg7O&#10;Igk1vzZMC0rqzy00O8cQ5LH4sry8WsCLns6spzOs5WAqoZbCRnDDD9YfeDZKV0UJK/lU7bsqksPz&#10;BcrWn4XcAWb6jqj9ie3uDwAAAP//AwBQSwMEFAAGAAgAAAAhAMoZQqHfAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+NLKsuwbEcQmh7CoUmhZKbYm1sE2tlLMV2/r7qqT0O&#10;M8y8Kdaz7diIg28dKRCLBBhS5UxLtYKvw9vTEpgPmozuHKGCG3pYl/d3hc6Nm+gTx32oWSwhn2sF&#10;TQh9zrmvGrTaL1yPFL2zG6wOUQ41N4OeYrnteJokL9zqluJCo3vcNlhd9ler4H3S00aK13F3OW9v&#10;x0P28b0TqNTjw7xZAQs4h78w/OJHdCgj08ldyXjWKciEzGJUgRTAop/J5xTYSUEql8DLgv8/UP4A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3ERreIcDAAD5CQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyhlCod8AAAAIAQAADwAAAAAAAAAAAAAA&#10;AADhBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAO0GAAAAAA==&#10;">
+                      <v:shape id="Freeform 73" o:spid="_x0000_s1027" style="position:absolute;left:6780;top:-523;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDshijpxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mrVuq6xGkYLYQ6FWBfH22Dw3i5uXJUl1/femUOhxmPlmmPmys424kg+1YwWjYQaC&#10;uHS65krBYb9+noIIEVlj45gU3CnActF7mmOh3Y2/6bqLlUglHApUYGJsCylDachiGLqWOHln5y3G&#10;JH0ltcdbKreNfMmyN2mx5rRgsKV3Q+Vl92MVTF7ltl5/TXKzd15vPk/5dHPMlRr0u9UMRKQu/of/&#10;6A+duDH8fkk/QC4eAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOyGKOnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l206,r,207l,207,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,-523;206,-523;206,-316;0,-316;0,-523" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="253D7F51" wp14:editId="434A1853">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="253D7F51" wp14:editId="0E3DA5C0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="page">
                         <wp:posOffset>2628491</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>26089</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="131445" cy="131445"/>
                       <wp:effectExtent l="0" t="0" r="20955" b="20955"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="70" name="Group 70"/>
+                      <wp:docPr id="70" name="Group 70" descr="Check here if your answer to number 11 is Yes."/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="131445" cy="131445"/>
                                 <a:chOff x="6780" y="-523"/>
                                 <a:chExt cx="207" cy="207"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="71" name="Freeform 71"/>
                               <wps:cNvSpPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="6780" y="-523"/>
                                   <a:ext cx="207" cy="207"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="+- 0 6780 6780"/>
@@ -11409,54 +11473,55 @@
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 70" o:spid="_x0000_s1095" style="width:10.35pt;height:10.35pt;margin-top:2.05pt;margin-left:206.95pt;mso-position-horizontal-relative:page;position:absolute;z-index:-251631616" coordorigin="6780,-523" coordsize="207,207">
-                      <v:shape id="Freeform 71" o:spid="_x0000_s1096" style="width:207;height:207;left:6780;mso-wrap-style:square;position:absolute;top:-523;visibility:visible;v-text-anchor:top" coordsize="207,207" path="m,l206,l206,207l,207,,xe" filled="f" strokeweight="0.72pt">
+                    <v:group w14:anchorId="7E4FA4DA" id="Group 70" o:spid="_x0000_s1026" alt="Check here if your answer to number 11 is Yes." style="position:absolute;margin-left:206.95pt;margin-top:2.05pt;width:10.35pt;height:10.35pt;z-index:-251632640;mso-position-horizontal-relative:page" coordorigin="6780,-523" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACECyuhgMAAPkJAAAOAAAAZHJzL2Uyb0RvYy54bWykVttunDAQfa/Uf7D82CoBNptNgkLykDRR&#10;pV4iZfsBXmMuEmDX9i6bfn3HY2DZ7RJFKQ9g8GF85sx4xte327oiG6FNKZuERqchJaLhMi2bPKG/&#10;lg8nl5QYy5qUVbIRCX0Rht7efPxw3apYzGQhq1RoAkYaE7cqoYW1Kg4CwwtRM3MqlWhgMpO6ZhZe&#10;dR6kmrVgva6CWRguglbqVGnJhTHw9d5P0hu0n2WC259ZZoQlVUKBm8W7xvvK3YObaxbnmqmi5B0N&#10;9g4WNSsbWHQwdc8sI2td/mOqLrmWRmb2lMs6kFlWcoE+gDdReODNo5Zrhb7kcZurQSaQ9kCnd5vl&#10;PzaPWj2rJw1KtCoHLfDN+bLNdO2ewJJsUbKXQTKxtYTDx+gsms/PKeEw1Y1RUl6A7u6vxcUl6A6z&#10;J+ezMy83L750f8/CC/+rG8B/Qb9osEelVZAcZue/+T//nwumBMpqYvD/SZMyTehFREnDasjRBy2E&#10;yzgCn1AVhA0amdiAXGTVfpcpoNnaSgz9gVxHHO9Fm3SbxXxt7KOQqDvbfDMW1cxTGGF6pR3HJYia&#10;1RXk6ucTEhK3GN68wvkAA6c87FNAliFpSac0ZOqAmfUYNOXiRHbB2sHOehiYQlBxzNi8R3leV5eL&#10;o7wgZXa85sd5LXrM67wghQZT07ygDo31muJ11cOcXpfHeUX72p+cRYujgkVj8RF1VLFoX//pUI4D&#10;sIxmE+T2AzBNbhyBV8jtB2Ga3DgKSxDkaKZF+1GYTLVoHIb9mEKJGHYDK/oNwrdNt0NgRJhrPiFu&#10;SiWNq0JLCAXUoCVWIDABKLedJsAgjQP3Jel1MFB1YAi2L2CvoyMIIsLP3wYHWRF+NYZ7BzqHNfS4&#10;w+6mKYHutvLFQDHrdHL+uiFpE4oFqPBP972WG7GUiLAHpR7W2s1WzRg1CyE5gB12UcD1s/1Toa0e&#10;tSvx/Xz/9DjfJd6GOlyRV9IIL79zERvJ4LZTa1RVG/lQVhWW1apxYlxBB8NcMbIqUzfphDA6X91V&#10;mmyYOzng1YVgDwYduknRWCFY+qUbW1ZWfoyyAB/XwlzbcE3WxCuZvkAL0dKfR+D8BINC6j+UtHAW&#10;Saj5vWZaUFJ9baDZOYYgj8WX+fnFDF70eGY1nmENB1MJtRQ2ghveWX/gWStd5gWs5FO166pIDs8X&#10;KFt3FnIHmPE7onYntpu/AAAA//8DAFBLAwQUAAYACAAAACEA7qXuxN8AAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92kiaXGbEop6qkItoJ4m2anSWh2NmS3Sfrv3Z7s7Q3v&#10;8d43+WoyrRiod41lBfEsAkFcWt1wpeB7//60BOE8ssbWMim4kINVcX+XY6btyF807HwlQgm7DBXU&#10;3neZlK6syaCb2Y44eEfbG/Th7CupexxDuWnlPIoW0mDDYaHGjjY1lafd2Sj4GHFcJ/HbsD0dN5ff&#10;/fPnzzYmpR4fpvUrCE+T/w/DFT+gQxGYDvbM2olWQRonLyF6FSCCnybpAsRBwTxdgixyeftA8QcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACECyuhgMAAPkJAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDupe7E3wAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AOAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA7AYAAAAA&#10;">
+                      <v:shape id="Freeform 71" o:spid="_x0000_s1027" style="position:absolute;left:6780;top:-523;width:207;height:207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="207,207" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBzGBMFxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIK3mrVsq6xGkYLoodD6B8TbY/PcLG5eliTq+u2bQsHjMPObYWaLzjbiRj7UjhWMhhkI&#10;4tLpmisFh/3qdQIiRGSNjWNS8KAAi3nvZYaFdnfe0m0XK5FKOBSowMTYFlKG0pDFMHQtcfLOzluM&#10;SfpKao/3VG4b+ZZlH9JizWnBYEufhsrL7moVjN/lT736Hudm77xef53yyfqYKzXod8spiEhdfIb/&#10;6Y1O3Aj+vqQfIOe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHMYEwXEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l206,r,207l,207,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,-523;206,-523;206,-316;0,-316;0,-523" o:connectangles="0,0,0,0,0"/>
                       </v:shape>
+                      <w10:wrap anchorx="page"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00E579A7">
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r w:rsidR="003F63B8">
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00E579A7">
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:sz w:val="18"/>
@@ -14047,148 +14112,154 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>NW,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C021FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C021FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Washington, DC 20210.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009B37FA" w:rsidRPr="00C021FD" w:rsidSect="00C021FD">
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="270" w:right="720" w:bottom="810" w:left="630" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7506BE62" w14:textId="77777777" w:rsidR="00BB22F7" w:rsidRDefault="00BB22F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2B5B98E6" w14:textId="77777777" w:rsidR="00BB22F7" w:rsidRDefault="00BB22F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1274E4E0" w14:textId="77777777" w:rsidR="00C22312" w:rsidRDefault="00BB22F7">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19E28CBC" wp14:editId="233DC271">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19E28CBC" wp14:editId="2C4A3740">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5861505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9372600</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1506855" cy="403860"/>
               <wp:effectExtent l="0" t="0" r="17145" b="15240"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Text Box 1"/>
+              <wp:docPr id="1" name="Text Box 1">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1506855" cy="403860"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
@@ -14217,96 +14288,97 @@
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1"/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="19E28CBC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s2049" type="#_x0000_t202" style="width:118.65pt;height:31.8pt;margin-top:738pt;margin-left:461.55pt;mso-height-percent:0;mso-height-relative:page;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:9pt;mso-wrap-distance-right:9pt;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;visibility:visible;v-text-anchor:top;z-index:-251657216" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1029" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:461.55pt;margin-top:738pt;width:118.65pt;height:31.8pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaCyPJygEAAHcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QLraqo6Qp2tQhp&#10;gZWW/YCp4zQRicfMuE3K1zN22i4Lb4gXa+LLmXOZrK/HvlMHS9yiK/V8lmtlncGqdbtSP327e7PS&#10;igO4Cjp0ttRHy/p68/rVevCFvcIGu8qSEhDHxeBL3YTgiyxj09geeIbeOjmskXoI8km7rCIYBL3v&#10;sqs8X2YDUuUJjWWW3dvpUG8Sfl1bE77WNdugulILt5BWSus2rtlmDcWOwDetOdGAf2DRQ+uk6QXq&#10;FgKoPbV/QfWtIWSsw8xgn2Fdt8YmDaJmnv+h5rEBb5MWMYf9xSb+f7Dmy+HRP5AK4wccJcAkgv09&#10;mu+sHN404Hb2PREOjYVKGs+jZdnguTg9jVZzwRFkO3zGSkKGfcAENNbUR1dEpxJ0CeB4Md2OQZnY&#10;cpEvV4uFVkbO3uVvV8uUSgbF+bUnDh8t9ioWpSYJNaHD4Z5DZAPF+Ups5vCu7boUbOdebMjFuJPY&#10;R8IT9TBuR7kdVWyxOooOwmlOZK6laJB+ajXIjJSaf+yBrFbdJydexIE6F3QutucCnJGnpQ5aTeVN&#10;mAZv76ndNYL87KWkm3ScJjGOz+/fifPz/7L5BQAA//8DAFBLAwQUAAYACAAAACEAIZfp7+IAAAAO&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidtgQS4lQVghMSIg0Hjk7sJlbj&#10;dYjdNvw92xPcdjRPszPFZnYDO5kpWI8SkoUAZrD12mIn4bN+vXsEFqJCrQaPRsKPCbApr68KlWt/&#10;xsqcdrFjFIIhVxL6GMec89D2xqmw8KNB8vZ+ciqSnDquJ3WmcDfwpRApd8oifejVaJ570x52Rydh&#10;+4XVi/1+bz6qfWXrOhP4lh6kvL2Zt0/AopnjHwyX+lQdSurU+CPqwAYJ2XKVEErG+iGlVRckScUa&#10;WEPX/SpLgZcF/z+j/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBaCyPJygEAAHcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAhl+nv4gAAAA4B&#10;AAAPAAAAAAAAAAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00C22312" w:rsidP="00470EFE" w14:paraId="71361B86" w14:textId="77777777">
+                  <w:p w14:paraId="535CE353" w14:textId="77777777" w:rsidR="00C22312" w:rsidRDefault="00C22312" w:rsidP="00470EFE">
                     <w:pPr>
                       <w:spacing w:before="2"/>
                       <w:ind w:left="20" w:right="18" w:firstLine="648"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4259D066" w14:textId="77777777" w:rsidR="00C22312" w:rsidRDefault="00C22312">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="226E3DDB" w14:textId="77777777" w:rsidR="00776BF5" w:rsidRDefault="00BB22F7" w:rsidP="009B37FA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2EBAD51A" w14:textId="77777777" w:rsidR="00776BF5" w:rsidRDefault="00BB22F7" w:rsidP="009B37FA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="13594118" w14:textId="77777777" w:rsidR="00DB4375" w:rsidRPr="006F650A" w:rsidRDefault="00BB22F7" w:rsidP="00DB4375">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F650A">
@@ -14457,51 +14529,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> No signature is required at Part 9 if this form is submitted as an Apparent Violation.</w:t>
       </w:r>
       <w:r w:rsidR="00033B66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> If the form is submitted as a complaint and a designated representative is acting on behalf of the complainant, the designated representative must sign here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65800C67" w14:textId="77777777" w:rsidR="00C22312" w:rsidRDefault="00C22312" w:rsidP="006F650A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FF260B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44643042"/>
     <w:lvl w:ilvl="0" w:tplc="C0A4C61E">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0F5C98EA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -14948,217 +15020,226 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6221" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1238633506">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="486361144">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="646862845">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="555968568">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="405765723">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B37FA"/>
     <w:rsid w:val="00002CDD"/>
     <w:rsid w:val="00033B66"/>
     <w:rsid w:val="0005489F"/>
     <w:rsid w:val="00057FAD"/>
     <w:rsid w:val="00066D9B"/>
     <w:rsid w:val="000701B8"/>
     <w:rsid w:val="00075D04"/>
+    <w:rsid w:val="00097A7D"/>
     <w:rsid w:val="000B34D2"/>
     <w:rsid w:val="000E119D"/>
     <w:rsid w:val="000F7677"/>
     <w:rsid w:val="00136B26"/>
+    <w:rsid w:val="001D4ACE"/>
     <w:rsid w:val="001F1CAD"/>
     <w:rsid w:val="002262A6"/>
     <w:rsid w:val="00255F82"/>
     <w:rsid w:val="00283443"/>
     <w:rsid w:val="002B0C28"/>
     <w:rsid w:val="003418FC"/>
     <w:rsid w:val="003603B9"/>
     <w:rsid w:val="003B02C3"/>
     <w:rsid w:val="003D12AD"/>
     <w:rsid w:val="003F0FBE"/>
     <w:rsid w:val="003F63B8"/>
     <w:rsid w:val="0040111B"/>
     <w:rsid w:val="00470EFE"/>
     <w:rsid w:val="00482754"/>
     <w:rsid w:val="004D12E5"/>
+    <w:rsid w:val="004F41E0"/>
     <w:rsid w:val="004F62ED"/>
     <w:rsid w:val="00524623"/>
     <w:rsid w:val="00542029"/>
     <w:rsid w:val="00563E1F"/>
     <w:rsid w:val="005650F8"/>
     <w:rsid w:val="005854A4"/>
     <w:rsid w:val="005908B2"/>
     <w:rsid w:val="005D409B"/>
     <w:rsid w:val="005D72B1"/>
     <w:rsid w:val="006201B1"/>
     <w:rsid w:val="00622EA5"/>
     <w:rsid w:val="006316B2"/>
     <w:rsid w:val="006378E4"/>
     <w:rsid w:val="00643F44"/>
     <w:rsid w:val="00655769"/>
     <w:rsid w:val="006617FF"/>
     <w:rsid w:val="00697DE8"/>
     <w:rsid w:val="006B3631"/>
+    <w:rsid w:val="006D0199"/>
     <w:rsid w:val="006D6626"/>
     <w:rsid w:val="006D7FAD"/>
     <w:rsid w:val="006F650A"/>
     <w:rsid w:val="0071431C"/>
     <w:rsid w:val="007416A1"/>
     <w:rsid w:val="00746072"/>
     <w:rsid w:val="007602A8"/>
     <w:rsid w:val="00766788"/>
     <w:rsid w:val="00776BF5"/>
     <w:rsid w:val="007975AD"/>
     <w:rsid w:val="007A21C2"/>
     <w:rsid w:val="007E5C04"/>
     <w:rsid w:val="007E63F7"/>
     <w:rsid w:val="0080385C"/>
     <w:rsid w:val="00803C06"/>
     <w:rsid w:val="00857887"/>
     <w:rsid w:val="0086016C"/>
     <w:rsid w:val="008A6B3C"/>
     <w:rsid w:val="008E027F"/>
     <w:rsid w:val="008E24DB"/>
+    <w:rsid w:val="008E5940"/>
     <w:rsid w:val="009029DA"/>
     <w:rsid w:val="00922279"/>
+    <w:rsid w:val="0092275B"/>
     <w:rsid w:val="009519A0"/>
     <w:rsid w:val="00991DDD"/>
     <w:rsid w:val="009B37FA"/>
     <w:rsid w:val="009C2AF9"/>
     <w:rsid w:val="009D7C2F"/>
     <w:rsid w:val="009F7F03"/>
     <w:rsid w:val="00A55CFD"/>
     <w:rsid w:val="00A61545"/>
     <w:rsid w:val="00A62048"/>
     <w:rsid w:val="00A72299"/>
     <w:rsid w:val="00AB4089"/>
     <w:rsid w:val="00AF339F"/>
     <w:rsid w:val="00B5073D"/>
     <w:rsid w:val="00BA3DD2"/>
     <w:rsid w:val="00BB22F7"/>
     <w:rsid w:val="00BC0DEB"/>
     <w:rsid w:val="00BC1F01"/>
     <w:rsid w:val="00BC4B91"/>
     <w:rsid w:val="00BC5F2C"/>
+    <w:rsid w:val="00BF2254"/>
     <w:rsid w:val="00C021FD"/>
     <w:rsid w:val="00C22312"/>
     <w:rsid w:val="00C245CF"/>
     <w:rsid w:val="00C26B67"/>
     <w:rsid w:val="00C60D01"/>
     <w:rsid w:val="00C80157"/>
     <w:rsid w:val="00CB5DA4"/>
     <w:rsid w:val="00CC2AC6"/>
     <w:rsid w:val="00CC3CA8"/>
     <w:rsid w:val="00CD5F97"/>
     <w:rsid w:val="00D00F14"/>
+    <w:rsid w:val="00D419ED"/>
     <w:rsid w:val="00D56AE1"/>
     <w:rsid w:val="00D70F0A"/>
     <w:rsid w:val="00D711C5"/>
     <w:rsid w:val="00DA77C5"/>
     <w:rsid w:val="00DB4375"/>
     <w:rsid w:val="00DE714D"/>
     <w:rsid w:val="00DF7435"/>
     <w:rsid w:val="00E321A7"/>
     <w:rsid w:val="00E44028"/>
     <w:rsid w:val="00E579A7"/>
     <w:rsid w:val="00E71F85"/>
     <w:rsid w:val="00E74CA8"/>
     <w:rsid w:val="00EA4269"/>
     <w:rsid w:val="00EB6D67"/>
     <w:rsid w:val="00ED2AC2"/>
     <w:rsid w:val="00EF61FB"/>
     <w:rsid w:val="00F81101"/>
+    <w:rsid w:val="00FE49D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0D30DB8D"/>
   <w15:docId w15:val="{2AFB98DA-ED77-452E-8D43-1A32AC049EAA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15848,58 +15929,58 @@
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00697DE8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0086016C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16446,89 +16527,117 @@
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="32b4c873-e5b8-490d-a18e-e93d72331aaf">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47C79EE0-B034-49A9-9571-E5EE7E965364}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AB6EAD7-FBDB-4F52-8D51-EBCA82A42565}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AB6EAD7-FBDB-4F52-8D51-EBCA82A42565}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b"/>
+    <ds:schemaRef ds:uri="32b4c873-e5b8-490d-a18e-e93d72331aaf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D282D58-D8BE-4D60-9622-BCF63FBB5E14}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D282D58-D8BE-4D60-9622-BCF63FBB5E14}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBBDD2CB-22A8-47E6-A53F-B56C70633B1A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBBDD2CB-22A8-47E6-A53F-B56C70633B1A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b"/>
+    <ds:schemaRef ds:uri="32b4c873-e5b8-490d-a18e-e93d72331aaf"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>839</Words>
-  <Characters>4394</Characters>
+  <Words>781</Words>
+  <Characters>4452</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Employment &amp; Training Administration</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5208</CharactersWithSpaces>
+  <CharactersWithSpaces>5223</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010090965975FD695A48AF39D3B26D0F58E1</vt:lpwstr>
   </property>
 </Properties>
 </file>