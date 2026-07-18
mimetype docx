--- v0 (2025-10-04)
+++ v1 (2026-07-18)
@@ -37,638 +37,553 @@
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Individual</w:t>
       </w:r>
       <w:r w:rsidR="00E81663">
         <w:t xml:space="preserve"> Appeal to NCWorks </w:t>
       </w:r>
       <w:r w:rsidR="001F35D3">
         <w:t xml:space="preserve">Career Center </w:t>
       </w:r>
       <w:r w:rsidR="00E81663">
         <w:t>Banishment</w:t>
       </w:r>
       <w:r w:rsidR="58A52F03">
         <w:t xml:space="preserve"> or Suspension</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DED4A6C" w14:textId="77777777" w:rsidR="0089282A" w:rsidRDefault="0089282A" w:rsidP="00556A18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="7223CC37" w14:textId="0FFCF35B" w:rsidR="00B90703" w:rsidRPr="00B90703" w:rsidRDefault="00B90703" w:rsidP="00B90703">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INDIVIDUAL INFORMATION</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4134"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2603"/>
+        <w:gridCol w:w="6205"/>
+        <w:gridCol w:w="3145"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E81663" w14:paraId="11EFB9A1" w14:textId="77777777" w:rsidTr="02EE85BB">
+      <w:tr w:rsidR="00E81663" w14:paraId="51AC1CCD" w14:textId="77777777" w:rsidTr="008A2A67">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34B11B79" w14:textId="77777777" w:rsidR="00E81663" w:rsidRPr="00E81663" w:rsidRDefault="00E81663" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NAME</w:t>
             </w:r>
             <w:r w:rsidR="007951B7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (Print)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="008155A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3908" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0977BD76" w14:textId="2E71ECD6" w:rsidR="00B63217" w:rsidRPr="00E81663" w:rsidRDefault="5F45E992" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02EE85BB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DATE</w:t>
             </w:r>
             <w:r w:rsidR="73AA7C53" w:rsidRPr="02EE85BB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00E81663" w:rsidRPr="02EE85BB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730F04" w14:paraId="51633390" w14:textId="77777777" w:rsidTr="02EE85BB">
+      <w:tr w:rsidR="00730F04" w14:paraId="51633390" w14:textId="77777777" w:rsidTr="008A2A67">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5442" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52D9C282" w14:textId="77777777" w:rsidR="00730F04" w:rsidRDefault="00730F04" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">MAILING ADDRESS: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3908" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0707CD7F" w14:textId="77777777" w:rsidR="00730F04" w:rsidRPr="00730F04" w:rsidRDefault="00730F04" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">NCWorks </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>UserID</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF3E5B" w14:paraId="39D1A6B5" w14:textId="77777777" w:rsidTr="02EE85BB">
+      <w:tr w:rsidR="00B90703" w14:paraId="3A274239" w14:textId="77777777" w:rsidTr="008A2A67">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4134" w:type="dxa"/>
+            <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65BDFE84" w14:textId="77777777" w:rsidR="00CF3E5B" w:rsidRPr="00CF3E5B" w:rsidRDefault="00CF3E5B" w:rsidP="00E81663">
+          <w:p w14:paraId="2C416B01" w14:textId="62EFF8CA" w:rsidR="00B90703" w:rsidRDefault="00B90703" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>CITY:</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2613" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44D9FAAD" w14:textId="77777777" w:rsidR="00CF3E5B" w:rsidRPr="00CF3E5B" w:rsidRDefault="00CF3E5B" w:rsidP="00E81663">
+          <w:p w14:paraId="64B2CB1F" w14:textId="4C93EFE0" w:rsidR="00B90703" w:rsidRDefault="00B90703" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>STATE:</w:t>
             </w:r>
-            <w:r w:rsidR="008155A0">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA3585" w14:paraId="1677C868" w14:textId="77777777" w:rsidTr="008A2A67">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBCAE24" w14:textId="0ADA4EC4" w:rsidR="00CA3585" w:rsidRDefault="00CA3585" w:rsidP="00E81663">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ZIP:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2603" w:type="dxa"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="797287D3" w14:textId="77777777" w:rsidR="00CF3E5B" w:rsidRPr="00CF3E5B" w:rsidRDefault="00CF3E5B" w:rsidP="00E81663">
+          <w:p w14:paraId="00715287" w14:textId="7DAD776B" w:rsidR="00CA3585" w:rsidRDefault="00CA3585" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>ZIP:</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>PHONE NUMBER:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF3E5B" w14:paraId="6B3AE640" w14:textId="77777777" w:rsidTr="02EE85BB">
+      <w:tr w:rsidR="00CA3585" w14:paraId="310C36F7" w14:textId="77777777" w:rsidTr="008A2A67">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4134" w:type="dxa"/>
+            <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF54DBD" w14:textId="3AA98E78" w:rsidR="00CF3E5B" w:rsidRPr="00CF3E5B" w:rsidRDefault="06176707" w:rsidP="00E81663">
+          <w:p w14:paraId="5D1DD0F6" w14:textId="28537413" w:rsidR="00CA3585" w:rsidRDefault="00CA3585" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="02EE85BB">
-[...18 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>EMAIL:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5216" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB41949" w14:textId="77777777" w:rsidR="00CF3E5B" w:rsidRPr="00CF3E5B" w:rsidRDefault="00CF3E5B" w:rsidP="00E81663">
+          <w:p w14:paraId="5BE6670D" w14:textId="77777777" w:rsidR="00CA3585" w:rsidRDefault="00CA3585" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...20 lines deleted...]
-              <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008155A0" w14:paraId="1A198038" w14:textId="77777777" w:rsidTr="02EE85BB">
+      <w:tr w:rsidR="00CA3585" w14:paraId="561900A0" w14:textId="77777777" w:rsidTr="008A2A67">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5442" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="735D94CF" w14:textId="77777777" w:rsidR="008155A0" w:rsidRDefault="008155A0" w:rsidP="00E81663">
+          <w:p w14:paraId="6264922F" w14:textId="3E1BFC5F" w:rsidR="00CA3585" w:rsidRDefault="00CA3585" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> INITIAL BANISHMENT: </w:t>
+              <w:t>DATE OF INITIAL BANISHMENT:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3908" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6822CCD9" w14:textId="77777777" w:rsidR="008155A0" w:rsidRDefault="008155A0" w:rsidP="00E81663">
+          <w:p w14:paraId="4748FCDA" w14:textId="77777777" w:rsidR="00CA3585" w:rsidRDefault="00CA3585" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008155A0" w14:paraId="60562FF6" w14:textId="77777777" w:rsidTr="02EE85BB">
+      <w:tr w:rsidR="00CA3585" w14:paraId="6C7754BA" w14:textId="77777777" w:rsidTr="008A2A67">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F58A096" w14:textId="77777777" w:rsidR="008155A0" w:rsidRDefault="007951B7" w:rsidP="00E81663">
+          <w:p w14:paraId="0413C119" w14:textId="77777777" w:rsidR="00CA3585" w:rsidRDefault="00CA3585" w:rsidP="00CA3585">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>CAREER CENTER</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> NAME AND LOCATION(S) WHERE BANISHED:</w:t>
+              <w:t>CAREER CENTER NAME AND LOCATION(S) WHERE BANISHED:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="661575D4" w14:textId="77777777" w:rsidR="008155A0" w:rsidRDefault="008155A0" w:rsidP="00E81663">
+          <w:p w14:paraId="1B500A31" w14:textId="77777777" w:rsidR="00CA3585" w:rsidRDefault="00CA3585" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A3BC2F" w14:textId="77777777" w:rsidR="00CA3585" w:rsidRDefault="00CA3585" w:rsidP="00E81663">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008155A0" w14:paraId="7D5275E9" w14:textId="77777777" w:rsidTr="02EE85BB">
+      <w:tr w:rsidR="00CA3585" w14:paraId="134CDDA6" w14:textId="77777777" w:rsidTr="008A2A67">
         <w:trPr>
-          <w:trHeight w:val="1137"/>
+          <w:trHeight w:val="1898"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="657AEA6C" w14:textId="77777777" w:rsidR="008155A0" w:rsidRDefault="008155A0" w:rsidP="00E81663">
+          <w:p w14:paraId="558771EE" w14:textId="77777777" w:rsidR="00CA3585" w:rsidRDefault="00CA3585" w:rsidP="00CA3585">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>REASON FOR BANISHMENT:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37802D51" w14:textId="77777777" w:rsidR="00DE2411" w:rsidRDefault="00DE2411" w:rsidP="00E81663">
+          <w:p w14:paraId="50D53967" w14:textId="77777777" w:rsidR="00CA3585" w:rsidRDefault="00CA3585" w:rsidP="00CA3585">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B574E79" w14:textId="77777777" w:rsidR="00DE2411" w:rsidRDefault="00DE2411" w:rsidP="00E81663">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F080FA5" w14:textId="77777777" w:rsidR="00CA3585" w:rsidRDefault="00CA3585" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
-            </w:pPr>
-[...10 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008155A0" w14:paraId="430D87DB" w14:textId="77777777" w:rsidTr="02EE85BB">
+      <w:tr w:rsidR="00CA3585" w14:paraId="4E03DD67" w14:textId="77777777" w:rsidTr="008A2A67">
+        <w:trPr>
+          <w:trHeight w:val="2420"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F8279B5" w14:textId="3D7142BA" w:rsidR="008155A0" w:rsidRDefault="008155A0" w:rsidP="00E81663">
+          <w:p w14:paraId="276FE81D" w14:textId="77777777" w:rsidR="00CA3585" w:rsidRDefault="00CA3585" w:rsidP="00CA3585">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0DD47050">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>STATEMENT AS TO WHY BANISHMENT SHOULD BE OVERTURNED</w:t>
             </w:r>
-            <w:r w:rsidR="00DA1B76">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="67E9F5D6" w:rsidRPr="0DD47050">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">): </w:t>
+            <w:r w:rsidRPr="0DD47050">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Please attach any documents that may support your request): </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B83FD95" w14:textId="77777777" w:rsidR="008155A0" w:rsidRDefault="008155A0" w:rsidP="00E81663">
+          <w:p w14:paraId="265CBC75" w14:textId="77777777" w:rsidR="00CA3585" w:rsidRDefault="00CA3585" w:rsidP="00CA3585">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01A3F508" w14:textId="77777777" w:rsidR="008155A0" w:rsidRDefault="008155A0" w:rsidP="00E81663">
-[...39 lines deleted...]
-          <w:p w14:paraId="24E367B0" w14:textId="77777777" w:rsidR="00DE2411" w:rsidRPr="008155A0" w:rsidRDefault="00DE2411" w:rsidP="00E81663">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB69877" w14:textId="77777777" w:rsidR="00CA3585" w:rsidRDefault="00CA3585" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7921A9E2" w14:textId="77777777" w:rsidR="0089282A" w:rsidRPr="0089282A" w:rsidRDefault="0089282A" w:rsidP="00E81663">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B7F2E54" w14:textId="4A32CE35" w:rsidR="00B63217" w:rsidRDefault="7D7A6E08" w:rsidP="00DA1B76">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -924,62 +839,74 @@
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4AE6D760" w14:textId="77777777" w:rsidR="00C6593D" w:rsidRDefault="00C6593D" w:rsidP="003278FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CAF08D6" w14:textId="77777777" w:rsidR="00E81663" w:rsidRDefault="2A9ED900">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EB7A64B" wp14:editId="2BEB5415">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EB7A64B" wp14:editId="654EA1A0">
           <wp:extent cx="1047896" cy="771633"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-          <wp:docPr id="10" name="Picture 10"/>
+          <wp:docPr id="10" name="Picture 10">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 10"/>
+                  <pic:cNvPr id="10" name="Picture 10">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1047896" cy="771633"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
@@ -1093,171 +1020,175 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="81416244">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001F35D3"/>
     <w:rsid w:val="00010D9B"/>
     <w:rsid w:val="00037FB8"/>
     <w:rsid w:val="00047AE1"/>
     <w:rsid w:val="000731E3"/>
     <w:rsid w:val="000A5E25"/>
     <w:rsid w:val="000C375D"/>
     <w:rsid w:val="000D6B92"/>
     <w:rsid w:val="000F0A88"/>
     <w:rsid w:val="00115E8A"/>
     <w:rsid w:val="00121246"/>
     <w:rsid w:val="00136649"/>
     <w:rsid w:val="00152F7D"/>
     <w:rsid w:val="00195ECD"/>
     <w:rsid w:val="001B4F83"/>
     <w:rsid w:val="001C3802"/>
     <w:rsid w:val="001E4232"/>
     <w:rsid w:val="001F35D3"/>
     <w:rsid w:val="00217A42"/>
     <w:rsid w:val="00231633"/>
     <w:rsid w:val="00236059"/>
     <w:rsid w:val="00270EC3"/>
     <w:rsid w:val="002C3B5C"/>
     <w:rsid w:val="002C5B43"/>
     <w:rsid w:val="002E36E9"/>
     <w:rsid w:val="002E7625"/>
     <w:rsid w:val="003016F8"/>
     <w:rsid w:val="003278FC"/>
     <w:rsid w:val="00344030"/>
+    <w:rsid w:val="003B797E"/>
     <w:rsid w:val="003C0536"/>
     <w:rsid w:val="003E503A"/>
     <w:rsid w:val="003E61C9"/>
     <w:rsid w:val="003F4ED9"/>
     <w:rsid w:val="00402482"/>
     <w:rsid w:val="00410AC3"/>
     <w:rsid w:val="00451D32"/>
     <w:rsid w:val="0046446C"/>
     <w:rsid w:val="0049746D"/>
     <w:rsid w:val="004B303A"/>
     <w:rsid w:val="004E063C"/>
     <w:rsid w:val="004E20D9"/>
     <w:rsid w:val="004E5AEE"/>
     <w:rsid w:val="004F1432"/>
     <w:rsid w:val="004F1AFC"/>
     <w:rsid w:val="004F4911"/>
     <w:rsid w:val="00504830"/>
     <w:rsid w:val="0054768A"/>
     <w:rsid w:val="00556A18"/>
     <w:rsid w:val="005C747C"/>
     <w:rsid w:val="005F1586"/>
     <w:rsid w:val="0061767A"/>
     <w:rsid w:val="00625638"/>
     <w:rsid w:val="00651154"/>
     <w:rsid w:val="006515CC"/>
     <w:rsid w:val="0069279A"/>
     <w:rsid w:val="006A27DF"/>
     <w:rsid w:val="006F1B4B"/>
     <w:rsid w:val="006F41C4"/>
     <w:rsid w:val="00730F04"/>
     <w:rsid w:val="0074213E"/>
     <w:rsid w:val="00754532"/>
     <w:rsid w:val="00772D84"/>
     <w:rsid w:val="00777A8D"/>
     <w:rsid w:val="007951B7"/>
     <w:rsid w:val="007A2EA5"/>
     <w:rsid w:val="007B1CF3"/>
     <w:rsid w:val="007B5EBA"/>
     <w:rsid w:val="007D1680"/>
     <w:rsid w:val="00810C51"/>
     <w:rsid w:val="008147A0"/>
     <w:rsid w:val="008155A0"/>
     <w:rsid w:val="00843813"/>
     <w:rsid w:val="00854D14"/>
     <w:rsid w:val="0089282A"/>
+    <w:rsid w:val="008A2A67"/>
     <w:rsid w:val="008A5039"/>
     <w:rsid w:val="008B26A5"/>
     <w:rsid w:val="008C0C61"/>
     <w:rsid w:val="00917693"/>
     <w:rsid w:val="009421E2"/>
     <w:rsid w:val="00960FB5"/>
     <w:rsid w:val="00966D9F"/>
     <w:rsid w:val="00975AC1"/>
     <w:rsid w:val="00980FF5"/>
     <w:rsid w:val="009C0994"/>
     <w:rsid w:val="009D17B1"/>
     <w:rsid w:val="009E1954"/>
     <w:rsid w:val="00A35295"/>
     <w:rsid w:val="00A414D3"/>
     <w:rsid w:val="00AA4259"/>
     <w:rsid w:val="00B0263C"/>
     <w:rsid w:val="00B36867"/>
     <w:rsid w:val="00B63217"/>
+    <w:rsid w:val="00B90703"/>
     <w:rsid w:val="00BC7509"/>
     <w:rsid w:val="00C35BA9"/>
     <w:rsid w:val="00C37886"/>
     <w:rsid w:val="00C6593D"/>
     <w:rsid w:val="00C66E93"/>
+    <w:rsid w:val="00CA3585"/>
     <w:rsid w:val="00CB5796"/>
     <w:rsid w:val="00CF2B5B"/>
     <w:rsid w:val="00CF3E5B"/>
     <w:rsid w:val="00D60ED9"/>
     <w:rsid w:val="00D73AA8"/>
     <w:rsid w:val="00D756BE"/>
     <w:rsid w:val="00D81526"/>
     <w:rsid w:val="00DA1B76"/>
     <w:rsid w:val="00DB048C"/>
     <w:rsid w:val="00DB53BF"/>
     <w:rsid w:val="00DB72C5"/>
     <w:rsid w:val="00DE2411"/>
     <w:rsid w:val="00DF0022"/>
     <w:rsid w:val="00E51AE7"/>
     <w:rsid w:val="00E56211"/>
     <w:rsid w:val="00E81663"/>
     <w:rsid w:val="00E95ACC"/>
     <w:rsid w:val="00EB155A"/>
     <w:rsid w:val="00ED397D"/>
     <w:rsid w:val="00ED47AC"/>
     <w:rsid w:val="00F0223A"/>
     <w:rsid w:val="00F2424E"/>
     <w:rsid w:val="00F4098D"/>
     <w:rsid w:val="00F630E9"/>
     <w:rsid w:val="00F8021D"/>
@@ -1279,51 +1210,51 @@
     <w:rsid w:val="58A52F03"/>
     <w:rsid w:val="5F45E992"/>
     <w:rsid w:val="67E9F5D6"/>
     <w:rsid w:val="7212CB6F"/>
     <w:rsid w:val="727F1CD0"/>
     <w:rsid w:val="73AA7C53"/>
     <w:rsid w:val="7483699A"/>
     <w:rsid w:val="7D7A6E08"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="326225BF"/>
   <w15:docId w15:val="{7252E334-781A-4DF0-99DD-84768088F9B8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1898,50 +1829,69 @@
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00E81663"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00772D84"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B90703"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DWS_StateMonitorAdvocate@nccommerce.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\chris.silvers\Desktop\Individual%20Banishment%20Appeal.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2199,76 +2149,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...24 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010090965975FD695A48AF39D3B26D0F58E1" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="114eb0aad02f731f691d4ad0ac94eb8b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b" xmlns:ns3="32b4c873-e5b8-490d-a18e-e93d72331aaf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9cb10625bfb47bd2214337d95ebeae65" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b"/>
     <xsd:import namespace="32b4c873-e5b8-490d-a18e-e93d72331aaf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -2476,128 +2400,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="32b4c873-e5b8-490d-a18e-e93d72331aaf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A50E610-38C3-4DBD-8550-4600F252BD80}">
-[...26 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D98A8F6-FBBD-48C7-B32E-84828AAE0E1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b"/>
     <ds:schemaRef ds:uri="32b4c873-e5b8-490d-a18e-e93d72331aaf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2F2EC58-C110-4007-8ADF-5785C2C83E08}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D1F31CC-0A5F-4D63-8965-CE1C23FAC806}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b"/>
+    <ds:schemaRef ds:uri="32b4c873-e5b8-490d-a18e-e93d72331aaf"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A50E610-38C3-4DBD-8550-4600F252BD80}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Individual Banishment Appeal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>126</Words>
-  <Characters>723</Characters>
+  <Words>124</Words>
+  <Characters>713</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>848</CharactersWithSpaces>
+  <CharactersWithSpaces>836</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Silvers, Chris</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010090965975FD695A48AF39D3B26D0F58E1</vt:lpwstr>
   </property>
 </Properties>