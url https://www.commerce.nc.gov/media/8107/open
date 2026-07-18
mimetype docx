--- v0 (2025-10-04)
+++ v1 (2026-07-18)
@@ -1,35 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="678D48FF" w14:textId="62EC7B32" w:rsidR="00236059" w:rsidRDefault="0036568E" w:rsidP="00E81663">
       <w:pPr>
@@ -48,622 +49,512 @@
       <w:r w:rsidR="00737121">
         <w:t xml:space="preserve"> Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75205C79" w14:textId="5119075E" w:rsidR="00737121" w:rsidRPr="00737121" w:rsidRDefault="00737121" w:rsidP="00D9634E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="569081A7" w14:textId="78481874" w:rsidR="00DF3DC8" w:rsidRPr="00DF3DC8" w:rsidRDefault="00DF3DC8" w:rsidP="005A2E08">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTACT INFORMATION</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="138"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4134"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2603"/>
+        <w:gridCol w:w="6205"/>
+        <w:gridCol w:w="3145"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009223EC" w14:paraId="5857D755" w14:textId="77777777" w:rsidTr="009223EC">
+      <w:tr w:rsidR="009223EC" w14:paraId="49C738BB" w14:textId="77777777" w:rsidTr="005A2E08">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
-[...27 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CECCB7E" w14:textId="77777777" w:rsidR="009223EC" w:rsidRPr="00E81663" w:rsidRDefault="009223EC" w:rsidP="009223EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">NAME (Print): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3908" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63478507" w14:textId="06734C6E" w:rsidR="009223EC" w:rsidRPr="00E81663" w:rsidRDefault="009223EC" w:rsidP="009223EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009223EC" w14:paraId="6379843D" w14:textId="77777777" w:rsidTr="009223EC">
+      <w:tr w:rsidR="009223EC" w14:paraId="6379843D" w14:textId="77777777" w:rsidTr="005A2E08">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5442" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AD839F1" w14:textId="77777777" w:rsidR="009223EC" w:rsidRDefault="009223EC" w:rsidP="009223EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">MAILING ADDRESS: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3908" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5433D4DA" w14:textId="2BA761D7" w:rsidR="009223EC" w:rsidRPr="00730F04" w:rsidRDefault="009223EC" w:rsidP="009223EC">
+          <w:p w14:paraId="5433D4DA" w14:textId="4783B3FD" w:rsidR="009223EC" w:rsidRPr="00730F04" w:rsidRDefault="00DF3DC8" w:rsidP="009223EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>CITY:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009223EC" w14:paraId="1219F66F" w14:textId="77777777" w:rsidTr="009223EC">
+      <w:tr w:rsidR="00DF3DC8" w14:paraId="70E1FCCD" w14:textId="77777777" w:rsidTr="005A2E08">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4134" w:type="dxa"/>
+            <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47D2F838" w14:textId="77777777" w:rsidR="009223EC" w:rsidRPr="00CF3E5B" w:rsidRDefault="009223EC" w:rsidP="009223EC">
+          <w:p w14:paraId="24C3A78F" w14:textId="36F3C1B3" w:rsidR="00DF3DC8" w:rsidRDefault="00DF3DC8" w:rsidP="009223EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">CITY: </w:t>
+              <w:t>STATE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2613" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="038950F1" w14:textId="77777777" w:rsidR="009223EC" w:rsidRPr="00CF3E5B" w:rsidRDefault="009223EC" w:rsidP="009223EC">
+          <w:p w14:paraId="00FFD02D" w14:textId="19282AC9" w:rsidR="00DF3DC8" w:rsidRDefault="00DF3DC8" w:rsidP="009223EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">STATE: </w:t>
+              <w:t>ZIP:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2E08" w14:paraId="0C6DB9B7" w14:textId="77777777" w:rsidTr="005A2E08">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F72DDF" w14:textId="6D2C5D33" w:rsidR="005A2E08" w:rsidRDefault="005A2E08" w:rsidP="009223EC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>PHONE NUMBER:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2603" w:type="dxa"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45F2E3CD" w14:textId="77777777" w:rsidR="009223EC" w:rsidRPr="00CF3E5B" w:rsidRDefault="009223EC" w:rsidP="009223EC">
+          <w:p w14:paraId="7AA7A4E4" w14:textId="341714AB" w:rsidR="005A2E08" w:rsidRDefault="005A2E08" w:rsidP="009223EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">ZIP: </w:t>
+              <w:t>EMAIL:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009223EC" w14:paraId="35C6F711" w14:textId="77777777" w:rsidTr="009223EC">
+      <w:tr w:rsidR="005A2E08" w14:paraId="1B4D2966" w14:textId="77777777" w:rsidTr="005A2E08">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4134" w:type="dxa"/>
+            <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="090FB454" w14:textId="77777777" w:rsidR="009223EC" w:rsidRPr="00CF3E5B" w:rsidRDefault="009223EC" w:rsidP="009223EC">
+          <w:p w14:paraId="26E9FE84" w14:textId="3B0C0ABE" w:rsidR="005A2E08" w:rsidRDefault="005A2E08" w:rsidP="009223EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>PHONE NO.:</w:t>
+              <w:t>Date of Incident:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5216" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A85B03D" w14:textId="77777777" w:rsidR="009223EC" w:rsidRPr="00CF3E5B" w:rsidRDefault="009223EC" w:rsidP="009223EC">
+          <w:p w14:paraId="79D5D4AF" w14:textId="77855B89" w:rsidR="005A2E08" w:rsidRDefault="005A2E08" w:rsidP="009223EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>EMAIL:</w:t>
+              <w:t>Date submitted:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009223EC" w14:paraId="1E0377A5" w14:textId="77777777" w:rsidTr="009223EC">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="005A2E08" w14:paraId="1F12C2CD" w14:textId="77777777" w:rsidTr="005A2E08">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D011806" w14:textId="77777777" w:rsidR="009223EC" w:rsidRDefault="009223EC" w:rsidP="009223EC">
+          <w:p w14:paraId="1AB00D8D" w14:textId="7CD06E65" w:rsidR="005A2E08" w:rsidRDefault="005A2E08" w:rsidP="009223EC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Career Center Name and location(s) where the incident occurred:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F049D48" w14:textId="77777777" w:rsidR="005A2E08" w:rsidRDefault="005A2E08" w:rsidP="009223EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009223EC" w14:paraId="39A3EAAF" w14:textId="77777777" w:rsidTr="009223EC">
+      <w:tr w:rsidR="00E74A43" w14:paraId="2AB7FB75" w14:textId="77777777" w:rsidTr="00E74A43">
+        <w:trPr>
+          <w:trHeight w:val="1559"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5442" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0611CA24" w14:textId="0BB588B7" w:rsidR="009223EC" w:rsidRDefault="009223EC" w:rsidP="009223EC">
+          <w:p w14:paraId="3776CB48" w14:textId="18575084" w:rsidR="00E74A43" w:rsidRDefault="00E74A43" w:rsidP="009223EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
-            </w:pPr>
-            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>D</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> Incident: </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="008E4EFE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Provide a clear and concise statement of the facts and dates describing the alleged violation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3908" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73846858" w14:textId="091FD197" w:rsidR="009223EC" w:rsidRDefault="00D9634E" w:rsidP="009223EC">
-[...33 lines deleted...]
-          <w:p w14:paraId="211F4EF9" w14:textId="77777777" w:rsidR="009223EC" w:rsidRDefault="009223EC" w:rsidP="009223EC">
+          <w:p w14:paraId="636166F7" w14:textId="77777777" w:rsidR="00E74A43" w:rsidRDefault="00E74A43" w:rsidP="009223EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009223EC" w14:paraId="78FC6B3B" w14:textId="77777777" w:rsidTr="00954F01">
+      <w:tr w:rsidR="00E74A43" w14:paraId="5B905D98" w14:textId="77777777" w:rsidTr="00E74A43">
         <w:trPr>
-          <w:trHeight w:val="933"/>
+          <w:trHeight w:val="1613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E927D59" w14:textId="77777777" w:rsidR="004721D3" w:rsidRPr="008E4EFE" w:rsidRDefault="00954F01" w:rsidP="00954F01">
+          <w:p w14:paraId="716C5B16" w14:textId="77777777" w:rsidR="00E74A43" w:rsidRPr="008E4EFE" w:rsidRDefault="00E74A43" w:rsidP="00E74A43">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E4EFE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Provide a clear and concise statement of the facts and dates describing the alleged violation.  </w:t>
+              <w:t>What is the provision(s) of WIOA, Federal regulations, State laws or regulations, grant, or other agreements under WIOA believed to have been violated?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4512B026" w14:textId="39C11013" w:rsidR="009223EC" w:rsidRPr="008E4EFE" w:rsidRDefault="004315CD" w:rsidP="00954F01">
+          <w:p w14:paraId="316BEFE8" w14:textId="77777777" w:rsidR="00E74A43" w:rsidRPr="008E4EFE" w:rsidRDefault="00E74A43" w:rsidP="009223EC">
             <w:pPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E4EFE">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55CF7141" w14:textId="281A9ED2" w:rsidR="00954F01" w:rsidRPr="008E4EFE" w:rsidRDefault="00954F01" w:rsidP="00954F01">
+          <w:p w14:paraId="14DF74CB" w14:textId="77777777" w:rsidR="00E74A43" w:rsidRDefault="00E74A43" w:rsidP="009223EC">
             <w:pPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...78 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00954F01" w14:paraId="18584F4F" w14:textId="77777777" w:rsidTr="00954F01">
+      <w:tr w:rsidR="00E74A43" w14:paraId="111BEE74" w14:textId="77777777" w:rsidTr="00E74A43">
         <w:trPr>
-          <w:trHeight w:val="933"/>
+          <w:trHeight w:val="1514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E217939" w14:textId="77777777" w:rsidR="00954F01" w:rsidRPr="008E4EFE" w:rsidRDefault="00954F01" w:rsidP="00954F01">
+          <w:p w14:paraId="0B69A2DC" w14:textId="77777777" w:rsidR="00E74A43" w:rsidRPr="008E4EFE" w:rsidRDefault="00E74A43" w:rsidP="00E74A43">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E4EFE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Indicate how those individuals did not comply with WIOA law, regulation, or contract.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FFB2AF9" w14:textId="77777777" w:rsidR="004721D3" w:rsidRPr="008E4EFE" w:rsidRDefault="004721D3" w:rsidP="00954F01">
+          <w:p w14:paraId="3E81D6FB" w14:textId="77777777" w:rsidR="00E74A43" w:rsidRPr="008E4EFE" w:rsidRDefault="00E74A43" w:rsidP="00E74A43">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4516D78E" w14:textId="05343C55" w:rsidR="004721D3" w:rsidRPr="008E4EFE" w:rsidRDefault="004721D3" w:rsidP="00954F01">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16212883" w14:textId="77777777" w:rsidR="00E74A43" w:rsidRDefault="00E74A43" w:rsidP="009223EC">
             <w:pPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00954F01" w14:paraId="681184D3" w14:textId="77777777" w:rsidTr="00954F01">
+      <w:tr w:rsidR="00AB56D2" w14:paraId="3A4DBEE7" w14:textId="77777777" w:rsidTr="00AB56D2">
         <w:trPr>
-          <w:trHeight w:val="933"/>
+          <w:trHeight w:val="1343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CBB28B0" w14:textId="2D410D7D" w:rsidR="00954F01" w:rsidRPr="008E4EFE" w:rsidRDefault="00954F01" w:rsidP="00954F01">
+          <w:p w14:paraId="74991633" w14:textId="77777777" w:rsidR="00AB56D2" w:rsidRPr="008E4EFE" w:rsidRDefault="00AB56D2" w:rsidP="00AB56D2">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E4EFE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Specify the remedy sought by the complainant.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33AF39CB" w14:textId="77777777" w:rsidR="004721D3" w:rsidRPr="008E4EFE" w:rsidRDefault="004721D3" w:rsidP="00954F01">
+          <w:p w14:paraId="562B1191" w14:textId="77777777" w:rsidR="00AB56D2" w:rsidRPr="008E4EFE" w:rsidRDefault="00AB56D2" w:rsidP="00E74A43">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B5BB3E7" w14:textId="21AC5EBC" w:rsidR="004721D3" w:rsidRPr="008E4EFE" w:rsidRDefault="004721D3" w:rsidP="00954F01">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4DBCB8" w14:textId="77777777" w:rsidR="00AB56D2" w:rsidRDefault="00AB56D2" w:rsidP="009223EC">
             <w:pPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DED4A6C" w14:textId="77777777" w:rsidR="0089282A" w:rsidRDefault="0089282A" w:rsidP="00556A18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B7F2E54" w14:textId="29E4C097" w:rsidR="00B63217" w:rsidRDefault="7D7A6E08" w:rsidP="004721D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">NOTE: </w:t>
       </w:r>
       <w:r w:rsidRPr="7483699A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">This form does </w:t>
@@ -683,76 +574,76 @@
       </w:r>
       <w:r w:rsidR="003A583A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>530</w:t>
       </w:r>
       <w:r w:rsidRPr="7483699A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="003A583A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">0112 </w:t>
       </w:r>
       <w:r w:rsidR="00345457">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00345457" w:rsidRPr="2EB1BF54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>DWS</w:t>
         </w:r>
         <w:r w:rsidR="00345457" w:rsidRPr="002A54FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>_StateMonitorAdvocate@nccommerce.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00345457">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B63217" w:rsidSect="00B63217">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="630" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:left w:val="single" w:sz="4" w:space="24" w:color="0070C0"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6E728F89" w14:textId="77777777" w:rsidR="00045DE5" w:rsidRDefault="00045DE5" w:rsidP="003278FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
@@ -873,62 +764,62 @@
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1373D0A2" w14:textId="77777777" w:rsidR="00045DE5" w:rsidRDefault="00045DE5" w:rsidP="003278FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CAF08D6" w14:textId="750A5A89" w:rsidR="00E81663" w:rsidRDefault="7483699A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EB7A64B" wp14:editId="7D7A6E08">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EB7A64B" wp14:editId="73ABBA4E">
           <wp:extent cx="1047896" cy="771633"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-          <wp:docPr id="10" name="Picture 10"/>
+          <wp:docPr id="10" name="Picture 10" descr="NC Works logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 10"/>
+                  <pic:cNvPr id="10" name="Picture 10" descr="NC Works logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1047896" cy="771633"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
@@ -1198,222 +1089,229 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="280653163">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="85926205">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001F35D3"/>
     <w:rsid w:val="00010D9B"/>
     <w:rsid w:val="000201A0"/>
     <w:rsid w:val="00037FB8"/>
     <w:rsid w:val="00045DE5"/>
     <w:rsid w:val="00047AE1"/>
     <w:rsid w:val="00071B84"/>
     <w:rsid w:val="000731E3"/>
     <w:rsid w:val="000C375D"/>
     <w:rsid w:val="000D6B92"/>
     <w:rsid w:val="000F0A88"/>
     <w:rsid w:val="00114CAC"/>
     <w:rsid w:val="00115E8A"/>
     <w:rsid w:val="00121246"/>
     <w:rsid w:val="00136649"/>
+    <w:rsid w:val="001421E2"/>
     <w:rsid w:val="00195ECD"/>
     <w:rsid w:val="001C3802"/>
     <w:rsid w:val="001E4232"/>
     <w:rsid w:val="001F35D3"/>
     <w:rsid w:val="00231633"/>
     <w:rsid w:val="00236059"/>
     <w:rsid w:val="002C3B5C"/>
     <w:rsid w:val="002E36E9"/>
     <w:rsid w:val="002E68CC"/>
     <w:rsid w:val="002F6D0E"/>
     <w:rsid w:val="003016F8"/>
     <w:rsid w:val="003278FC"/>
     <w:rsid w:val="00344030"/>
     <w:rsid w:val="00345457"/>
     <w:rsid w:val="0036568E"/>
+    <w:rsid w:val="00382DCC"/>
     <w:rsid w:val="003A583A"/>
     <w:rsid w:val="003C0536"/>
     <w:rsid w:val="003E503A"/>
     <w:rsid w:val="003E61C9"/>
     <w:rsid w:val="003F4ED9"/>
     <w:rsid w:val="00402482"/>
     <w:rsid w:val="004315CD"/>
     <w:rsid w:val="00435DCD"/>
     <w:rsid w:val="0046247B"/>
     <w:rsid w:val="004721D3"/>
     <w:rsid w:val="0049746D"/>
     <w:rsid w:val="004B303A"/>
     <w:rsid w:val="004E063C"/>
     <w:rsid w:val="004E20D9"/>
     <w:rsid w:val="004E5AEE"/>
     <w:rsid w:val="004F1432"/>
     <w:rsid w:val="004F4911"/>
     <w:rsid w:val="004F72F6"/>
     <w:rsid w:val="00504830"/>
     <w:rsid w:val="00556A18"/>
     <w:rsid w:val="005731A3"/>
+    <w:rsid w:val="005A2E08"/>
     <w:rsid w:val="005C747C"/>
     <w:rsid w:val="0061767A"/>
     <w:rsid w:val="00651154"/>
     <w:rsid w:val="006515CC"/>
     <w:rsid w:val="0069279A"/>
     <w:rsid w:val="006A27DF"/>
     <w:rsid w:val="006E6BE7"/>
     <w:rsid w:val="006F1B4B"/>
     <w:rsid w:val="00724310"/>
     <w:rsid w:val="00730F04"/>
     <w:rsid w:val="00737121"/>
     <w:rsid w:val="0074213E"/>
     <w:rsid w:val="00754532"/>
     <w:rsid w:val="00777A8D"/>
     <w:rsid w:val="007951B7"/>
     <w:rsid w:val="007B1CF3"/>
     <w:rsid w:val="007D1680"/>
     <w:rsid w:val="00810C51"/>
     <w:rsid w:val="008147A0"/>
     <w:rsid w:val="008155A0"/>
     <w:rsid w:val="00843813"/>
     <w:rsid w:val="00854D14"/>
     <w:rsid w:val="0089282A"/>
     <w:rsid w:val="008B26A5"/>
     <w:rsid w:val="008B3F37"/>
     <w:rsid w:val="008C0C61"/>
     <w:rsid w:val="008E4EFE"/>
     <w:rsid w:val="009223EC"/>
     <w:rsid w:val="00932C8D"/>
     <w:rsid w:val="00954F01"/>
     <w:rsid w:val="00960FB5"/>
     <w:rsid w:val="00975AC1"/>
     <w:rsid w:val="009B0A4F"/>
     <w:rsid w:val="009E1954"/>
     <w:rsid w:val="00A404BF"/>
     <w:rsid w:val="00A414D3"/>
     <w:rsid w:val="00AA4259"/>
+    <w:rsid w:val="00AB56D2"/>
     <w:rsid w:val="00B21193"/>
     <w:rsid w:val="00B21223"/>
     <w:rsid w:val="00B63217"/>
     <w:rsid w:val="00B7685F"/>
     <w:rsid w:val="00BC7509"/>
     <w:rsid w:val="00C35BA9"/>
     <w:rsid w:val="00C37886"/>
     <w:rsid w:val="00C93F8A"/>
     <w:rsid w:val="00CB5796"/>
     <w:rsid w:val="00CC2891"/>
     <w:rsid w:val="00CE6C1F"/>
     <w:rsid w:val="00CF2B5B"/>
     <w:rsid w:val="00CF3E5B"/>
+    <w:rsid w:val="00D0141D"/>
     <w:rsid w:val="00D73AA8"/>
     <w:rsid w:val="00D756BE"/>
     <w:rsid w:val="00D869EA"/>
     <w:rsid w:val="00D9634E"/>
     <w:rsid w:val="00DB048C"/>
     <w:rsid w:val="00DB72C5"/>
     <w:rsid w:val="00DE2411"/>
     <w:rsid w:val="00DE290D"/>
     <w:rsid w:val="00DF0022"/>
+    <w:rsid w:val="00DF3DC8"/>
     <w:rsid w:val="00E16714"/>
     <w:rsid w:val="00E56211"/>
+    <w:rsid w:val="00E74A43"/>
     <w:rsid w:val="00E81663"/>
     <w:rsid w:val="00E95ACC"/>
     <w:rsid w:val="00ED35F4"/>
     <w:rsid w:val="00ED397D"/>
     <w:rsid w:val="00ED47AC"/>
     <w:rsid w:val="00EE5A9E"/>
     <w:rsid w:val="00F0223A"/>
     <w:rsid w:val="00F17CD1"/>
     <w:rsid w:val="00F4098D"/>
     <w:rsid w:val="00F55CFD"/>
     <w:rsid w:val="00F630E9"/>
     <w:rsid w:val="00F8021D"/>
     <w:rsid w:val="00F917C5"/>
     <w:rsid w:val="00F91DFC"/>
     <w:rsid w:val="00F971BF"/>
     <w:rsid w:val="00FF7ED6"/>
     <w:rsid w:val="7483699A"/>
     <w:rsid w:val="7D7A6E08"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="326225BF"/>
   <w15:docId w15:val="{7252E334-781A-4DF0-99DD-84768088F9B8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2000,78 +1898,97 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00345457"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A583A"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF3DC8"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1741058508">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DWS_StateMonitorAdvocate@nccommerce.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DWS_StateMonitorAdvocate@nccommerce.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\chris.silvers\Desktop\Individual%20Banishment%20Appeal.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -2311,50 +2228,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="32b4c873-e5b8-490d-a18e-e93d72331aaf">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010090965975FD695A48AF39D3B26D0F58E1" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="114eb0aad02f731f691d4ad0ac94eb8b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b" xmlns:ns3="32b4c873-e5b8-490d-a18e-e93d72331aaf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9cb10625bfb47bd2214337d95ebeae65" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b"/>
     <xsd:import namespace="32b4c873-e5b8-490d-a18e-e93d72331aaf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
@@ -2585,120 +2506,132 @@
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D1F31CC-0A5F-4D63-8965-CE1C23FAC806}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b"/>
     <ds:schemaRef ds:uri="32b4c873-e5b8-490d-a18e-e93d72331aaf"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A23F2E9-39E2-40AC-97DC-05779A4AF86F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b"/>
     <ds:schemaRef ds:uri="32b4c873-e5b8-490d-a18e-e93d72331aaf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2F2EC58-C110-4007-8ADF-5785C2C83E08}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A942A63-2A46-4206-B07F-CA184E218FD7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Individual Banishment Appeal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>144</Words>
-  <Characters>823</Characters>
+  <Words>142</Words>
+  <Characters>816</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>966</CharactersWithSpaces>
+  <CharactersWithSpaces>957</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Silvers, Chris</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010090965975FD695A48AF39D3B26D0F58E1</vt:lpwstr>
   </property>
 </Properties>