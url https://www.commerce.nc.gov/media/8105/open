--- v0 (2025-10-04)
+++ v1 (2026-07-18)
@@ -32,200 +32,188 @@
   <w:body>
     <w:p w14:paraId="1F21F00B" w14:textId="77777777" w:rsidR="00236059" w:rsidRPr="00115E8A" w:rsidRDefault="00DF43B5" w:rsidP="00E81663">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Employer</w:t>
       </w:r>
       <w:r w:rsidR="00E81663">
         <w:t xml:space="preserve"> Appeal to NCWorks </w:t>
       </w:r>
       <w:r w:rsidR="009507F6">
         <w:t xml:space="preserve">Online </w:t>
       </w:r>
       <w:r>
         <w:t>Denial/Revocation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D7ADC4" w14:textId="77777777" w:rsidR="0089282A" w:rsidRDefault="0089282A" w:rsidP="00556A18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="3BA6A4D6" w14:textId="6E4BBD30" w:rsidR="00C76B07" w:rsidRPr="0062772B" w:rsidRDefault="0062772B" w:rsidP="0062772B">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062772B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EMPLOYER INFORMATION</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9805" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4134"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3058"/>
+        <w:gridCol w:w="5442"/>
+        <w:gridCol w:w="4363"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E81663" w14:paraId="6FFEC9BD" w14:textId="77777777" w:rsidTr="00CB0C36">
-[...32 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00DF43B5" w14:paraId="0FDC63B5" w14:textId="77777777" w:rsidTr="00CB0C36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5442" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1C8E5C5C" w14:textId="77777777" w:rsidR="00DF43B5" w:rsidRDefault="00DF43B5" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EMPLOYER NAME</w:t>
             </w:r>
             <w:r w:rsidR="005F3407">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (Print)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4363" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1C7A0346" w14:textId="77777777" w:rsidR="00DF43B5" w:rsidRDefault="00DF43B5" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>FEDERAL ID NO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E81663" w14:paraId="29781E5C" w14:textId="77777777" w:rsidTr="00CB0C36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5442" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="14E9D0FA" w14:textId="77777777" w:rsidR="00DF43B5" w:rsidRPr="00E81663" w:rsidRDefault="00DF43B5" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">CONTACT </w:t>
             </w:r>
             <w:r w:rsidR="00E81663">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NAME:</w:t>
             </w:r>
             <w:r w:rsidR="008155A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4363" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6902BF77" w14:textId="77777777" w:rsidR="00DF43B5" w:rsidRPr="00E81663" w:rsidRDefault="005F3407" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">NCWORKS </w:t>
             </w:r>
             <w:r w:rsidR="00DF43B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00CB0C36">
@@ -237,526 +225,368 @@
             </w:r>
             <w:r w:rsidR="00DF43B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00CB0C36">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
             <w:r w:rsidR="00DF43B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NT NO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF3E5B" w14:paraId="04FBDD14" w14:textId="77777777" w:rsidTr="00CB0C36">
+      <w:tr w:rsidR="00C91060" w14:paraId="71FCD222" w14:textId="77777777" w:rsidTr="00CB0C36">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9805" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5442" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00317901" w14:textId="77777777" w:rsidR="00CF3E5B" w:rsidRDefault="00DF43B5" w:rsidP="00E81663">
+          <w:p w14:paraId="24943E09" w14:textId="3F3EF140" w:rsidR="00C91060" w:rsidRDefault="00C91060" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">EMPLOYER </w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>EMPLOYER MAILING ADDRESS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2613" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4363" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04EA5449" w14:textId="77777777" w:rsidR="00CF3E5B" w:rsidRPr="00CF3E5B" w:rsidRDefault="00CF3E5B" w:rsidP="00E81663">
+          <w:p w14:paraId="661C97EA" w14:textId="40725DD7" w:rsidR="00C91060" w:rsidRDefault="00C91060" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t>CITY:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF1359" w14:paraId="50717C5C" w14:textId="77777777" w:rsidTr="00CB0C36">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F42EE4E" w14:textId="12538027" w:rsidR="00BF1359" w:rsidRDefault="00BF1359" w:rsidP="00E81663">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>STATE:</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3058" w:type="dxa"/>
+            <w:tcW w:w="4363" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB0218E" w14:textId="77777777" w:rsidR="00CF3E5B" w:rsidRPr="00CF3E5B" w:rsidRDefault="00CF3E5B" w:rsidP="00E81663">
+          <w:p w14:paraId="55BD0B90" w14:textId="5C712EE4" w:rsidR="00BF1359" w:rsidRDefault="00BF1359" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ZIP:</w:t>
             </w:r>
-            <w:r w:rsidR="008155A0">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF3E5B" w14:paraId="29971505" w14:textId="77777777" w:rsidTr="00CB0C36">
+      <w:tr w:rsidR="009E660E" w14:paraId="2ABF7DC5" w14:textId="77777777" w:rsidTr="00CB0C36">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4134" w:type="dxa"/>
+            <w:tcW w:w="5442" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4044A47E" w14:textId="77777777" w:rsidR="00CF3E5B" w:rsidRPr="00CF3E5B" w:rsidRDefault="00CF3E5B" w:rsidP="00E81663">
+          <w:p w14:paraId="726FA7F2" w14:textId="6D5F26E4" w:rsidR="009E660E" w:rsidRDefault="009E660E" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>PHONE NO.:</w:t>
+              <w:t>PHONE NUMBER:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4363" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24674A38" w14:textId="77777777" w:rsidR="00CF3E5B" w:rsidRPr="00CF3E5B" w:rsidRDefault="00CF3E5B" w:rsidP="00E81663">
+          <w:p w14:paraId="408ADFFB" w14:textId="284A8D62" w:rsidR="009E660E" w:rsidRDefault="009E660E" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EMAIL:</w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008155A0" w14:paraId="05545376" w14:textId="77777777" w:rsidTr="00CB0C36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5442" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0697E64F" w14:textId="77777777" w:rsidR="008155A0" w:rsidRDefault="008155A0" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">DATE </w:t>
             </w:r>
             <w:r w:rsidR="00C46343">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OF</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> INITIAL </w:t>
             </w:r>
             <w:r w:rsidR="00DF43B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DENIAL/REVOCATION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4363" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0C6B2418" w14:textId="77777777" w:rsidR="008155A0" w:rsidRDefault="008155A0" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008155A0" w14:paraId="4C82EA1B" w14:textId="77777777" w:rsidTr="00CB0C36">
+      <w:tr w:rsidR="00F076C6" w14:paraId="3C22C2E7" w14:textId="77777777" w:rsidTr="00CB0C36">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9805" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5442" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1285D3" w14:textId="77777777" w:rsidR="008155A0" w:rsidRDefault="005F3407" w:rsidP="00E81663">
+          <w:p w14:paraId="18A6EA21" w14:textId="58EF7EA7" w:rsidR="00F076C6" w:rsidRDefault="00F076C6" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>CAREER CENTER</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> DENIAL/REVOCATION:</w:t>
+              <w:t>CAREER CENTER NAME AND LOCATION OF DENIAL/REVOCATION:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54A4ACB8" w14:textId="77777777" w:rsidR="008155A0" w:rsidRDefault="008155A0" w:rsidP="00E81663">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4363" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5670B028" w14:textId="77777777" w:rsidR="00F076C6" w:rsidRDefault="00F076C6" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008155A0" w14:paraId="7B1F3444" w14:textId="77777777" w:rsidTr="00CB0C36">
+      <w:tr w:rsidR="00F076C6" w14:paraId="42517928" w14:textId="77777777" w:rsidTr="00F076C6">
         <w:trPr>
-          <w:trHeight w:val="1137"/>
+          <w:trHeight w:val="1493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9805" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5442" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="555BF0CA" w14:textId="77777777" w:rsidR="008155A0" w:rsidRDefault="008155A0" w:rsidP="00E81663">
+          <w:p w14:paraId="4AA1C62D" w14:textId="77777777" w:rsidR="00F076C6" w:rsidRDefault="00F076C6" w:rsidP="00F076C6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">REASON FOR </w:t>
-[...13 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>REASON FOR DENIAL/REVOCATION:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43314D33" w14:textId="77777777" w:rsidR="00DE2411" w:rsidRDefault="00DE2411" w:rsidP="00E81663">
+          <w:p w14:paraId="071FA849" w14:textId="77777777" w:rsidR="00F076C6" w:rsidRDefault="00F076C6" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="556B72DF" w14:textId="77777777" w:rsidR="00DE2411" w:rsidRDefault="00DE2411" w:rsidP="00E81663">
-[...11 lines deleted...]
-          <w:p w14:paraId="4AF6DA3D" w14:textId="77777777" w:rsidR="00DE2411" w:rsidRDefault="00DE2411" w:rsidP="00E81663">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4363" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6487A1A7" w14:textId="77777777" w:rsidR="00F076C6" w:rsidRDefault="00F076C6" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008155A0" w14:paraId="14D95EE9" w14:textId="77777777" w:rsidTr="00CB0C36">
+      <w:tr w:rsidR="00F076C6" w14:paraId="5731C2EF" w14:textId="77777777" w:rsidTr="00F076C6">
+        <w:trPr>
+          <w:trHeight w:val="2240"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9805" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5442" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6749E71A" w14:textId="438FC23B" w:rsidR="008155A0" w:rsidRDefault="008155A0" w:rsidP="00E81663">
+          <w:p w14:paraId="307762FE" w14:textId="283B3E53" w:rsidR="00F076C6" w:rsidRDefault="00F076C6" w:rsidP="00F076C6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">STATEMENT AS TO WHY </w:t>
-[...20 lines deleted...]
-              <w:br/>
+              <w:t>STATEMENT AS TO WHY DENIAL/REVOCATION SHOULD BE OVERTURNED</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1933BC7F" w14:textId="77777777" w:rsidR="008155A0" w:rsidRDefault="008155A0" w:rsidP="00E81663">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4363" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1D6ED5" w14:textId="77777777" w:rsidR="00F076C6" w:rsidRDefault="00F076C6" w:rsidP="00E81663">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...52 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E5644D5" w14:textId="77777777" w:rsidR="00795FAC" w:rsidRDefault="00795FAC" w:rsidP="00DE6F15">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EEA6059" w14:textId="2FBC22C7" w:rsidR="17524BC6" w:rsidRDefault="17524BC6" w:rsidP="00DE6F15">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="21B8CB5C">
@@ -1174,56 +1004,56 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="320348361">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009507F6"/>
     <w:rsid w:val="00010D9B"/>
     <w:rsid w:val="00036D44"/>
     <w:rsid w:val="00037FB8"/>
     <w:rsid w:val="00047AE1"/>
     <w:rsid w:val="000731E3"/>
     <w:rsid w:val="00074DA3"/>
@@ -1231,167 +1061,175 @@
     <w:rsid w:val="000D6B92"/>
     <w:rsid w:val="00115E8A"/>
     <w:rsid w:val="00121246"/>
     <w:rsid w:val="00136649"/>
     <w:rsid w:val="001566B8"/>
     <w:rsid w:val="00161AF4"/>
     <w:rsid w:val="0018528F"/>
     <w:rsid w:val="00195ECD"/>
     <w:rsid w:val="001C3802"/>
     <w:rsid w:val="001E4232"/>
     <w:rsid w:val="00231633"/>
     <w:rsid w:val="00236059"/>
     <w:rsid w:val="00292D5C"/>
     <w:rsid w:val="002960C5"/>
     <w:rsid w:val="002C3B5C"/>
     <w:rsid w:val="002E36E9"/>
     <w:rsid w:val="003016F8"/>
     <w:rsid w:val="003120A1"/>
     <w:rsid w:val="003278FC"/>
     <w:rsid w:val="00344030"/>
     <w:rsid w:val="003C0536"/>
     <w:rsid w:val="003E503A"/>
     <w:rsid w:val="003E61C9"/>
     <w:rsid w:val="003F4ED9"/>
     <w:rsid w:val="00402482"/>
+    <w:rsid w:val="0041170B"/>
     <w:rsid w:val="00472F39"/>
     <w:rsid w:val="0049746D"/>
     <w:rsid w:val="004B303A"/>
     <w:rsid w:val="004E063C"/>
     <w:rsid w:val="004E0DB1"/>
     <w:rsid w:val="004E20D9"/>
     <w:rsid w:val="004E5AEE"/>
     <w:rsid w:val="004F1432"/>
     <w:rsid w:val="004F4911"/>
     <w:rsid w:val="00504830"/>
     <w:rsid w:val="00507EE7"/>
     <w:rsid w:val="00556A18"/>
     <w:rsid w:val="005B0FDA"/>
     <w:rsid w:val="005C747C"/>
     <w:rsid w:val="005F3407"/>
     <w:rsid w:val="006164EB"/>
     <w:rsid w:val="0061767A"/>
+    <w:rsid w:val="0062772B"/>
     <w:rsid w:val="006502CB"/>
     <w:rsid w:val="00651154"/>
     <w:rsid w:val="006515CC"/>
     <w:rsid w:val="006549ED"/>
     <w:rsid w:val="0069279A"/>
     <w:rsid w:val="006A27DF"/>
     <w:rsid w:val="006D3F76"/>
     <w:rsid w:val="006F1B4B"/>
     <w:rsid w:val="00701B7B"/>
     <w:rsid w:val="0071078C"/>
     <w:rsid w:val="00754532"/>
     <w:rsid w:val="00773A9F"/>
     <w:rsid w:val="00777A8D"/>
     <w:rsid w:val="007908A4"/>
     <w:rsid w:val="007912BD"/>
     <w:rsid w:val="00795FAC"/>
     <w:rsid w:val="007A2EB9"/>
     <w:rsid w:val="007B1CF3"/>
     <w:rsid w:val="007B5B3A"/>
     <w:rsid w:val="007D1680"/>
     <w:rsid w:val="00810C51"/>
     <w:rsid w:val="008147A0"/>
     <w:rsid w:val="008155A0"/>
     <w:rsid w:val="00843813"/>
     <w:rsid w:val="00854D14"/>
     <w:rsid w:val="0089282A"/>
     <w:rsid w:val="008B26A5"/>
     <w:rsid w:val="008C0C61"/>
     <w:rsid w:val="008F67F8"/>
     <w:rsid w:val="0091561C"/>
     <w:rsid w:val="009507F6"/>
     <w:rsid w:val="0095285D"/>
     <w:rsid w:val="00960FB5"/>
     <w:rsid w:val="00965F61"/>
     <w:rsid w:val="00975AC1"/>
     <w:rsid w:val="009A0595"/>
     <w:rsid w:val="009E1954"/>
+    <w:rsid w:val="009E660E"/>
     <w:rsid w:val="00A414D3"/>
     <w:rsid w:val="00A65EF9"/>
     <w:rsid w:val="00AA4259"/>
     <w:rsid w:val="00B07A92"/>
     <w:rsid w:val="00B63217"/>
     <w:rsid w:val="00BB43DB"/>
     <w:rsid w:val="00BC4293"/>
     <w:rsid w:val="00BC7509"/>
     <w:rsid w:val="00BD77A0"/>
+    <w:rsid w:val="00BF1359"/>
     <w:rsid w:val="00C24B16"/>
     <w:rsid w:val="00C35BA9"/>
     <w:rsid w:val="00C37886"/>
     <w:rsid w:val="00C41414"/>
     <w:rsid w:val="00C46176"/>
     <w:rsid w:val="00C46343"/>
     <w:rsid w:val="00C75915"/>
+    <w:rsid w:val="00C76B07"/>
     <w:rsid w:val="00C77781"/>
+    <w:rsid w:val="00C91060"/>
     <w:rsid w:val="00CB0C36"/>
     <w:rsid w:val="00CB5796"/>
     <w:rsid w:val="00CF2B5B"/>
     <w:rsid w:val="00CF3E5B"/>
     <w:rsid w:val="00D73AA8"/>
     <w:rsid w:val="00D756BE"/>
     <w:rsid w:val="00DB72C5"/>
     <w:rsid w:val="00DE2411"/>
     <w:rsid w:val="00DE4378"/>
     <w:rsid w:val="00DE6F15"/>
     <w:rsid w:val="00DF0022"/>
     <w:rsid w:val="00DF240F"/>
     <w:rsid w:val="00DF43B5"/>
     <w:rsid w:val="00E56211"/>
     <w:rsid w:val="00E65AF3"/>
     <w:rsid w:val="00E81663"/>
     <w:rsid w:val="00E95ACC"/>
     <w:rsid w:val="00ED397D"/>
     <w:rsid w:val="00ED47AC"/>
     <w:rsid w:val="00F0223A"/>
+    <w:rsid w:val="00F076C6"/>
     <w:rsid w:val="00F4098D"/>
     <w:rsid w:val="00F630E9"/>
+    <w:rsid w:val="00F707FE"/>
     <w:rsid w:val="00F8021D"/>
     <w:rsid w:val="00F91DFC"/>
     <w:rsid w:val="00F971BF"/>
     <w:rsid w:val="00FD262D"/>
     <w:rsid w:val="17524BC6"/>
     <w:rsid w:val="21B8CB5C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="13C47474"/>
   <w15:docId w15:val="{7613E2D0-F9BB-4C86-BC2B-56D391F57A93}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1978,50 +1816,69 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C75915"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C75915"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C76B07"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DWS_StateMonitorAdvocate@nccommerce.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\chris.silvers\Desktop\Employer%20Denial-Rev%20Appeal.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -2605,75 +2462,75 @@
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8F70869-D4FA-4300-80FC-4F05D9637824}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="42dc7104-cf23-4c8d-80e3-6fad0bfaa29b"/>
     <ds:schemaRef ds:uri="32b4c873-e5b8-490d-a18e-e93d72331aaf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Employer Denial-Rev Appeal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>124</Words>
-  <Characters>713</Characters>
+  <Words>123</Words>
+  <Characters>702</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>836</CharactersWithSpaces>
+  <CharactersWithSpaces>824</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Silvers, Chris</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010090965975FD695A48AF39D3B26D0F58E1</vt:lpwstr>
   </property>
 </Properties>